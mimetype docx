--- v0 (2025-10-05)
+++ v1 (2026-05-18)
@@ -1,3567 +1,3389 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="58557AE0" w14:textId="08EF3D0E" w:rsidR="005D7B65" w:rsidRPr="000334B7" w:rsidRDefault="005D7B65" w:rsidP="005D7B65">
+    <w:p w14:paraId="478B933A" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>B3. Monitor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A57D0B3" w14:textId="77777777" w:rsidR="005D7B65" w:rsidRPr="00BC029D" w:rsidRDefault="005D7B65" w:rsidP="005D7B65">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="070D31FD" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="509BF3DB" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Monitoring improves </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC029D">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>development effectiveness and efficiency by reviewing performance and using evidence to adjust programming for optimal results.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC029D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Good monitoring starts with good planning and clear identification of what a programme or project will strive to achieve with specified resources. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC029D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>It is a continuous management function that provides decision-makers with regular feedback. Evidence from monitoring also serves as a critical input to evaluation and enables evidence-based reporting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EE3048" w14:textId="77777777" w:rsidR="005D7B65" w:rsidRPr="00BC029D" w:rsidRDefault="005D7B65" w:rsidP="005D7B65">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="09E705F5" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>All UNDP programming activities are required to adhere to monitoring standards and policies, for which managers of regional and country programmes and all projects are accountable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBEF80D" w14:textId="518F332D" w:rsidR="005D7B65" w:rsidRPr="004B4009" w:rsidRDefault="005D7B65" w:rsidP="005D7B65">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7EDC42F8" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
-[...163 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The frequency of monitoring must be appropriate for decision-making, including joint governance mechanisms such as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> boards/Cooperation Framework steering committees, and defined during programming design. Outcomes must be monitored at least annually through the Results-Oriented Analysis Report, and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>outputs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be monitored through the integrated workplan/Results-Oriented Analysis Report and project-specific output monitoring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6302226C" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...69 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitoring includes: (a) tracking performance through the collection of appropriate and credible data and other evidence; (b) analysing evidence to inform management decision-making, improve effectiveness and efficiency, and adjust programming as necessary; and (c) reporting on performance and lessons to facilitate learning and support accountability. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EF6CAA" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
-        <w:ind w:left="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73289105" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Tracking Performance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79656E51" w14:textId="77777777" w:rsidR="005D7B65" w:rsidRPr="004B4009" w:rsidRDefault="005D7B65" w:rsidP="005D7B65">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E5E5038" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76504FCB" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP programming activities must collect appropriate and credible data as evidence for adequate monitoring. Data collection is established in the results framework and monitoring plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02121D01" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitoring data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEF6564" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Progress data for outcome and/or output indicators as agreed in the results framework; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A115F61" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Output verification, through project-level field visits and other means;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078509F6" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Horizon-scanning information, including changes in the development context, updates on what other partners are doing in related areas, and changes in the political will of national actors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DBE522" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Data on operational performance, including delivery of the workplan, pipeline/resource mobilization management, dashboard and audit performance, delivery rates, deficits, unprogrammed resources, aged NIM advances, implementation of procurement plans, receivables management, and donor reporting performance (timeliness and quality);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF1F6C2" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Baselines, targets and progress data for global IRRF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830" w:rsidDel="00AC565D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicators, as relevant; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70944D29" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation recommendations and lessons learned from within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or project and beyond; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04611230" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assessments of changes in the programming context, including risks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B036B52" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data are collected considering aspects of quality such as credibility, timeliness, relevance and national ownership; the weight given to these may vary according to context. When data are not available from national or other sources, original data must be collected through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and projects using mechanisms such as surveys, observations, stakeholder feedback, and emerging data sources such as sensors, cell phone records and/or other sources. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D38DEE3" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Efforts should be made, where possible and relevant, to support national capacities for monitoring, and for leveraging emerging data sources for real-time monitoring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CB89D9" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In crisis settings, data may be collected through remote monitoring, from third-party contractors. Sufficient evidence must be collected by remote monitors to enable UNDP to verify credibility of the monitoring data, such as through photographs or satellite images.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50742C83" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In addition to the above, data must cover the following areas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DC7FE6" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
-        <w:contextualSpacing w:val="0"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Target groups</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Targeted groups must be identified in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and project documents, as relevant. This entails collecting data on how programming affects different target groups (women, men, youth, income levels, people with disabilities, etc.) to understand and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>analyse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> differentiated impacts. All programming must be able to track the most relevant targeting performance using measurable indicators, to assess if programming is reaching the groups intended. Monitoring activities must be carried out with the active participation of relevant stakeholders, including national and international government agencies, non-governmental and civil society organizations, the private sector, and representatives of local communities including representatives of indigenous peoples, where relevant. The use of real-time monitoring and collection of beneficiary feedback should be deployed when justified and feasible to track effects (good or bad), perceptions, unintended consequences and specific bottlenecks to results for disadvantaged communities, as well as to engage citizens in monitoring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D235A06" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
-        <w:contextualSpacing w:val="0"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Capacity development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Changes in capacities and performance of relevant national institutions must be monitored through indicators, as relevant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204145E3" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
-        <w:contextualSpacing w:val="0"/>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sustainability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Each development project must have transition and phase-out arrangements, including a scale-up and sustainability plan. These arrangements must be reviewed annually and adjusted, as necessary. If transition and phase-out arrangements are not necessary, their absence must be adequately justified and approved during design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0322E7AA" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Analysing Evidence to Inform Management Decision-Making</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1E2232" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
-[...158 lines deleted...]
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
-[...72 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Effective monitoring must, at a minimum, inform analysis and decision-making related to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3812D646" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
-[...423 lines deleted...]
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
-        <w:contextualSpacing w:val="0"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Results</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...45 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: An analysis of collected evidence against programming indicators, comprising baselines, milestones, targets and progress data at outcome and output levels, and including an assessment of why progress against results is above, at or below targets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B2FA72" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
-        <w:contextualSpacing w:val="0"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Theory of change</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: An analysis of the programming approach and results against the defined theory of change to test the validity of the assumptions, and to consider alternatives, risks and cost effectiveness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3EB809" w14:textId="60310B10" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
-        <w:contextualSpacing w:val="0"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Quality</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:r w:rsidRPr="00226155">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: An analysis of programming quality conducted against </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>quality standards.</w:t>
+          <w:t>quality standards</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B4009">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BAD5A4" w14:textId="77777777" w:rsidR="005D7B65" w:rsidRPr="004B4009" w:rsidRDefault="005D7B65" w:rsidP="005D7B65">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="47271C31" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
-        <w:contextualSpacing w:val="0"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Risks</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: An assessment of risks and analysis of risk management plans and implementation against the current programming situation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4271656F" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
-        <w:contextualSpacing w:val="0"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Operational performance</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: An analysis of operational performance against plans and corporate benchmarks. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134D20CE" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
-        <w:contextualSpacing w:val="0"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Knowledge:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Analysis of evaluation recommendations and lessons from within the programme or project and beyond.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7E2E24" w14:textId="77777777" w:rsidR="005D7B65" w:rsidRPr="004B4009" w:rsidRDefault="005D7B65" w:rsidP="005D7B65">
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="10F02B46" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Additional analysis includes, as available and appropriate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B8C4E4" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
-        <w:contextualSpacing w:val="0"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Analysis of experiments: testing the effect of interventions against a control group based on statistical </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rigour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ethical standards; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13663BF8" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:contextualSpacing w:val="0"/>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Analysis of assessments of changes in the programming context, including in emerging crises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5417441A" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
-[...100 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> managers/Resident Representatives must monitor UNDP’s contributions towards the achievement of outcomes agreed in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document. In addition, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> managers must also monitor the achievement of the overall outcome, including contributions from other partners, to inform needed adjustments in UNDP’s contribution to results. The project pipeline must be reviewed at least once per year to ensure it is appropriate for achievement of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9C7D54" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
-[...72 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> managers and governance mechanisms, such as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> boards, must review monitoring analysis and use it to inform management decisions and actions to adjust programming for optimal performance and results achievement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D80B7DC" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Management decisions and actions address areas as needed, including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0D209B" w14:textId="77777777" w:rsidR="005D7B65" w:rsidRPr="004B4009" w:rsidRDefault="005D7B65" w:rsidP="005D7B65">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2E1A638A" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adjustments to indicators, targets, theory of change and programming design (this can include changes to outputs, activities, etc.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45697F32" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adjustments to implementation arrangements, including the identification of implementing partners, responsible parties and vendors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4187BD" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adjustments to the budget and resource mobilization strategy and cost recovery arrangements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C01510D" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Actions to mitigate risks or respond to realized risks, including SES;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798F2F12" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Actions to develop or adjust a sustainability plan; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050DAD18" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Other adjustments and actions, as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B62664" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP corporate programming governance mechanisms, including the Executive Group and the Organizational Performance Group, use monitoring evidence and analysis from across the organization to make decisions to improve performance. This includes a review of performance against targets set in the IRRF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEBBEC3" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>There must be at least one visit to all projects to monitor progress and verify that progress is achieved as reported.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35024988" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reporting Performance and Lessons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CBC8A3" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP, as a knowledge organization, considers lessons a core aspect of its programming. Lessons, both in terms of successes and challenges to project implementation, must be reported to facilitate their use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDCF413" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="446"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data and other evidence collected from monitoring, along with analysis, lessons and decisions to improve performance, must be used in project and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reporting, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568C5518" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regular reporting as defined in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and project monitoring and evaluation plan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A94B8A" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual reporting in the Results-Oriented Analysis Report; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C3D475" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annual reporting to the UNDP Executive Board through the IRRF; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BA78DA" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Other reporting as required, including donor, vertical fund and UN pooled fund reporting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BB0FB3" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="900"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and project reports support decisions to adjust implementation towards improved effectiveness and efficiency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07560AF7" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and project reports are a foundation for outreach to stakeholders, ensuring visibility and transparency, and demonstrating results achieved to strengthen partnerships and mobilize resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AFA2E0" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...29 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AEF5D68" w14:textId="41033907" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...71 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Resources for Monitoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759E4837" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
-        <w:spacing w:before="240" w:after="120"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDF10B0" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP offices and units must maintain adequate staffing for monitoring and evaluation. All offices with annual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expenditures of $50 million and above, excluding expenditures for vertical funds with their own dedicated capacities, such as the GEF, GCF and Global Fund to Fight AIDS, Tuberculosis and Malaria, should maintain two full-time specialists dedicated to monitoring and evaluation. Offices with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expenditures between $10 million and $50 million should maintain one full-time specialist. Offices with less than $10 million in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expenditure must maintain staff with appropriate time dedicated to monitoring and evaluation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578FE25D" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...203 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The regional service </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should provide full-time equivalent staff dedicated to monitoring and evaluation to support offices that are unable to maintain the benchmark in a 1:4 ratio (1 full-time equivalent staff person to 4 countries without adequate </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>capacities</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Staff dedicated to project monitoring and/or evaluation do not count towards meeting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> benchmarks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45EBECFD" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
-[...372 lines deleted...]
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A minimum of 1 percent of annual development expenditures by region must be spent on monitoring and evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EF92A3" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD919D5" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="200" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Monitoring of Evaluation Plan implementation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C0D712" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...51 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The evaluation plan should be reviewed annually and refined and adjusted as needed. As part of the annual review, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> units should also ensure that all completed evaluations have been uploaded to ERC together with their management response, and that all management responses and key actions are up to date. A formal midterm review of the evaluation plan is also highly recommended. Changes to the evaluation plan during the midterm review ensure that: (a) the evaluation plan remains balanced and covers all aspects of the CPD in some way; (b) all completion dates are realistic and attainable; (c) all new evaluations have been included; and (d) all management responses and key actions are up to date. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F07AD73" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All evaluations should have a clearly defined organization and management structure, and well established and communicated roles and responsibilities, including an evaluation manager responsible for oversight of the whole evaluation process. To avoid conflicts of interest, the evaluation manager cannot be the manager of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/ project being evaluated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0495DB70" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...47 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The evaluation manager should provide oversight to the some of the key expected timelines (1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Evaluability check should be done si</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>x months before proposed commencement (2) Terms of reference should be finalized three to six months before proposed commencement (2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Final evaluation report uploaded within two weeks of agreement and completion of the report (3) </w:t>
       </w:r>
-      <w:r w:rsidR="00D346E8" w:rsidRPr="00224866">
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Management responses and key actions need to be agreed and entered into the ERC within six weeks of completion of the evaluation report (4) Update ERC at the end of every quarter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0410162F" w14:textId="548258A7" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...67 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A unit M&amp;E focal point, together with regional evaluation focal points, monitors the implementation of the evaluation plan to ensure that evaluations are completed, have management responses and that key actions are implemented. Bureau for Policy and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> monitors overall compliance with evaluation plans and implementation of management responses and key actions and follows up with regional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bureaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ensure timely implementation and reporting. Annually, Independent Evaluation Office (IEO) reports to the Executive Board on the number of evaluations planned during a given year, the number completed, the number of changes to evaluation plans and the reasons for those changes. IEO also reports on management responses to recommendations and key actions completed. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk105754574"/>
-      <w:r w:rsidR="00081CCA" w:rsidRPr="00560DBA">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, </w:t>
       </w:r>
-      <w:r w:rsidR="0009110D" w:rsidRPr="0009110D">
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">See also the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="0009110D" w:rsidRPr="00560DBA">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00831830">
           <w:rPr>
-            <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDP Evaluation Guideline</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0009110D" w:rsidRPr="0009110D">
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00696E96" w:rsidSect="00662578">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w14:paraId="76B51067" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00831830">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23E4C2D2" w14:textId="77777777" w:rsidR="00581E59" w:rsidRDefault="00581E59" w:rsidP="00D80686">
+    <w:p w14:paraId="44B275C1" w14:textId="77777777" w:rsidR="00C161A4" w:rsidRDefault="00C161A4" w:rsidP="00831830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CF1ADE2" w14:textId="77777777" w:rsidR="00581E59" w:rsidRDefault="00581E59" w:rsidP="00D80686">
+    <w:p w14:paraId="2632264D" w14:textId="77777777" w:rsidR="00C161A4" w:rsidRDefault="00C161A4" w:rsidP="00831830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1B8A4032" w14:textId="77777777" w:rsidR="002A3DF0" w:rsidRDefault="002A3DF0" w:rsidP="004079AD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BB3598D" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="004079AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="25828738" w14:textId="77777777" w:rsidR="002A3DF0" w:rsidRDefault="002A3DF0" w:rsidP="002A3DF0">
+  <w:p w14:paraId="7A7F2E1E" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="002A3DF0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="617F12E5" w14:textId="0BCD4F86" w:rsidR="002A3DF0" w:rsidRDefault="00BA5419" w:rsidP="005D7B65">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B3CD90A" w14:textId="278FD177" w:rsidR="00831830" w:rsidRPr="006F787A" w:rsidRDefault="00831830" w:rsidP="005D7B65">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006F787A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006F787A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006F787A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006F787A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006F787A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006F787A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006F787A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006F787A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006F787A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006F787A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>05/06/2018</w:t>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Effective Date: 05/06/2018</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>v. 4</w:t>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Version #: 4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CD986EE" w14:textId="77777777" w:rsidR="00581E59" w:rsidRDefault="00581E59" w:rsidP="00D80686">
+    <w:p w14:paraId="1F12808F" w14:textId="77777777" w:rsidR="00C161A4" w:rsidRDefault="00C161A4" w:rsidP="00831830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3978752B" w14:textId="77777777" w:rsidR="00581E59" w:rsidRDefault="00581E59" w:rsidP="00D80686">
+    <w:p w14:paraId="1997346C" w14:textId="77777777" w:rsidR="00C161A4" w:rsidRDefault="00C161A4" w:rsidP="00831830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="0D3FBB04" w14:textId="77777777" w:rsidR="00D80686" w:rsidRDefault="00D80686" w:rsidP="00D80686">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03A6513B" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="00D80686">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FFD967F" wp14:editId="71596156">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BAD8E23" wp14:editId="0C32960E">
           <wp:extent cx="313509" cy="582230"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-2877" b="17172"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="318212" cy="590965"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="25E2B584" w14:textId="77777777" w:rsidR="00F54423" w:rsidRDefault="00F54423">
+  <w:p w14:paraId="2AE1A47E" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="00D80686">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A615CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77186978"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3840,768 +3662,195 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29DB62FB"/>
+    <w:nsid w:val="3ACA26BA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="6330820A"/>
+    <w:tmpl w:val="1D3CF3AC"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="16"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="446"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="446" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1166" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1886"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="1886" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2606"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2606" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3326"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3326" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4046"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4046" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4766"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="4766" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5486"/>
+          <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="5486" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6206"/>
+          <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6206" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E1B7C61"/>
-[...571 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F3B6146"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3E2D8DC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4643,51 +3892,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50F3406E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE20BEE8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4729,51 +3978,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="593B0653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="893C4694"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4815,51 +4064,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D5A13F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BC0DDE0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4901,472 +4150,157 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...234 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1765149810">
+  <w:num w:numId="1" w16cid:durableId="749929142">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1689137784">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="475143217">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1534922136">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="953560377">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1060129732">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="749929142">
-[...35 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="180046939">
+  <w:num w:numId="7" w16cid:durableId="1550603255">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="237324410">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="8" w16cid:durableId="1038042744">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D80686"/>
-[...70 lines deleted...]
-    <w:rsid w:val="00F54423"/>
+    <w:rsidRoot w:val="00831830"/>
+    <w:rsid w:val="00171A15"/>
+    <w:rsid w:val="006F787A"/>
+    <w:rsid w:val="00831830"/>
+    <w:rsid w:val="00C161A4"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CE4A3B"/>
+    <w:rsid w:val="00D95B48"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7EF6F1E2"/>
+  <w14:docId w14:val="6E34E7D6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w15:docId w15:val="{52237D9C-589F-4ED1-8B54-2F0F329434C6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5705,517 +4639,816 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005D7B65"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D80686"/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...13 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D80686"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00831830"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-[...49 lines deleted...]
-      <w:lang w:eastAsia="ja-JP"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D80686"/>
+    <w:rsid w:val="00831830"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D80686"/>
+    <w:rsid w:val="00831830"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D80686"/>
+    <w:rsid w:val="00831830"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D80686"/>
+    <w:rsid w:val="00831830"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D80686"/>
+    <w:rsid w:val="00831830"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A3DF0"/>
-[...89 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00831830"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0009110D"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00E652D2"/>
+    <w:rsid w:val="00831830"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/PDF/UNDP_Evaluation_Guidelines.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11386" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/PDF/UNDP_Evaluation_Guidelines.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Mincho"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6322,661 +5555,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>11203</Characters>
+  <Pages>5</Pages>
+  <Words>1954</Words>
+  <Characters>11142</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>211</Lines>
-  <Paragraphs>80</Paragraphs>
+  <Lines>92</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13021</CharactersWithSpaces>
+  <CharactersWithSpaces>13070</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Josephine Opar</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>