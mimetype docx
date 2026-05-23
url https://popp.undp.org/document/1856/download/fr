--- v0 (2025-10-16)
+++ v1 (2026-05-23)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="607FCCE3" w14:textId="77777777" w:rsidR="00481DD9" w:rsidRPr="00485C28" w:rsidRDefault="00481DD9" w:rsidP="00481DD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">B4. Assurer la supervision (Revoir et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
@@ -282,105 +282,99 @@
         </w:rPr>
         <w:t>Tous les programmes et projets du PNUD doivent être régis par un conseil ou un comité de pilotage multipartite chargé d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>examiner les performances sur la base du suivi et de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">évaluation, et de traiter les problèmes de mise en œuvre pour garantir la qualité des résultats obtenus. Dans les contextes de crise où des contraintes empêchent le gouvernement de participer aux comités de pilotage de programme et/ou de </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">projet pertinents, le </w:t>
+        <w:t xml:space="preserve">évaluation, et de traiter les problèmes de mise en œuvre pour garantir la qualité des résultats obtenus. Dans les contextes de crise où des contraintes empêchent le gouvernement de participer aux comités de pilotage de programme et/ou de projet pertinents, le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">ureau </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>égional peut approuver la modification des mécanismes de supervision en tenant compte des risques et des parties prenantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49460626" w14:textId="20B571FD" w:rsidR="00481DD9" w:rsidRPr="00485C28" w:rsidRDefault="00481DD9" w:rsidP="00481DD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>La supervision du programme est assurée par le comité de pilotage du programme pays, qui est généralement le comité directeur conjoint national/NU utilisé pour le suivi d</w:t>
       </w:r>
       <w:r w:rsidR="00B81EC4">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00B81EC4" w:rsidRPr="00B81EC4">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>un plan-cadre de coopération</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">, mais peut être un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>comité de pilotage</w:t>
@@ -1116,79 +1110,79 @@
     </w:p>
     <w:p w14:paraId="10031619" w14:textId="77777777" w:rsidR="00481DD9" w:rsidRPr="00485C28" w:rsidRDefault="00481DD9" w:rsidP="00481DD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Évaluer les risques encourus par le programme ou le projet et convenir des mesures de gestion et des ressources nécessaires pour y faire face efficacement ; et</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61738456" w14:textId="58411B5D" w:rsidR="00481DD9" w:rsidRPr="00485C28" w:rsidRDefault="00481DD9" w:rsidP="00481DD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Identifier et traiter les problèmes opérationnels de la mise en œuvre des programmes et des projets, y compris ceux susceptibles de déboucher sur des révisions d</w:t>
       </w:r>
       <w:r w:rsidR="003B564F">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’un</w:t>
       </w:r>
       <w:r w:rsidR="003B564F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B564F" w:rsidRPr="003B564F">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>plan-cadre de coopération</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">, ou du programme pays ou projet si nécessaire. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A8CD7B" w14:textId="77777777" w:rsidR="00481DD9" w:rsidRPr="00485C28" w:rsidRDefault="00481DD9" w:rsidP="00481DD9">
@@ -1931,58 +1925,51 @@
         </w:rPr>
         <w:t>objet d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>un examen et d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">une </w:t>
-[...6 lines deleted...]
-        <w:t>recommandation pour approbation lors de la réunion du comité d</w:t>
+        <w:t>une recommandation pour approbation lors de la réunion du comité d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">évaluation du projet. Des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>représentant</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24760">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>·e</w:t>
@@ -2000,66 +1987,77 @@
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>autres parties prenantes peuvent siéger au comité de pilotage, le cas échéant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573E5EFC" w14:textId="77777777" w:rsidR="00481DD9" w:rsidRPr="00485C28" w:rsidRDefault="00481DD9" w:rsidP="00481DD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ECEDDD7" w14:textId="77777777" w:rsidR="00481DD9" w:rsidRPr="00485C28" w:rsidRDefault="00481DD9" w:rsidP="00481DD9">
+    <w:p w14:paraId="551541CF" w14:textId="77777777" w:rsidR="00D13A0A" w:rsidRDefault="00D13A0A" w:rsidP="00481DD9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECEDDD7" w14:textId="6A763D29" w:rsidR="00481DD9" w:rsidRPr="00485C28" w:rsidRDefault="00481DD9" w:rsidP="00481DD9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Rôles au sein du comité de pilotage de projets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="312130FC" w14:textId="77777777" w:rsidR="00481DD9" w:rsidRPr="00485C28" w:rsidRDefault="00481DD9" w:rsidP="00481DD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Les comités de pilotage de projet comportent quatre rôles :</w:t>
@@ -2084,52 +2082,60 @@
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">Directeur </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">ou directrice </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>de projet</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (aussi appelé directeur exécutif</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (aussi appelé directeur </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>exécutif</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou directrice exécutive</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>) : Elle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>il représente l</w:t>
       </w:r>
       <w:r>
@@ -2473,207 +2479,280 @@
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>assurance de projet est assurée conformément aux exigences des fonds verticaux, et ces prestations sont couvertes par les honoraires fournis par le fonds vertical.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD08383" w14:textId="77777777" w:rsidR="00481DD9" w:rsidRPr="00485C28" w:rsidRDefault="00481DD9" w:rsidP="00481DD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="907"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C521340" w14:textId="77777777" w:rsidR="00481DD9" w:rsidRPr="000F7D6B" w:rsidRDefault="00481DD9" w:rsidP="00481DD9">
+    <w:p w14:paraId="6B912803" w14:textId="77777777" w:rsidR="00D13A0A" w:rsidRDefault="00D13A0A" w:rsidP="00481DD9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000F7D6B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Avertissement:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000F7D6B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C2F4193" w14:textId="77777777" w:rsidR="00D13A0A" w:rsidRDefault="00D13A0A" w:rsidP="00481DD9">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E7BB791" w14:textId="77777777" w:rsidR="00D13A0A" w:rsidRDefault="00D13A0A" w:rsidP="00481DD9">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C521340" w14:textId="071B7A30" w:rsidR="00481DD9" w:rsidRPr="003950FD" w:rsidRDefault="00D13A0A" w:rsidP="00481DD9">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003950FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidR="00481DD9" w:rsidRPr="003950FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B97636" w14:textId="77777777" w:rsidR="00481DD9" w:rsidRPr="000F7D6B" w:rsidRDefault="00481DD9" w:rsidP="00481DD9">
+    <w:p w14:paraId="23B97636" w14:textId="77777777" w:rsidR="00481DD9" w:rsidRPr="003950FD" w:rsidRDefault="00481DD9" w:rsidP="00481DD9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F7D6B">
+      <w:r w:rsidRPr="003950FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF8C81E" w14:textId="77777777" w:rsidR="00481DD9" w:rsidRDefault="00481DD9" w:rsidP="00481DD9">
+    <w:p w14:paraId="1CF8C81E" w14:textId="77777777" w:rsidR="00481DD9" w:rsidRPr="003950FD" w:rsidRDefault="00481DD9" w:rsidP="00481DD9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000820F7">
         <w:rPr>
           <w:rStyle w:val="marka4bn33sjm"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000820F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003950FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F21D9DA" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="000F7D6B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0F21D9DA" w14:textId="77777777" w:rsidR="003B6CC2" w:rsidRPr="000F7D6B" w:rsidRDefault="003B6CC2">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00696E96" w:rsidRPr="000F7D6B" w:rsidSect="00662578">
+    <w:sectPr w:rsidR="003B6CC2" w:rsidRPr="000F7D6B" w:rsidSect="003950FD">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1986" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72428ECF" w14:textId="77777777" w:rsidR="0044529A" w:rsidRDefault="0044529A" w:rsidP="000F7D6B">
+    <w:p w14:paraId="17243F8F" w14:textId="77777777" w:rsidR="00D3768E" w:rsidRDefault="00D3768E" w:rsidP="000F7D6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C0CBCD2" w14:textId="77777777" w:rsidR="0044529A" w:rsidRDefault="0044529A" w:rsidP="000F7D6B">
+    <w:p w14:paraId="7810C7DE" w14:textId="77777777" w:rsidR="00D3768E" w:rsidRDefault="00D3768E" w:rsidP="000F7D6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2683,52 +2762,52 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="25679168" w14:textId="2571449A" w:rsidR="000F7D6B" w:rsidRDefault="000F7D6B" w:rsidP="000F7D6B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25679168" w14:textId="4B0D2790" w:rsidR="000F7D6B" w:rsidRDefault="000F7D6B" w:rsidP="000F7D6B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
@@ -2769,147 +2848,164 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
+    <w:r w:rsidR="00D13A0A" w:rsidRPr="00D13A0A">
+      <w:t>Date d'entrée en vigueur</w:t>
+    </w:r>
+    <w:r w:rsidR="00D13A0A">
+      <w:t xml:space="preserve"> : </w:t>
+    </w:r>
     <w:r>
       <w:t>05/06/2018</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidR="00D13A0A">
+      <w:t>Version # :</w:t>
+    </w:r>
     <w:r>
-      <w:t>v. 5.0</w:t>
+      <w:t xml:space="preserve"> 5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22C30EBF" w14:textId="77777777" w:rsidR="0044529A" w:rsidRDefault="0044529A" w:rsidP="000F7D6B">
+    <w:p w14:paraId="772F9224" w14:textId="77777777" w:rsidR="00D3768E" w:rsidRDefault="00D3768E" w:rsidP="000F7D6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F19FB6E" w14:textId="77777777" w:rsidR="0044529A" w:rsidRDefault="0044529A" w:rsidP="000F7D6B">
+    <w:p w14:paraId="4DAB661C" w14:textId="77777777" w:rsidR="00D3768E" w:rsidRDefault="00D3768E" w:rsidP="000F7D6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="399DA4DB" w14:textId="0866C8CC" w:rsidR="000F7D6B" w:rsidRDefault="000F7D6B" w:rsidP="000F7D6B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="399DA4DB" w14:textId="162D2080" w:rsidR="000F7D6B" w:rsidRDefault="00D13A0A" w:rsidP="000F7D6B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A31F0A8" wp14:editId="745B1D7C">
-          <wp:extent cx="622622" cy="948364"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67ED573B" wp14:editId="3A4307CA">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5783580</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-160020</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="523096775" name="Picture 1"/>
+          <wp:wrapNone/>
+          <wp:docPr id="230497451" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="523096775" name="Picture 523096775"/>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="632809" cy="963881"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="340D1D70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="241A7B1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -3115,124 +3211,133 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2074615255">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1506743755">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00481DD9"/>
+    <w:rsid w:val="000820F7"/>
     <w:rsid w:val="00094311"/>
     <w:rsid w:val="000F7D6B"/>
     <w:rsid w:val="00104F58"/>
     <w:rsid w:val="00240AB3"/>
+    <w:rsid w:val="002C673E"/>
+    <w:rsid w:val="002F702F"/>
     <w:rsid w:val="0035593D"/>
+    <w:rsid w:val="003950FD"/>
     <w:rsid w:val="003B564F"/>
+    <w:rsid w:val="003B6CC2"/>
     <w:rsid w:val="0044529A"/>
     <w:rsid w:val="00481DD9"/>
     <w:rsid w:val="005B5F5A"/>
     <w:rsid w:val="005E1DA7"/>
     <w:rsid w:val="00662578"/>
+    <w:rsid w:val="00725A26"/>
     <w:rsid w:val="008E13C0"/>
+    <w:rsid w:val="00A13DC5"/>
     <w:rsid w:val="00B81EC4"/>
     <w:rsid w:val="00C12E53"/>
+    <w:rsid w:val="00D13A0A"/>
+    <w:rsid w:val="00D3768E"/>
     <w:rsid w:val="00EC3708"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6FE3D6A9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3761,55 +3866,67 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F7D6B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000F7D6B"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D13A0A"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1659579383">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1763261826">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4639,63 +4756,63 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F2F9DBF-17B0-44AD-B529-0726D209845F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1F651F9-B893-448A-96B3-FD660CFA4066}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE4EADB4-193E-4101-BB83-2DEACF88A0A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1632</Words>
-  <Characters>9631</Characters>
+  <Words>1681</Words>
+  <Characters>9587</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>181</Lines>
-  <Paragraphs>69</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11194</CharactersWithSpaces>
+  <CharactersWithSpaces>11246</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>