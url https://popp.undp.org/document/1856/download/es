--- v0 (2025-10-15)
+++ v1 (2026-06-08)
@@ -1,63 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2C6E3F46" w14:textId="77777777" w:rsidR="0006352D" w:rsidRPr="004B4009" w:rsidRDefault="0006352D" w:rsidP="0006352D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B4. Provisión de supervisión (revisión y adaptación)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7E21D8" w14:textId="77777777" w:rsidR="0006352D" w:rsidRPr="004B4009" w:rsidRDefault="0006352D" w:rsidP="0006352D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -216,55 +212,55 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Mecanismos de supervisión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722A5D61" w14:textId="77777777" w:rsidR="0006352D" w:rsidRPr="004B4009" w:rsidRDefault="0006352D" w:rsidP="0006352D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="448" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Todos los programas y los proyectos del PNUD se deben estar regidos por una junta o comité de múltiples interesados constituido para revisar el desempeño en función del seguimiento y la evaluación, así como abordar cuestiones de ejecución para garantizar la entrega de calidad de los resultados. En contextos de crisis donde los condicionantes impiden que el Gobierno pueda </w:t>
+        <w:t xml:space="preserve">Todos los programas y los proyectos del PNUD se deben estar regidos por una junta o comité de múltiples interesados constituido para revisar el desempeño en función del seguimiento y la </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>participar en juntas de proyectos y/o programas pertinentes, el Buró Regional puede conceder la aprobación para mecanismos de supervisión modificados, en los que se deben considerar los riesgos y las partes interesadas.</w:t>
+        <w:t>evaluación, así como abordar cuestiones de ejecución para garantizar la entrega de calidad de los resultados. En contextos de crisis donde los condicionantes impiden que el Gobierno pueda participar en juntas de proyectos y/o programas pertinentes, el Buró Regional puede conceder la aprobación para mecanismos de supervisión modificados, en los que se deben considerar los riesgos y las partes interesadas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4D5822" w14:textId="77777777" w:rsidR="0006352D" w:rsidRPr="004B4009" w:rsidRDefault="0006352D" w:rsidP="0006352D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="448" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La supervisión del programa se ejerce a través de la junta del programa en el país, la cual suele ser el comité directivo conjunto nacional/de la ONU que se utiliza para dar seguimiento al </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
@@ -494,50 +490,51 @@
       </w:hyperlink>
       <w:r>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="690B47C7" w14:textId="77777777" w:rsidR="0006352D" w:rsidRPr="004B4009" w:rsidRDefault="0006352D" w:rsidP="0006352D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">valorar el logro de los resultados en el contexto del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Marco de </w:t>
       </w:r>
       <w:r w:rsidRPr="0034682E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Cooperación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>y de los resultados/efectos nacionales;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70CD9720" w14:textId="047C2F1B" w:rsidR="0006352D" w:rsidRPr="004B4009" w:rsidRDefault="0006352D" w:rsidP="0006352D">
@@ -582,51 +579,50 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> y el PNUD;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2B8DCE" w14:textId="77777777" w:rsidR="0006352D" w:rsidRPr="004B4009" w:rsidRDefault="0006352D" w:rsidP="0006352D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>valorar los riesgos para el programa o proyecto; y acordar medidas y recursos de gestión para abordarlos de manera efectiva; e</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EBCFF6" w14:textId="77777777" w:rsidR="0006352D" w:rsidRPr="004B4009" w:rsidRDefault="0006352D" w:rsidP="0006352D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">identificar y abordar las cuestiones operativas de la ejecución de un programa o proyecto, incluidas aquellas que podrían generar revisiones del </w:t>
@@ -737,76 +733,79 @@
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3425C">
         <w:t>iembro del personal con autoridad delegada como gerente del programa</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="011A2245" w14:textId="77777777" w:rsidR="0006352D" w:rsidRPr="004B4009" w:rsidRDefault="0006352D" w:rsidP="0006352D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Se consultará a la junta del proyecto cuando se hayan excedido las tolerancias del gerente del proyecto (generalmente, en términos de tiempo y presupuesto). Habrá una tolerancia para las fallas, siempre que suceda lo siguiente: (a) provoque una corrección oportuna del curso que mejore el diseño del proyecto; y (b) genere un aprendizaje explícito que se comparta dentro del PNUD y entre los asociados externos. La junta autoriza cualquier desviación importante del plan de trabajo plurianual aprobado y decide acerca de los cambios del proyecto a través de las revisiones apropiadas. Garantiza que se asignen los recursos necesarios, arbitra cualquier conflicto que surja en el proyecto y negocia cualquier cuestión que surja entre el proyecto y los órganos externos. Asimismo, aprueba el nombramiento y las responsabilidades del gerente del proyecto y cualquier delegación de responsabilidades de garantía del proyecto. Los miembros potenciales de la junta del proyecto se examinan y se recomienda su aprobación durante la reunión del comité de avalúo de proyectos. Se pueden incluir en la junta representantes de otras partes interesadas, según proceda.</w:t>
+        <w:t xml:space="preserve">Se consultará a la junta del proyecto cuando se hayan excedido las tolerancias del gerente del proyecto (generalmente, en términos de tiempo y presupuesto). Habrá una tolerancia para las fallas, siempre que suceda lo siguiente: (a) provoque una corrección oportuna del curso que mejore el diseño del proyecto; y (b) genere un aprendizaje explícito que se comparta dentro del PNUD y entre los asociados externos. La junta autoriza cualquier desviación importante del plan de trabajo plurianual aprobado y decide acerca de los cambios del proyecto a través de las revisiones apropiadas. Garantiza que se asignen los recursos necesarios, arbitra cualquier conflicto que surja en </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>el proyecto y negocia cualquier cuestión que surja entre el proyecto y los órganos externos. Asimismo, aprueba el nombramiento y las responsabilidades del gerente del proyecto y cualquier delegación de responsabilidades de garantía del proyecto. Los miembros potenciales de la junta del proyecto se examinan y se recomienda su aprobación durante la reunión del comité de avalúo de proyectos. Se pueden incluir en la junta representantes de otras partes interesadas, según proceda.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A16CA2" w14:textId="77777777" w:rsidR="0006352D" w:rsidRPr="004B4009" w:rsidRDefault="0006352D" w:rsidP="0006352D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65D16C33" w14:textId="77777777" w:rsidR="0006352D" w:rsidRPr="004B4009" w:rsidRDefault="0006352D" w:rsidP="0006352D">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Roles de la Junta del Proyecto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E30D4AB" w14:textId="77777777" w:rsidR="0006352D" w:rsidRPr="00BC029D" w:rsidRDefault="0006352D" w:rsidP="0006352D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Las juntas del proyecto tienen cuatro roles:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225B6C6E" w14:textId="77777777" w:rsidR="0006352D" w:rsidRPr="00BC029D" w:rsidRDefault="0006352D" w:rsidP="0006352D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -910,185 +909,273 @@
         <w:t>: la garantía del proyecto es responsabilidad de cada miembro de la junta del proyecto; sin embargo, el PNUD tiene un rol de garante distintivo para todos los proyectos del PNUD, que consiste en llevar a cabo funciones de supervisión y seguimiento de los proyectos objetivas e independientes. La garantía del proyecto debe ser independiente del gerente del proyecto. Comúnmente, un oficial de programa o de seguimiento y evaluación del PNUD tiene el rol de garante del proyecto en nombre del PNUD. Para los proyectos financiados por el FMAM y el FVC, la garantía del proyecto se realiza según los requisitos de los fondos verticales, y estos servicios están incluidos en la tarifa que proporciona el fondo vertical.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376F4231" w14:textId="77777777" w:rsidR="0006352D" w:rsidRPr="004B4009" w:rsidRDefault="0006352D" w:rsidP="0006352D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7414A7C9" w14:textId="77777777" w:rsidR="005D027A" w:rsidRPr="0006352D" w:rsidRDefault="005D027A" w:rsidP="005D027A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ECD07E7" w14:textId="77777777" w:rsidR="005D027A" w:rsidRDefault="005D027A" w:rsidP="0006352D">
+    <w:p w14:paraId="0CB1645F" w14:textId="77777777" w:rsidR="0017612E" w:rsidRDefault="0017612E" w:rsidP="0017612E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21D3779A" w14:textId="77777777" w:rsidR="0017612E" w:rsidRDefault="0017612E" w:rsidP="0017612E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09B324E4" w14:textId="77777777" w:rsidR="0017612E" w:rsidRDefault="0017612E" w:rsidP="0017612E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ECD07E7" w14:textId="5A22F238" w:rsidR="005D027A" w:rsidRPr="000E2B8A" w:rsidRDefault="005D027A" w:rsidP="000E2B8A">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2B8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="1AB531AB" w14:textId="5775CD38" w:rsidR="005D027A" w:rsidRDefault="005D027A" w:rsidP="0006352D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB531AB" w14:textId="5775CD38" w:rsidR="005D027A" w:rsidRPr="000E2B8A" w:rsidRDefault="005D027A" w:rsidP="000E2B8A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="343F1BA7" w14:textId="19408B26" w:rsidR="005D027A" w:rsidRPr="00E05F86" w:rsidRDefault="005D027A" w:rsidP="0006352D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343F1BA7" w14:textId="19408B26" w:rsidR="005D027A" w:rsidRPr="000E2B8A" w:rsidRDefault="005D027A" w:rsidP="000E2B8A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E05F86">
+      <w:r w:rsidRPr="000E2B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2B8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Descargo de responsabilidad: esta es una traducci</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D765EA">
+        <w:t xml:space="preserve"> esta es una traducci</w:t>
+      </w:r>
+      <w:r w:rsidR="00D765EA" w:rsidRPr="000E2B8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>ón de un documento original en i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E05F86">
+      <w:r w:rsidRPr="000E2B8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>nglés. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000E2B8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7C034F" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w14:paraId="3B7C034F" w14:textId="77777777" w:rsidR="0028101C" w:rsidRDefault="0028101C"/>
+    <w:sectPr w:rsidR="0028101C" w:rsidSect="00662578">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="403772B2" w14:textId="77777777" w:rsidR="00455967" w:rsidRDefault="00455967" w:rsidP="00082023">
+    <w:p w14:paraId="7AFA326F" w14:textId="77777777" w:rsidR="00887BC6" w:rsidRDefault="00887BC6" w:rsidP="00082023">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C21386B" w14:textId="77777777" w:rsidR="00455967" w:rsidRDefault="00455967" w:rsidP="00082023">
+    <w:p w14:paraId="6EA824A6" w14:textId="77777777" w:rsidR="00887BC6" w:rsidRDefault="00887BC6" w:rsidP="00082023">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1098,291 +1185,256 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="00AA58EB" w14:textId="77777777" w:rsidR="004557E8" w:rsidRDefault="004557E8" w:rsidP="004557E8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00AA58EB" w14:textId="07BB0054" w:rsidR="004557E8" w:rsidRDefault="0017612E" w:rsidP="004557E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
-      <w:t xml:space="preserve">Page </w:t>
+    <w:r w:rsidRPr="0017612E">
+      <w:t>Página</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004557E8">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="004557E8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004557E8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004557E8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004557E8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004557E8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
-[...7 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="004557E8">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
+      <w:t>de</w:t>
+    </w:r>
+    <w:r w:rsidR="004557E8">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="004557E8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004557E8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004557E8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004557E8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004557E8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004557E8">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
+    <w:r w:rsidRPr="0017612E">
+      <w:t>Fecha de entrada en vigor</w:t>
+    </w:r>
     <w:r>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="004557E8">
       <w:t>05/06/2018</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004557E8">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidRPr="0017612E">
+      <w:t>Versión</w:t>
+    </w:r>
     <w:r>
-      <w:t>v. 5.0</w:t>
+      <w:t xml:space="preserve"> #:</w:t>
+    </w:r>
+    <w:r w:rsidR="004557E8">
+      <w:t xml:space="preserve"> 5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01D0EE4F" w14:textId="77777777" w:rsidR="00455967" w:rsidRDefault="00455967" w:rsidP="00082023">
+    <w:p w14:paraId="37F44C16" w14:textId="77777777" w:rsidR="00887BC6" w:rsidRDefault="00887BC6" w:rsidP="00082023">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="585417D6" w14:textId="77777777" w:rsidR="00455967" w:rsidRDefault="00455967" w:rsidP="00082023">
+    <w:p w14:paraId="54C4566E" w14:textId="77777777" w:rsidR="00887BC6" w:rsidRDefault="00887BC6" w:rsidP="00082023">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="347D0D7A" w14:textId="5805AAF7" w:rsidR="00082023" w:rsidRDefault="00082023" w:rsidP="00082023">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="347D0D7A" w14:textId="64C7EB0C" w:rsidR="00082023" w:rsidRDefault="0017612E" w:rsidP="00082023">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="00A90107">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C7CA171" wp14:editId="062232E2">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F97F5CB" wp14:editId="73BD3CB1">
+          <wp:extent cx="591185" cy="899795"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1605210998" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1605210998" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
-                  <a:blip r:embed="rId1" cstate="print">
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="2023" b="15579"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="303059" cy="602330"/>
+                    <a:ext cx="591185" cy="899795"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="340D1D70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="241A7B1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1588,132 +1640,138 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="653797202">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1027174622">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B04899"/>
     <w:rsid w:val="0006352D"/>
     <w:rsid w:val="00082023"/>
+    <w:rsid w:val="000E2B8A"/>
+    <w:rsid w:val="0017612E"/>
+    <w:rsid w:val="0028101C"/>
     <w:rsid w:val="003C5AA5"/>
     <w:rsid w:val="003E4001"/>
     <w:rsid w:val="004557E8"/>
     <w:rsid w:val="00455967"/>
     <w:rsid w:val="005C10E0"/>
     <w:rsid w:val="005D027A"/>
     <w:rsid w:val="005E1DA7"/>
     <w:rsid w:val="00662578"/>
+    <w:rsid w:val="00704736"/>
     <w:rsid w:val="007450CE"/>
     <w:rsid w:val="00876CBF"/>
+    <w:rsid w:val="00887BC6"/>
     <w:rsid w:val="008E13C0"/>
     <w:rsid w:val="008F2648"/>
     <w:rsid w:val="00AA458E"/>
     <w:rsid w:val="00B04899"/>
     <w:rsid w:val="00BD1BDA"/>
     <w:rsid w:val="00C12E53"/>
     <w:rsid w:val="00C34CBB"/>
     <w:rsid w:val="00D765EA"/>
+    <w:rsid w:val="00D93233"/>
     <w:rsid w:val="00DA7C1C"/>
     <w:rsid w:val="00E05F86"/>
     <w:rsid w:val="00F637E5"/>
     <w:rsid w:val="00F67EEC"/>
+    <w:rsid w:val="00FF1FB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="06D7161C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2278,79 +2336,103 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C5AA5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C5AA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0017612E"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0017612E"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="697700634">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11026" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -3143,78 +3225,78 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D32D5F35-C1E7-416D-9446-37121405DE91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBE969FC-839C-424A-AAB6-6D9989F7F48C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A9AE95C-AE08-4DBF-827F-9A1F38DD2294}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1561</Words>
-  <Characters>9214</Characters>
+  <Words>1608</Words>
+  <Characters>9170</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>173</Lines>
-  <Paragraphs>66</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10709</CharactersWithSpaces>
+  <CharactersWithSpaces>10757</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>