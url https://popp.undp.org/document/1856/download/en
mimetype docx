--- v0 (2025-10-17)
+++ v1 (2026-06-18)
@@ -1,2587 +1,2209 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="763278B8" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="006D6204" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
+    <w:p w14:paraId="70C05013" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>B4. Provide Oversight (Review and Adjust)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094E1C24" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
+    <w:p w14:paraId="1CCCDC25" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CEFDD25" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
+    <w:p w14:paraId="7A263900" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69037C9A" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="00BC029D" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2765B2BB" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">should be used to fulfil management arrangement functions. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appropriate management arrangements and oversight mechanisms need to be established at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and project levels to ensure UNDP’s accountability for activities, results and the use of resources, while at the same time fostering national ownership and alignment to national processes. Minimum requirements for such management and oversight arrangements include the elements or functions described below and illustrated in Figure 1. To the extent possible, existing structures—national, regional and global, UN pooled </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fund</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and others—should be used to fulfil management arrangement functions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D00792" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="00BC029D" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
+    <w:p w14:paraId="038681FC" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58BF4DE5" w14:textId="5692BA0D" w:rsidR="00C7341C" w:rsidRDefault="00BB3C2B" w:rsidP="00BB3C2B">
+    <w:p w14:paraId="5A35500D" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="524EFC9B" wp14:editId="05086D2C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A8C2471" wp14:editId="1D5EEF8D">
             <wp:extent cx="5648325" cy="3448050"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="Diagram&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Diagram&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5648325" cy="3448050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F86AD9" w14:textId="77777777" w:rsidR="00BB3C2B" w:rsidRPr="004B4009" w:rsidRDefault="00BB3C2B" w:rsidP="00C7341C">
+    <w:p w14:paraId="4A4CE2B5" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E1C2C93" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
+    <w:p w14:paraId="02A20762" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Oversight Mechanisms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E6C9D5" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1D01F4F9" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...66 lines deleted...]
-        <w:t>overnment from being able to participate in relevant programme and/or project boards, the Regional Bureau can grant approval for modified oversight mechanisms, taking risks and stakeholders into account.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and projects must be governed by a multi-stakeholder board or committee established to review performance based on monitoring and evaluation, and address implementation issues to ensure quality delivery of results. In crisis contexts where constraints prevent the government from being able to participate in relevant </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or project boards, the Regional Bureau can grant approval for modified oversight mechanisms, taking risks and stakeholders into account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D9E6B2" w14:textId="0B4D0F21" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6F1FBB0A" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oversight occurs through the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...84 lines deleted...]
-        <w:t xml:space="preserve"> but may be a dedicated board for the UNDP country </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> board, which is typically the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">joint national/UN steering committee used to monitor the Cooperation Framework but may be a dedicated board for the UNDP country </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00182021">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...135 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The board is a mechanism for consultation and consensus-based decision-making on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> issues. It is responsible for oversight of UNDP country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> implementation as well as its contribution to the Cooperation Framework. The board, at a minimum, comprises the heads (or their designated representatives) of the government </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">coordinating agency and UNDP Resident Representative or head of office. </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk505181096"/>
-      <w:r w:rsidRPr="00C55270">
-[...70 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If consensus cannot be reached within the joint national/UN steering committee, final authority on programmatic and financial decisions rests with the Resident Representative.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="1373E6E0" w14:textId="4AD0B6BF" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2F576386" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...42 lines deleted...]
-        <w:t>oard must be set up for programme oversight.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the country does not have a Cooperation Framework, a national mechanism for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oversight should be used, if one exists. In all other cases, including for global and regional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> board must be set up for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oversight.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606CD94B" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4691CCF1" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...51 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To acknowledge the national ownership of all development results, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> board must coordinate with relevant national mechanisms where possible, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>partner within a coordinated mechanism covering all initiatives relevant to the corresponding outcome</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. Parallel mechanisms should not be set up for coordination where national ones exist. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD8FBBF" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="62701B68" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...108 lines deleted...]
-        <w:t>ommittee for oversight, and existing mechanisms may be used, as long as the required composition and oversight functions are met. Joint results group boards may also be used, as long as individual projects are reviewed.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project oversight is done through a project board, a multi-stakeholder governance mechanism that may also </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>called</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a project steering committee or joint </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> steering committee. The project document will state the required frequency of project reviews. Multiple projects in a portfolio may use the same board/committee for oversight, and existing mechanisms may be used, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as long as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the required composition and oversight functions are met. Joint results group boards may also be used, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as long as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individual projects are reviewed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013E9EA4" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="01D8472B" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...66 lines deleted...]
-        <w:t xml:space="preserve"> signed partnership agreements.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The engagement facility and provision of services are governed through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> management oversight, and do not require separate oversight arrangements. For the provision of services, UNDP participates in any relevant oversight mechanisms of partners in accordance with signed partnership agreements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A589B4B" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
+    <w:p w14:paraId="612EDCB0" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="144A826A" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
+    <w:p w14:paraId="5DD54240" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Functions of Oversight Mechanisms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0979C63F" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="595B7AD3" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Programme and project boards meet at designated decision points, at least once per year for an annual review, or as necessary. The purposes are to: </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and project boards meet at designated decision points, at least once per year for an annual review, or as necessary. The purposes are to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB71909" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2583C7DF" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide overall guidance and direction and agree on adjustments within provided tolerance levels (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00B20636">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="002B13FC">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Manage Change</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E481FF2" w14:textId="4D060CD9" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4B9779F9" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-        <w:t>and national results/outcomes;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assess the achievement of results in the context of the Cooperation Framework and national results/outcomes;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFE712A" w14:textId="1129CA20" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0D2F15A2" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> and UNDP programming;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assess the quality of programming against the quality criteria for Cooperation Framework and UNDP programming;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F482177" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="625DA8F6" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> and</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assess risks to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or project, and agree on management actions and resources to address them effectively; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D389777" w14:textId="7B477274" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3E27DFA7" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">country </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify and address operational issues of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004B4009">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and project implementation, including those that could lead to revisions of the Cooperation Framework, or country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or project if required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1783C6" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1ABBCDEE" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t>In crisis settings, programme and project boards may meet virtually, through an exchange of letters, or remotely through teleconference.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In crisis settings, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and project boards may meet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>virtually,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through an exchange of letters, or remotely through teleconference.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74273112" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="31D7E925" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...30 lines deleted...]
-        <w:t>oard members in carrying out oversight and monitoring functions. This role ensures appropriate management milestones are managed and completed.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assurance is the responsibility of each board member. The assurance role supports respective board members in carrying out oversight and monitoring functions. This role ensures appropriate management milestones are managed and completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E928058" w14:textId="282EAB81" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4318076F" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...28 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">opportunities identified. </w:t>
-[...113 lines deleted...]
-        <w:t>resources are considered amendments that must be submitted to the regional bureau for review.</w:t>
+        <w:t>An annual review meeting should take place at the time of year most effective for reviewing results and making decisions. It should verify that the recommendations of the previous review were appropriately followed up and make recommendations to overcome any new issues or seize opportunities identified. Recommendations also support the preparation of inputs into the UNDP Results-Oriented Analysis Report and other reporting required by stakeholders/donors. Changes that could adversely impact the achievement of already approved results or that could result in a (re)allocation of earmarked resources are considered amendments that must be submitted to the regional bureau for review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75526CBC" w14:textId="5B850C07" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0BE202BF" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...162 lines deleted...]
-        <w:t xml:space="preserve">final decision shall rest with the UNDP </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The project board is responsible for making management decisions by consensus when required, including the approval of project plans and revisions, and the project manager’s tolerances. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It reviews evidence on project performance based on monitoring, evaluation and reporting, including progress reports and the combined delivery report. The project quality assurance report and donor, UN pooled fund or vertical fund reports should be discussed with the board, along with management actions to improve quality. Board decisions are made in accordance with standards to ensure management for development results: best value for money, fairness, integrity, transparency and effective international competition. In case a consensus cannot be reached within the board, a final decision shall rest with the UNDP </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D533C5">
-[...9 lines deleted...]
-        <w:t>rogramme</w:t>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D533C5" w:rsidRPr="004B4009">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> staff member with delegated authority as the </w:t>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manager, the Resident Representative or staff member with delegated authority as the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D533C5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D533C5">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manager.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76224E0C" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="78900F8F" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...210 lines deleted...]
-        <w:t>oard as appropriate.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The project board is consulted when a project manager's tolerances (normally in terms of time and budget) have been exceeded. There is a tolerance for failure, as long as it: (a) results in timely course correction that improves the design of the project, and (b) leads to explicit learning that is shared within UNDP and among external partners. The board authorizes any major deviation from the approved multi-year workplan and decides on project changes through appropriate revisions. It ensures that required resources are committed, arbitrates any conflicts in the project, and negotiates any issues between the project and external bodies. In addition, it approves the appointment and responsibilities of the project manager and any delegation of project assurance responsibilities. Potential members of the project board are reviewed and recommended for approval during the project appraisal committee meeting. Representatives of other stakeholders can be included on the board as appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1915FA" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
+    <w:p w14:paraId="49B1C74D" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="666CD5C9" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="004B4009" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
+    <w:p w14:paraId="4437B39B" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project Board Roles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7852622C" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="00BC029D" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27F22AF6" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project boards contain four roles:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8D303E" w14:textId="647A57BF" w:rsidR="00C7341C" w:rsidRPr="00BC029D" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1066D731" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="907"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project director</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC029D">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (also called executive): </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC029D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Represents project ownership and chairs the group. The director is normally the national counterpart for nationally implemented projects but can also be from UNDP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4280708C" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="00BC029D" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="545A32A4" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="907"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Development partners</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC029D">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (also called supplier): </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC029D">
-[...3 lines deleted...]
-        <w:t>Individuals or groups representing the interests of the parties concerned that provide funding and/or technical expertise to the project. This typically includes implementing partners, UNDP and donors.</w:t>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individuals or groups representing the interests of the parties concerned that provide funding and/or technical expertise </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the project. This typically includes implementing partners, UNDP and donors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546A8346" w14:textId="77777777" w:rsidR="00C7341C" w:rsidRPr="00BC029D" w:rsidRDefault="00C7341C" w:rsidP="00C7341C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="23558E21" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="907"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Beneficiary representative</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC029D">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC029D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Individuals or groups representing the interests of those who will ultimately benefit from the project. Their primary function within the board is to ensure the realization of project results from the perspective of project beneficiaries. Often civil society representative(s) can fulfil this role.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B5F9C6" w14:textId="312272FA" w:rsidR="00D74C86" w:rsidRPr="00E36A70" w:rsidRDefault="00C7341C" w:rsidP="00F70F2B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="243A4595" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRPr="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="002B13FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="907"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project assurance:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC029D">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC029D">
-[...27 lines deleted...]
-        <w:t>financed projects, project assurance is undertaken as per the requirements of the vertical funds, and these services are covered by the fee provided by the vertical fund.</w:t>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project assurance is the responsibility of each project board member; however, UNDP has a distinct assurance role for all UNDP projects in carrying out objective and independent project oversight and monitoring functions. Project assurance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">independent of the project manager. A UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B13FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or monitoring and evaluation officer typically holds the project assurance role on behalf of UNDP. For GEF- and GCF-financed projects, project assurance is undertaken as per the requirements of the vertical funds, and these services are covered by the fee provided by the vertical fund.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D74C86" w:rsidRPr="00E36A70" w:rsidSect="00662578">
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId16"/>
+    <w:p w14:paraId="77101B97" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="002B13FC">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58842119" w14:textId="77777777" w:rsidR="009C24E6" w:rsidRDefault="009C24E6" w:rsidP="00F70F2B">
+    <w:p w14:paraId="5DC22889" w14:textId="77777777" w:rsidR="00600393" w:rsidRDefault="00600393" w:rsidP="002B13FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="123B6C66" w14:textId="77777777" w:rsidR="009C24E6" w:rsidRDefault="009C24E6" w:rsidP="00F70F2B">
+    <w:p w14:paraId="3747DB7C" w14:textId="77777777" w:rsidR="00600393" w:rsidRDefault="00600393" w:rsidP="002B13FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4D58E86E" w14:textId="77777777" w:rsidR="00166E5F" w:rsidRDefault="00166E5F" w:rsidP="004079AD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2AD7D7BC" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="004079AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3CF2E571" w14:textId="77777777" w:rsidR="00166E5F" w:rsidRDefault="00166E5F" w:rsidP="00166E5F">
+  <w:p w14:paraId="357C0ABC" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="00166E5F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4833B45D" w14:textId="4AE27B92" w:rsidR="00166E5F" w:rsidRDefault="00FF3987" w:rsidP="00181046">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14A0BB0D" w14:textId="40CD55F0" w:rsidR="002B13FC" w:rsidRPr="00CE7D22" w:rsidRDefault="002B13FC" w:rsidP="00181046">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00CE7D22">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CE7D22">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CE7D22">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CE7D22">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CE7D22">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CE7D22">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CE7D22">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CE7D22">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CE7D22">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CE7D22">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CE7D22">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CE7D22">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CE7D22">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
+    <w:r w:rsidRPr="002B13FC">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="002B13FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Effective Date</w:t>
+    </w:r>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CE7D22">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t>05/06/2018</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CE7D22">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t>v.</w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
-    <w:r w:rsidR="00E36A70">
-[...3 lines deleted...]
-      <w:t>5.0</w:t>
+    <w:r w:rsidRPr="00CE7D22">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C58F1C6" w14:textId="77777777" w:rsidR="009C24E6" w:rsidRDefault="009C24E6" w:rsidP="00F70F2B">
+    <w:p w14:paraId="4042E5B9" w14:textId="77777777" w:rsidR="00600393" w:rsidRDefault="00600393" w:rsidP="002B13FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36C062D9" w14:textId="77777777" w:rsidR="009C24E6" w:rsidRDefault="009C24E6" w:rsidP="00F70F2B">
+    <w:p w14:paraId="30CD56B0" w14:textId="77777777" w:rsidR="00600393" w:rsidRDefault="00600393" w:rsidP="002B13FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="41639082" w14:textId="77777777" w:rsidR="00F70F2B" w:rsidRDefault="00F70F2B" w:rsidP="00F70F2B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E18A84C" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="00F70F2B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A899857" wp14:editId="7682717B">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7ABFAE8A" wp14:editId="2697DBCC">
           <wp:extent cx="313509" cy="597159"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-2877" b="15049"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="318212" cy="606118"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="626B1F58" w14:textId="77777777" w:rsidR="002B13FC" w:rsidRDefault="002B13FC" w:rsidP="00F70F2B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="340D1D70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="241A7B1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2787,154 +2409,129 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="398484458">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1995180917">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F70F2B"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00FF3987"/>
+    <w:rsidRoot w:val="002B13FC"/>
+    <w:rsid w:val="00233A81"/>
+    <w:rsid w:val="002B13FC"/>
+    <w:rsid w:val="005F4620"/>
+    <w:rsid w:val="00600393"/>
+    <w:rsid w:val="00AC65F4"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CE7D22"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="698A2AF5"/>
+  <w14:docId w14:val="14D2A602"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w15:docId w15:val="{8180D336-A9EF-4524-B98E-1518D7C601C6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3273,351 +2870,816 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF054D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B13FC"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B13FC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B13FC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B13FC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B13FC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B13FC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B13FC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B13FC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B13FC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002B13FC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B13FC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B13FC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B13FC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B13FC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B13FC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B13FC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B13FC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B13FC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B13FC"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002B13FC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B13FC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002B13FC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B13FC"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002B13FC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="List Paragraph (numbered (a)),Bullets,List Paragraph1,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,List 100s,L"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F70F2B"/>
+    <w:rsid w:val="002B13FC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00F70F2B"/>
+    <w:rsid w:val="002B13FC"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B13FC"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002B13FC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B13FC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F70F2B"/>
+    <w:rsid w:val="002B13FC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F70F2B"/>
+    <w:rsid w:val="002B13FC"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F70F2B"/>
+    <w:rsid w:val="002B13FC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F70F2B"/>
+    <w:rsid w:val="002B13FC"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00166E5F"/>
+    <w:rsid w:val="002B13FC"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...12 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00181046"/>
-[...11 lines deleted...]
-    <w:rsid w:val="009851DA"/>
+    <w:rsid w:val="002B13FC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...16 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Mincho"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3724,646 +3786,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>4</Pages>
   <Words>1301</Words>
-  <Characters>7421</Characters>
+  <Characters>7422</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8705</CharactersWithSpaces>
+  <CharactersWithSpaces>8706</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Josephine Opar</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>