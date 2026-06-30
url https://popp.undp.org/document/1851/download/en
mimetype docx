--- v0 (2025-10-16)
+++ v1 (2026-06-30)
@@ -1,1510 +1,1367 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6B28C2E6" w14:textId="21BA0594" w:rsidR="00417C12" w:rsidRPr="002B1BF6" w:rsidRDefault="00417C12" w:rsidP="00417C12">
+    <w:p w14:paraId="178DECB1" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B1BF6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Quick guide to downloading the </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1BF6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Partner Capacity Assess Tool</w:t>
       </w:r>
-      <w:r w:rsidR="002B1BF6" w:rsidRPr="002B1BF6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABDF6AD" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24AD236A" w14:textId="0DD5FEB9" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Step 1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Click the Partner Capacity Assessment Tool in the procedure table to download the file</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213467CF" w14:textId="6599A711" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63475C5F" wp14:editId="59792094">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66E78B93" wp14:editId="1B46B21A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>502920</wp:posOffset>
+              <wp:posOffset>15240</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>187325</wp:posOffset>
+              <wp:posOffset>80645</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3764280" cy="2223135"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="3844290" cy="2270760"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, text, email&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, text, email&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3844290" cy="2270760"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727F42EB" w14:textId="2FC7B9D3" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18508827" wp14:editId="1DC5DD48">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>238125</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3887470" cy="1934845"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="4" name="Picture 4" descr="Graphical user interface, text, application&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="Picture 4" descr="Graphical user interface, text, application&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3887470" cy="1934845"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Step 2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Click the ‘Enable Macros’ option</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA8FCAE" w14:textId="38CE9DE7" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C3C530" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Step 3: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Access document</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B8545A" w14:textId="1578B0E3" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37181C3E" wp14:editId="4BB9462C">
+            <wp:extent cx="3887893" cy="2186940"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:docPr id="6" name="Picture 6" descr="Graphical user interface, application, table, Excel&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="6" name="Picture 6" descr="Graphical user interface, application, table, Excel&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3764280" cy="2223135"/>
-[...153 lines deleted...]
-                      <a:ext cx="4273000" cy="2127370"/>
+                      <a:ext cx="3919290" cy="2204601"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50EE7E21" w14:textId="200F75AA" w:rsidR="002B1BF6" w:rsidRPr="002B1BF6" w:rsidRDefault="002B1BF6" w:rsidP="002B1BF6">
-[...4 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="0F88EBEC" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B1BF6">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Step 3: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Quick guide to downloading the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Partner Capacity Assess Tool</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Access document</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> (PCAT) in the Template Library</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CF6D71" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B1BF6">
-[...211 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="329D9C59" w14:textId="0B6A5BBF" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00714993" w:rsidRPr="002B1BF6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Step 1</w:t>
       </w:r>
-      <w:r w:rsidR="00714993" w:rsidRPr="002B1BF6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00714993" w:rsidRPr="002B1BF6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Go to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00714993" w:rsidRPr="002B1BF6">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="0028415B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>POPP Template Library</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F8197AE" w14:textId="7333C075" w:rsidR="00714993" w:rsidRPr="002B1BF6" w:rsidRDefault="00714993" w:rsidP="00714993">
+    <w:p w14:paraId="16A83752" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A93441E" wp14:editId="75956D6C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AAB18E7" wp14:editId="00E7263F">
             <wp:extent cx="5767217" cy="2293549"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="2" name="Picture 2" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5829492" cy="2318315"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511034EC" w14:textId="75CB35A5" w:rsidR="00714993" w:rsidRPr="002B1BF6" w:rsidRDefault="00714993" w:rsidP="00855AF1">
-[...15 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="4E5F0527" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E558422" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00714993" w:rsidRPr="002B1BF6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Step 2</w:t>
       </w:r>
-      <w:r w:rsidR="00714993" w:rsidRPr="002B1BF6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00714993" w:rsidRPr="002B1BF6">
-[...36 lines deleted...]
-    <w:p w14:paraId="4CAABC8C" w14:textId="00C024D1" w:rsidR="00714993" w:rsidRPr="002B1BF6" w:rsidRDefault="00714993" w:rsidP="00714993">
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Press ‘Control F’ on your keyboard and search for the Partner Capacity Assess Tool</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BAD376" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66510F5C" wp14:editId="5E38BAF8">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3EB2E793" wp14:editId="706ABE14">
             <wp:extent cx="5703961" cy="1851618"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="3" name="Picture 3" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5768833" cy="1872677"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8A0448" w14:textId="38D3221D" w:rsidR="00714993" w:rsidRPr="002B1BF6" w:rsidRDefault="00714993">
-[...16 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="174F17CF" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50510DAE" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Step 3:</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1BF6">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BC65E4" w:rsidRPr="002B1BF6">
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select the document and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>left click</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to choose the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ‘</w:t>
       </w:r>
-      <w:r w:rsidR="00BC65E4" w:rsidRPr="002B1BF6">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Open link in New Tab’ option</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234749E7" w14:textId="0F14D54D" w:rsidR="00855AF1" w:rsidRPr="002B1BF6" w:rsidRDefault="00BC65E4" w:rsidP="002B1BF6">
-[...9 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="5086AFDD" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="538421A3" wp14:editId="618A3B61">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A0AFC1A" wp14:editId="22764E95">
             <wp:extent cx="5858510" cy="2150745"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Picture 5" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Picture 5" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6039146" cy="2217059"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F27B87" w14:textId="77777777" w:rsidR="00855AF1" w:rsidRPr="002B1BF6" w:rsidRDefault="00855AF1" w:rsidP="00BC65E4">
+    <w:p w14:paraId="5A15A174" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0D1FD074" w14:textId="00EAF62B" w:rsidR="00BC65E4" w:rsidRPr="002B1BF6" w:rsidRDefault="00BC65E4" w:rsidP="00BC65E4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ADFB5C3" w14:textId="0187A45D" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Step 4: </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1BF6">
-[...14 lines deleted...]
-    <w:p w14:paraId="6D95A289" w14:textId="74B75F58" w:rsidR="00BC65E4" w:rsidRPr="002B1BF6" w:rsidRDefault="00BC65E4" w:rsidP="00BC65E4">
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Click</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>yes’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to open the file in Excel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434CAC6B" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AE05570" wp14:editId="7B52D88E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FB17B81" wp14:editId="46DBC161">
             <wp:extent cx="5608320" cy="2284730"/>
             <wp:effectExtent l="0" t="0" r="5080" b="1270"/>
             <wp:docPr id="7" name="Picture 7" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5702180" cy="2322967"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D197D3" w14:textId="72298644" w:rsidR="00855AF1" w:rsidRPr="002B1BF6" w:rsidRDefault="00855AF1" w:rsidP="00BC65E4">
+    <w:p w14:paraId="6F7F4FA6" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="58989F71" w14:textId="7B92AB20" w:rsidR="00855AF1" w:rsidRPr="002B1BF6" w:rsidRDefault="00855AF1" w:rsidP="00BC65E4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="021F77CA" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Step 5:</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1BF6">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Allow the page to open the link in Microsoft Excel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C367C12" w14:textId="10AC871D" w:rsidR="00855AF1" w:rsidRPr="002B1BF6" w:rsidRDefault="00855AF1" w:rsidP="00BC65E4">
+    <w:p w14:paraId="0C4323D4" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B6F6EA1" wp14:editId="4F5D6FAE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="779684F2" wp14:editId="64772888">
             <wp:extent cx="5608320" cy="2060097"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="8" name="Picture 8" descr="Graphical user interface, application, Teams&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Picture 8" descr="Graphical user interface, application, Teams&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5647163" cy="2074365"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C810A4" w14:textId="1069CADC" w:rsidR="00855AF1" w:rsidRPr="002B1BF6" w:rsidRDefault="00855AF1" w:rsidP="00BC65E4">
+    <w:p w14:paraId="06C22C47" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="45981F9B" w14:textId="395B48B1" w:rsidR="00855AF1" w:rsidRPr="002B1BF6" w:rsidRDefault="00855AF1" w:rsidP="00BC65E4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62294300" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 6: </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1BF6">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Click the ‘Enable Macros’ option</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6559A5A2" w14:textId="6803657F" w:rsidR="00855AF1" w:rsidRPr="002B1BF6" w:rsidRDefault="00855AF1" w:rsidP="00BC65E4">
+    <w:p w14:paraId="63FC2FD1" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04566CBE" wp14:editId="0E221915">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A5AC38B" wp14:editId="170C990B">
             <wp:extent cx="5648689" cy="2293620"/>
             <wp:effectExtent l="0" t="0" r="3175" b="5080"/>
             <wp:docPr id="9" name="Picture 9" descr="Graphical user interface, text, application&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="Picture 9" descr="Graphical user interface, text, application&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5908033" cy="2398925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AE83F0" w14:textId="7E007302" w:rsidR="00855AF1" w:rsidRPr="002B1BF6" w:rsidRDefault="00855AF1" w:rsidP="00BC65E4">
+    <w:p w14:paraId="5CC34F8C" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="72490338" w14:textId="760D5FF8" w:rsidR="00855AF1" w:rsidRPr="002B1BF6" w:rsidRDefault="00855AF1" w:rsidP="00BC65E4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BCF99E8" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7A27AB32" w14:textId="5EDF91FA" w:rsidR="00855AF1" w:rsidRPr="002B1BF6" w:rsidRDefault="00855AF1" w:rsidP="00BC65E4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76503045" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="41F0048E" w14:textId="23DB0C9E" w:rsidR="00855AF1" w:rsidRPr="002B1BF6" w:rsidRDefault="00BE7D6E" w:rsidP="00BC65E4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D58C2D8" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Step 7:</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1BF6">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1BF6">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Access document</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257FD095" w14:textId="2B0801FF" w:rsidR="00BE7D6E" w:rsidRPr="002B1BF6" w:rsidRDefault="00BE7D6E" w:rsidP="00BC65E4">
+    <w:p w14:paraId="5137DB5E" w14:textId="77777777" w:rsidR="00573653" w:rsidRPr="0028415B" w:rsidRDefault="00573653" w:rsidP="00573653">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028415B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D41514D" wp14:editId="3179A28F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="595803E6" wp14:editId="209A84A5">
             <wp:extent cx="5943600" cy="3343275"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="11" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="11" name="Picture 11"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3343275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BE7D6E" w:rsidRPr="002B1BF6">
+    <w:p w14:paraId="498FAD45" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="0028415B" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="0028415B" w:rsidSect="00573653">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="167"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00714993"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00F83FD7"/>
+    <w:rsidRoot w:val="00573653"/>
+    <w:rsid w:val="0028415B"/>
+    <w:rsid w:val="00573653"/>
+    <w:rsid w:val="006A404E"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D032AE"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E37A6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3B3DF075"/>
+  <w14:docId w14:val="3552269B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E73D30C4-9AC7-0B4B-8A44-EB7CA85E23E1}"/>
+  <w15:docId w15:val="{82337AAF-24D8-4AC6-ADCC-E4D1DB9D4EAF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1843,234 +1700,700 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00573653"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00573653"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00573653"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00573653"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00573653"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00573653"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00573653"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00573653"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00573653"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00573653"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00573653"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00573653"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00573653"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00573653"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00573653"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00573653"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00573653"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00573653"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00573653"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00573653"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00573653"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00573653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00573653"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00573653"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00573653"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00573653"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00573653"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00573653"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00573653"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00573653"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00BC65E4"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00BE7D6E"/>
+    <w:rsid w:val="00573653"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...26 lines deleted...]
-    <w:rsid w:val="00BE7D6E"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00251BEE"/>
-[...1 lines deleted...]
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+    <w:rsid w:val="00573653"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00251BEE"/>
-[...1 lines deleted...]
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+    <w:rsid w:val="00573653"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/search?f%5B0%5D=document_type_facet%3A21" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/search?f%5B0%5D=document_type_facet%3A21" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2078,54 +2401,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -2278,626 +2601,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...533 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>125</Words>
-  <Characters>718</Characters>
+  <Words>122</Words>
+  <Characters>697</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>842</CharactersWithSpaces>
+  <CharactersWithSpaces>818</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Josephine Ofwona Opar</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>