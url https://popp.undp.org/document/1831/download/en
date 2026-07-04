--- v0 (2025-10-15)
+++ v1 (2026-07-04)
@@ -1,6437 +1,9230 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="480D6B39" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+    <w:p w14:paraId="60DD9DB2" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="000000"/>
         </w:pBdr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="480D6C1F" wp14:editId="480D6C20">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="631254D7" wp14:editId="514D9ABD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-631</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-19046</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1819275" cy="843915"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
             <wp:docPr id="12" name="image1.jpg" descr="C:\Users\marco.baumann\AppData\Local\Microsoft\Windows\INetCache\Content.Word\UNSDG-Logo-01.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.jpg" descr="C:\Users\marco.baumann\AppData\Local\Microsoft\Windows\INetCache\Content.Word\UNSDG-Logo-01.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId7"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1819275" cy="843915"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B3A" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+    <w:p w14:paraId="30F78DDB" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="000000"/>
         </w:pBdr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B3B" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="2409DC62" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="000000"/>
         </w:pBdr>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="480D6B3C" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29585C91" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="000000"/>
         </w:pBdr>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="480D6B3D" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE3ECA9" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="000000"/>
         </w:pBdr>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="480D6B3E" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BFADBE5" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="000000"/>
         </w:pBdr>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="480D6B3F" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D2CB7E" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="000000"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>FIDUCIARY MANAGEMENT OVERSIGHT GROUP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B40" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="5ED55872" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39AEE5AE" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The purpose of this agreement is to facilitate the transfer of resources from one UN entity to another UN entity to carry out activities. This template agreement does not replace the current agreements under the following arrangements:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B42" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...8 lines deleted...]
-    <w:p w14:paraId="480D6B43" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+    <w:p w14:paraId="05AE1D01" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="039B6C36" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Joint Programmes, where the transfer of resources from one UN entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to another is undertaken</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>through UNSDG</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>agreed instruments, including the standard Memorandum of Understanding (MOU) for pass-through fund management arrangements and for pooled arrangements.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B44" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-      <w:pPr>
+    <w:p w14:paraId="7C92F39C" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C989704" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The key difference is that under Joint Programmes, either donor(s) contribute to more than one UN entity and each participating UN entity is accountable to the donor(s) as defined in the </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNSDG </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>standard agreements (MOU/SAA under the Pass-Through fund management modality), or UN entities decide to pool funds together and entrust the fund management to one UN entity</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(Managing Agent under Pooled fund management modality)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="005A0BC4">
-[...41 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as governed by a standard UNSDG agreement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B46" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="74E64B4B" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="480D6B47" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E36A17" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Multi-Partner Trust Funds (MPTFs), where a UN Entity is appointed by Participating UN Organizations to act as an administrative agent for MPTFs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B48" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="4C69D949" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="480D6B49" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13C192B3" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Arrangements between the CERF secretariat and eligible UN Entities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B4A" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-      <w:pPr>
+    <w:p w14:paraId="042593F4" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30A9B096" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...26 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Under the arrangements listed above, Participating Organizations are accountable to the funding source(s) for the use of the funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E84620" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="480D6B4D" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D73F73" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP arrangements with UN entities (mainly Specialized Agencies) under the Standard Basic Executing Entity Agreement (SBEAA)</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B4E" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-      <w:pPr>
+    <w:p w14:paraId="39A9E223" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="480D6B4F" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45553DDF" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Arrangements among UN entities related to one programme or project funded by the Global Fund to Fight Aids, Tuberculosis and Malaria (GFATM).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B50" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...8 lines deleted...]
-    <w:p w14:paraId="480D6B51" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+    <w:p w14:paraId="723366BB" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D47380" w14:textId="56B20DE6" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="00B16909">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...51 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Arrangements between OCHA and eligible UN Entities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA31340" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="485FCD77" w14:textId="0583E2DE" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In all other cases, the Fiduciary Management and Oversight Group (FMOG) strongly recommends that this template agreement be used when one UN entity transfers resources to another UN entity.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> As such, UN entities are </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>strongly</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> discouraged from agreeing to variations from this standard template. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B54" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...52 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="1E5A3183" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052A3BEB" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Throughout the template agreement, the term “Contributing UN Entity” is used to refer to the UN entity that will transfer funds and the term “Recipient UN Entity” to the UN entity that will receive resources and implement activities/provide services to the other entity. The Recipient UN Entity has programmatic and financial accountability to the Contributing UN Entity for the Activities, which the Recipient UN Entity has agreed to undertake. The Contributing UN Entity has programmatic and financial accountability to the funding source(s) for the Activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40496B3B" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA38D80" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This template provides an overall format and structure as well as options for the UN entities to select depending on the specific circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B58" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="2C7843E3" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD133E2" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Please ensure to annex the budget, project document, work plan or relevant document describing the activities to be carried out/services to be provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B5A" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...20 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="20C02578" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066A2132" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Please delete this note and any footnotes after completing this document</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. The agreement starts from the next page. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B5C" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="30884246" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B5D" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7663395D" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579C9EFE" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN TO UN TRANSFER AGREEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B5F" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-      <w:pPr>
+    <w:p w14:paraId="2E8C5A01" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5965A922" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C167636" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SUMMARY OF ACTIVITIES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B62" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...20 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="74C1CEEE" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2C6E15" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Title:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[Insert] (the “</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Activities</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B64" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="2587EB94" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A655F56" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600" w:hanging="3600"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Start/End Dates:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Activities start date: [Insert]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B66" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-      <w:pPr>
+    <w:p w14:paraId="4E074686" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Activities end date: [Insert]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B67" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...20 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="08296C2F" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3827F0F6" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Location:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[Insert]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B69" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6F53D572" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E306C93" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600" w:hanging="3600"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contribution Amount:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Insert] (the “</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contribution</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">”) </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>in USD unless otherwise agreed by the UN entities</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B6B" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="22C22E7A" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E7DC787" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600" w:hanging="3600"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contributing UN Entity:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Insert full name of UN entity] (</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“[NAME OF UN ENTITY]”</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B6D" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0A5C4B48" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C0B657" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600" w:hanging="3600"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient UN Entity:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Insert full name of UN entity] (</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“[NAME OF UN ENTITY]”</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B6F" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="291FEF63" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492F8341" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600" w:hanging="3600"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Purpose:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">[Short description of the Activities; if applicable, a detailed description of the Activities, the work plan and the budget are attached] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B71" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3ECB29BB" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="130CD1F7" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600" w:hanging="3600"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Annexes</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Insert Annex(es)]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B73" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-      <w:pPr>
+    <w:p w14:paraId="6DDF9AD6" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36440718" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In the event that the terms in the Annex(es) are inconsistent with those in this Agreement, then the terms in the latter shall govern and prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B75" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...20 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="6AD0E73A" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B438F28" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Expected outcome</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Insert]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B77" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="19D7F1BC" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C618B0C" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Recipient UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity will be fully responsible for administering the Contribution in accordance with its financial regulations,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rules,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>policies, procedures and administrative instructions, and</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">undertaking the Activities efficiently and effectively. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B79" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...20 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="1520055B" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="087A3E2B" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BUDGET</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B7B" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="54AF9D62" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7035A76B" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The total budget for the Activities is attached hereto as Annex [insert] (“Budget”).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B7D" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="5564A683" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
         <w:tblW w:w="9375" w:type="dxa"/>
         <w:tblInd w:w="98" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4050"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2625"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C9222E" w14:paraId="480D6B84" w14:textId="77777777">
+      <w:tr w:rsidR="000F5BBC" w:rsidRPr="000F5BBC" w14:paraId="6AA55D78" w14:textId="77777777" w:rsidTr="00193E58">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480D6B7E" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+          <w:p w14:paraId="1154C623" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B16909">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Summary of activities </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="480D6B7F" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+          <w:p w14:paraId="7C41D852" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B16909">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>and Budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480D6B80" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+          <w:p w14:paraId="0514B70E" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B16909">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Annual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="480D6B81" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+          <w:p w14:paraId="06BF51E8" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B16909">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(Years 1, 2, X)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480D6B82" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+          <w:p w14:paraId="74B5DF22" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B16909">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="480D6B83" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+          <w:p w14:paraId="003E21DA" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B16909">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(all years)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C9222E" w14:paraId="480D6B88" w14:textId="77777777">
+      <w:tr w:rsidR="000F5BBC" w:rsidRPr="000F5BBC" w14:paraId="7899F5FB" w14:textId="77777777" w:rsidTr="00193E58">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480D6B85" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+          <w:p w14:paraId="64FFA40D" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B16909">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total programmable amount, including direct costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480D6B86" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+          <w:p w14:paraId="3E457EAF" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B16909">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480D6B87" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+          <w:p w14:paraId="0B19D200" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C9222E" w14:paraId="480D6B8C" w14:textId="77777777">
+      <w:tr w:rsidR="000F5BBC" w:rsidRPr="000F5BBC" w14:paraId="2D01082F" w14:textId="77777777" w:rsidTr="00193E58">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480D6B89" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+          <w:p w14:paraId="457E8FED" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B16909">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B16909">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">ndirect support costs  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480D6B8A" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+          <w:p w14:paraId="236446C0" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480D6B8B" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+          <w:p w14:paraId="58FAEA72" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C9222E" w14:paraId="480D6B90" w14:textId="77777777">
+      <w:tr w:rsidR="000F5BBC" w:rsidRPr="000F5BBC" w14:paraId="0C0BDAD5" w14:textId="77777777" w:rsidTr="00193E58">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480D6B8D" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+          <w:p w14:paraId="1BA3B4B7" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B16909">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Grand total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480D6B8E" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+          <w:p w14:paraId="72588873" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480D6B8F" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+          <w:p w14:paraId="497797EA" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="480D6B91" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...20 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3DD6C34B" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="730EEAA3" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Contributing </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> will not be responsible for any financial commitment or expenditure made by the Recipient </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> that exceeds the Budget for the Activities. The Recipient </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> will promptly advise the Contributing </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> any time when the Recipient </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> is aware that the Budget to carry out these Activities is insufficient to fully implement the Activities in the manner set out in the present Agreement, including its Annex(es). The Contributing </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> will have no obligation to provide the Recipient </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> with any funds or to make any reimbursement for expenses incurred in excess of the Budget as set forth herein. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B93" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1E4C599E" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7216B32D" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>C.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>COSTS RECOVERY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B95" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="6BE4A8B3" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E28D5D6" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Recipient UN Entity’s support costs, determined in accordance with its cost recovery policy, will be paid from the Contribution, in accordance with the Budget.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B97" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="3FA0417E" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01FD54F2" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>D.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>REPORTING</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B99" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...12 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="6EB0770B" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D3C482" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Narrative reporting:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B9B" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="11265BD0" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="079CF0F7" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[Note: If the Contribution is for a time-bound activity, such as a workshop or training for instance, the UN Entities can agree to consider the final delivery, such as the report of the workshop or training, as being the narrative report. This should be discussed and agreed between the UN Entities and indicated under this section of the agreement.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B9D" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2AD4F944" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="476B6EC2" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Recipient </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> will provide the Contributing </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> with a narrative report on the progress of the Activities on a regular basis, as set out below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6B9F" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...20 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7F84E622" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="287DA881" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[...]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BA1" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="77B623F8" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="218EC965" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Financial Reporting:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BA3" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7DD0FB88" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="554E9A6C" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">[Note: If the Contribution concerns activities exceeding one year, the UN Entities should agree on annual financial report(s) in addition to the final financial report. The reporting requirements must be agreed before the signing of the agreement and listed under this provision.] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BA5" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="4387118D" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB932C7" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Recipient </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> will provide the Contributing </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the following financial reports, prepared in accordance with the Recipient </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>’s financial regulations, rules, policies, procedures, and administrative instructions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BA7" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="6EDDCCFD" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E0DF7CD" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[...]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BA9" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...8 lines deleted...]
-    <w:p w14:paraId="480D6BAA" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+    <w:p w14:paraId="08E850E9" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5374C187" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>E.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CONTRIBUTIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BAB" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="41312B70" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="165C47E6" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Contribution paid by the Contributing </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall match the Budget and will be paid in instalments according to the following schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BAD" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="6D3EFEB8" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24BED394" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Schedule of payment:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BAF" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="47C79C9F" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD06105" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">[Insert date in day-month-year format] </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Insert amount]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BB1" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-      <w:pPr>
+    <w:p w14:paraId="0826CDD1" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">[Insert date in day-month-year format] </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Insert amount]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BB2" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...20 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="53B28BF6" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B04FB0" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Contributing </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> acknowledges that the Recipient </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> will not pre-finance the Activities.  If the Contribution, or any part of it, is not received in a timely manner, the Activities may be reduced or suspended by the Recipient </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> with immediate effect.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BB4" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="1DEDB4F5" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4343E050" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Contribution will be paid into the following account:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BB6" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1E013794" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FBDEC6D" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Account Details:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">[Insert Recipient </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> account details]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BB8" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-      <w:pPr>
+    <w:p w14:paraId="2423EC43" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Currency:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Insert currency]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BB9" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-      <w:pPr>
+    <w:p w14:paraId="112B97F1" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bank Address:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[Insert bank address]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BBA" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-      <w:pPr>
+    <w:p w14:paraId="5070A49C" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Banking details:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Insert other needed banking details, e.g. SWIFT code/ABA number etc.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BBB" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-      <w:pPr>
+    <w:p w14:paraId="0C67C706" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="044AD633" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>hen making such transfers, the Contributing U</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entity will notify the Recipient</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UN Entity to the </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>attention of [</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>insert</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>], by fax</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>([</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>insert</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]) or by email ([</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>insert</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]) of the following: (a) the amount transferred; (b) the</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>date of the transfer; (c)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>that the transfer is from the Contributing UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity pursuant to this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BBD" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="46080BAA" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB447E2" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>F.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>INTELLECTUAL PROPERTY RIGHTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BBF" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="48367BBF" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D3635A3" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Option 1</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Use this option as the default provision</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. Arrangements for derivative work or translations will be discussed among the </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN E</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ntities:]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BC1" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="53B49398" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="480D6BC2" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518EFEEA" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Unless otherwise agreed in writing, all intellectual property rights over materials which were developed by the Recipient UN Entity as a result of the Activities will belong to the Recipient UN Entity.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BC3" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="75D648E5" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="480D6BC4" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38B77CFE" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">[Use only when the </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ontributing and Recipient </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ntities are UN </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ystem </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rganizations:]</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Contributing UN Entity will be granted by the Recipient UN Entity a perpetual, royalty-free, worldwide, non-exclusive and non-transferable license in the intellectual property that was developed by the Recipient UN Entity as a result of the Activities. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BC5" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="7242E33A" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="480D6BC6" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B1428CD" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[Use the following when the Contributing an</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d Recipient UN Entities are part of the Secretariat, another principal or subsidiary organ of the UN, including UN funds and programmes:]</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Contributing UN Entity may use such materials for its official purposes without a license from the Recipient UN Entity. The Contributing UN Entity will provide due visibility to the Recipient UN Entity when using such materials. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BC7" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-[...4 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="1F6DF659" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BC8" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="58907ECF" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Option 2</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. For use when shared intellectual property rights are required by either the Contributing or the Recipient UN Entity in accordance with its institutional policies. Arrangements for derivative work or translations will be discussed among the UN Entities:]</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BC9" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="3A5DBA2B" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38BBDDD6" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">All intellectual property rights over materials which were developed by the Recipient UN Entity as a result of the Activities, will jointly vest in the Recipient UN Entity and the Contributing UN Entity. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BCB" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...21 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1A3A28E5" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7598C988" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F59720" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CF54B1A" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53C0CECE" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B8C79C" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="443F9DFA" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>G.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CORRESPONDENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BCD" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...8 lines deleted...]
-    <w:p w14:paraId="480D6BCE" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+    <w:p w14:paraId="579C4FEB" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B2CAE1" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>All correspondence regarding the implementation of this Agreement will be addressed as</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">follows: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BCF" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="401DF1C8" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="480D6BD0" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D1498A" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Insert Name of the Contributing UN Entity]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BD1" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="12FF22B4" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="480D6BD2" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E3189F" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Address:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[Insert address and email of focal point as applicable]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BD3" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="033485AD" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="480D6BD4" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F8DF45" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="480D6BD5" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369A0DFF" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Insert Name of the Recipient UN Entity]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BD6" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="4F17B565" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BD7" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-      <w:pPr>
+    <w:p w14:paraId="5B96C1A6" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Address:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Insert address and email of focal point as applicable]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BD8" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...8 lines deleted...]
-    <w:p w14:paraId="480D6BD9" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="418FF4F7" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AB584A4" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:keepNext/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="480D6BDA" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30AE6A69" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:keepNext/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">H. </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>AMENDMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BDB" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="2E350806" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:keepNext/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4381ABC4" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The present Agreement, including its Annex(es), may be modified or amended only by written agreement between the two UN Entities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BDD" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="60A75305" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E28D856" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">I. </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>COMPLETION OF THE ACTIVITIES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BDF" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="500015D6" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="480D6BE0" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E528E3B" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Recipient UN Entity will notify the Contributing UN Entity when all Activities have been completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BE1" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="30273EF5" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="480D6BE2" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA70874" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Recipient </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> will continue to hold any part of the Contribution that is unutilized at completion of the Activities until all commitments and liabilities incurred in the carrying out of the Activities have been satisfied and all arrangements associated with the Activities have been brought to an orderly conclusion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BE3" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="5EFC46F8" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3B899D" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>J.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>EXPIRY AND TERMINATION OF THIS AGREEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BE5" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="7A1B06A0" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="480D6BE6" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79DA29F9" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">his Agreement will expire upon satisfaction of all commitments and liabilities incurred in carrying out the Activities and the orderly conclusion of all arrangements associated with the Activities.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BE7" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="41892D6B" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="480D6BE8" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A0345E" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This Agreement may be terminated by either UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entity</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> at any time by written notice to the other.  Termination will be effective thirty (30) days after receipt of the notice.  In the event of termination under this paragraph, the UN </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ntities</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">will cooperate to ensure completion of the Activities, satisfaction of all commitments and liabilities, and the orderly conclusion of all arrangements associated with the Activities. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BE9" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="0B05D377" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="798E437C" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>K.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>REFUNDS OF UNSPENT BALANCES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BEB" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="61BFE248" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1958D646" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[Note:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>With regard to the return of unspent balances, agencies which allow for retention of unspent balances up to a certain amount, should opt for option 1. Other agencies, which require the return of the full amount of the unspent balances, should opt for option 2.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BED" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="00210769" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2601AB" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OPTIONS:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BEF" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="631AAB47" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1129A6CF" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Option 1</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:]</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Upon expiry or termination of this Agreement and following the submission of the final financial report, any unspent balance of the Contribution (where the unspent funds exceed [insert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">amount]) will be returned to the Contributing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, unless otherwise agreed in writing by the two UN Entities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BF1" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="05F0FAFD" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08D980B3" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BF3" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+    <w:p w14:paraId="1B2AFCC4" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Option 2</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:]</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Upon expiry or termination of this Agreement and following the submission of the final financial report, any unspent balance from the Contribution will be returned to the Contributing </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, unless otherwise agreed in writing by the UN Entities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BF4" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="5B2FA559" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="480D6BF5" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DE71F5F" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>INTEREST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BF6" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="36AB69C3" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="480D6BF7" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6905270B" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Unless otherwise agreed by the UN </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ntities based on requirements of the Funding Source as applicable, any interest accrued on the Contribution shall be treated according to the Recipient UN Entity’s policies and procedures. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BF8" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="05B7BC99" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:b/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CAE6C3" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>M.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>DATA PROTECTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BFA" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="2703B4FC" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="544301FC" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The UN Entities will ensure an appropriate protection of personal data in accordance with their respective regulations, rules, policies, and procedures with due regard to the Personal Data Protection and Privacy Principles.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> The UN Entities acknowledge and agree that “personal data” is defined as information relating to an identified or identifiable natural person (data subject) that is processed by, or on behalf of, the respective UN Entities concerned. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BFC" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="29B0039B" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="480D6BFD" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="608709BA" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">N. </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SETTLEMENT OF DISPUTES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BFE" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="378D1C28" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:b/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7E0079" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OPTIONS:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C00" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6BE508E8" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Option 1</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> For use when the UN Entities are both part of the UN, e.g. the Secretariat and a UN Fund or Programme</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:]</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C01" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="4C939C26" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The UN Entities will use their best efforts to promptly settle through direct negotiations any dispute, controversy or claim arising out of or in connection with this Agreement or any breach thereof.  Any such dispute, controversy or claim which is not settled within sixty (60) days from the date either UN Entity has notified the other UN Entity of the nature of the dispute, controversy or claim and of the measures which should be taken to rectify it, will be resolved through consultation between </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Option 1</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>if both UN Entities are Funds and Programmes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>): the Executive Heads  of each of the UN Entities] [</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Option 2</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>if one Entity is a UN Fund/Programme and the other is a Secretariat office or department</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>): the Executive Head of the [</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contributing UN Entity/Recipient UN Entity</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>] and the [</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>functional title of the head of the Secretariat Office or Department</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, failing which the matter shall be referred to the Secretary-General for resolution. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C02" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="55DA3EFC" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C03" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="30AF39F1" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        </w:rPr>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Option 2</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For use when the UN Entities are separate UN System Organizations, e.g., the UN and a Specialized Entity</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:]</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C04" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="4D4E97B6" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The UN Entities will use their best efforts to promptly settle through direct negotiations any dispute, controversy or claim arising out of or in connection with this Agreement or any breach thereof.  Any such dispute, controversy or claim which is not settled within sixty (60) days from the date either UN Entity has notified the other UN Entity of the nature of the dispute, controversy or claim and of the measures which should be taken to rectify it, will be resolved through consultation between the Executive Heads of each of the UN Entities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C05" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+    <w:p w14:paraId="5B1EEDB1" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="240"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>O.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ENTRY INTO FORCE AND VALIDITY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C06" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="4C919191" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This Agreement will enter into force upon its signature by the authorized representatives of the UN Entities and remain in force until it expires or is terminated in accordance with Section J above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C07" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="078A4198" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E03167E" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">P. </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PRIVILEGES AND IMMUNITIES</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C09" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3782DB68" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3227F362" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[For use when the UN Entities are separate UN System Organizations, e.g., the UN and a Specialized Agency]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C0B" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="41B0BED5" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3495CF1D" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Nothing in or relating to this Agreement shall be deemed a waiver, express or implied, of any of the privileges and immunities of the UN Entities. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C0D" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+    <w:p w14:paraId="72376E4A" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="480D6C0E" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="538EF628" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>IN WITNESS WHEREOF, the undersigned, being duly authorized thereto, have signed the present Agreement in duplicate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C0F" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+    <w:p w14:paraId="2E863E50" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C10" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="6F115E79" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="086238E1" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Signed:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C12" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="3B2CB906" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC2F83E" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C14" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7BBA2CED" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="305A6819" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">On behalf of the [Insert full name of the Contributing </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C16" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
-[...46 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="1758656B" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353787A6" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E5BB39D" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F064C61" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FACDD82" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Signed:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C1B" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="25BAADE1" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C1C" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="05AD48B7" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Date:      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C1D" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="63CB3BE4" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">On behalf of the [Insert full name of the Recipient </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN Entity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6C1E" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="06C58880" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C9222E">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:p w14:paraId="3F684D03" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00B16909" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00B16909" w:rsidSect="000F5BBC">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="480D6C23" w14:textId="77777777" w:rsidR="00DE6C16" w:rsidRDefault="00DE6C16">
+    <w:p w14:paraId="401DE08F" w14:textId="77777777" w:rsidR="00875221" w:rsidRDefault="00875221" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="480D6C24" w14:textId="77777777" w:rsidR="00DE6C16" w:rsidRDefault="00DE6C16">
+    <w:p w14:paraId="11293723" w14:textId="77777777" w:rsidR="00875221" w:rsidRDefault="00875221" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="480D6C26" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CB5B4AF" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRDefault="000F5BBC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="480D6C21" w14:textId="77777777" w:rsidR="00DE6C16" w:rsidRDefault="00DE6C16">
+    <w:p w14:paraId="7B06C9BA" w14:textId="77777777" w:rsidR="00875221" w:rsidRDefault="00875221" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="480D6C22" w14:textId="77777777" w:rsidR="00DE6C16" w:rsidRDefault="00DE6C16">
+    <w:p w14:paraId="1B777606" w14:textId="77777777" w:rsidR="00875221" w:rsidRDefault="00875221" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="480D6C27" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-      <w:r>
+    <w:p w14:paraId="29362E50" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1">
-        <w:r>
+        <w:r w:rsidRPr="00B16909">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://unsdg.un.org/resources/standard-memorandum-understanding-between-participating-un-organizations-and-managing</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="480D6C28" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1E9B6AE3" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> be used. </w:t>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This version of the template agreement was endorsed by the FMOG on 3 June 2021 and, as of this date, this version of the template agreement shall be used. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="480D6C29" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+    <w:p w14:paraId="4B60464E" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Available at:</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2">
-        <w:r>
+        <w:r w:rsidRPr="00B16909">
           <w:rPr>
-            <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:sz w:val="14"/>
+            <w:szCs w:val="14"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.unsceb.org/personal-data-protection-and-privacy-principles</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="480D6C2A" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+    <w:p w14:paraId="4775EEE2" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> UN Offices and Departments, principal and subsidiary organs of the UN, including of UN Funds and Programmes, are juridically part of the “United Nations”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="480D6C2B" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="000852B7">
+    <w:p w14:paraId="125A380F" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRPr="00B16909" w:rsidRDefault="000F5BBC" w:rsidP="000F5BBC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16909">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> The other Organizations of the UN System, e.g., Specialized Agencies, are not juridically part of the “United Nations”. </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B16909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="480D6C25" w14:textId="77777777" w:rsidR="00C9222E" w:rsidRDefault="00C9222E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A2556C4" w14:textId="77777777" w:rsidR="000F5BBC" w:rsidRDefault="000F5BBC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13362547"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7A98907C"/>
+    <w:tmpl w:val="51EC2390"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -6497,169 +9290,176 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="210114378">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C9222E"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00FD6D00"/>
+    <w:rsidRoot w:val="000F5BBC"/>
+    <w:rsid w:val="000F5BBC"/>
+    <w:rsid w:val="007A017C"/>
+    <w:rsid w:val="00875221"/>
+    <w:rsid w:val="00B16909"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D975C9"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F77BC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="480D6B39"/>
-  <w15:docId w15:val="{96850A9F-511B-43FD-8586-EC7EE7093FC4}"/>
+  <w14:docId w14:val="409F6A77"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{999BF163-7CA8-4070-A0D7-03357C46F8AB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6731,51 +9531,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6965,1529 +9765,901 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="000F5BBC"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009A1A23"/>
+    <w:rsid w:val="000F5BBC"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009A1A23"/>
+    <w:rsid w:val="000F5BBC"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009A1A23"/>
+    <w:rsid w:val="000F5BBC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="40"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009A1A23"/>
+    <w:rsid w:val="000F5BBC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="220" w:after="40"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009A1A23"/>
+    <w:rsid w:val="000F5BBC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F5BBC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F5BBC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F5BBC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000F5BBC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F5BBC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F5BBC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F5BBC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F5BBC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F5BBC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F5BBC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F5BBC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F5BBC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="000F5BBC"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="120"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="72"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000F5BBC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F5BBC"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
-[...3 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a">
-[...13 lines deleted...]
-    <w:rsid w:val="005A3348"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000F5BBC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F5BBC"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005A3348"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000F5BBC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="005A3348"/>
+    <w:rsid w:val="000F5BBC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005A3348"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F5BBC"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005A3348"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F5BBC"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:val="en"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005A3348"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000F5BBC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...5 lines deleted...]
-    <w:rsid w:val="0031423E"/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F5BBC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Noto Sans" w:eastAsia="Calibri" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-[...13 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0031423E"/>
+    <w:rsid w:val="000F5BBC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
-  </w:style>
-[...72 lines deleted...]
-    <w:rsid w:val="00893D3F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00801FE3"/>
-[...6 lines deleted...]
-    <w:rsid w:val="008E4EAF"/>
+    <w:rsid w:val="000F5BBC"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...99 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unsceb.org/personal-data-protection-and-privacy-principles" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/standard-memorandum-understanding-between-participating-un-organizations-and-managing" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...577 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>8</Pages>
   <Words>2231</Words>
-  <Characters>12717</Characters>
+  <Characters>12723</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>105</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>106</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14919</CharactersWithSpaces>
+  <CharactersWithSpaces>14925</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>UN Agency to UN Agency Contributions Template Agreement UNDP (June 2021)</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>UNDP</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...57 lines deleted...]
-</file>