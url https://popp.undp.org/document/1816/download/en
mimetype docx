--- v0 (2025-11-05)
+++ v1 (2026-06-27)
@@ -1,11594 +1,11831 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2440D39D" w14:textId="153A2CB4" w:rsidR="00964A4E" w:rsidRDefault="002E4883" w:rsidP="00EA0169">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="44F41E1A" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D39E" w14:textId="47798EC4" w:rsidR="007D0569" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D1045D">
-      <w:pPr>
+    <w:p w14:paraId="64339C84" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...31 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTE ON UNITED NATIONS SECRETARIAT DOCUMENT REQUIREMENTS: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The narrative of the CPD and Annex A (results and resources framework) should not exceed a combined total of 6,000 words. Other annexes are not included in the official word count.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B086253" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB0D2FB" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The distribution of 6,000 words between the narrative section and the RRF is at the discretion of the Country Office. Nevertheless, it is recommended that a minimum of four pages is set aside for the RRF. This can help ensure that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the CPD communicates UNDP’s contributions to national results, through the Cooperation Framework or its equivalent, using clear indicators, baselines, targets and sources of information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499AD64D" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="541C3032" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The narrative section and annex A (RRF) will be translated. Other annexes will not be translated. CPD narratives and RRFs that exceed 6,000 words in length incur additional cost. Country offices cannot, therefore, adjust the font or margins when completing the document. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Documents that do not adhere to format will not be appraised</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...99 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00424A78" w:rsidRPr="003C26C1">
-[...417 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w14:paraId="5871E167" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23E11432" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="6"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId17"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidSect="0067154E">
+          <w:headerReference w:type="even" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
             <w:numStart w:val="7"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1166" w:right="1195" w:bottom="1440" w:left="1195" w:header="576" w:footer="1030" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2440D3A5" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00CF7EA0" w:rsidP="00D9153B">
+    <w:p w14:paraId="0CD08B99" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1022"/>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1260"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="2440D3A6" w14:textId="01D2E1F1" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D9153B">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Session] of (year)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3788205C" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1022"/>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1260"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(date), (Location)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D3A7" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D9153B">
+    <w:p w14:paraId="7C4E309A" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1022"/>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1260"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Item (number) of the provisional agenda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D3A8" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D9153B">
-      <w:pPr>
+    <w:p w14:paraId="5EAB7336" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1260"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="SingleTxt"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and related matters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726FD4C7" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1267"/>
+          <w:tab w:val="left" w:pos="1742"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="120" w:lineRule="exact"/>
-        <w:rPr>
+        <w:ind w:left="1267" w:right="1267"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="10"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="SingleTxt"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4742C14A" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1267"/>
+          <w:tab w:val="left" w:pos="1742"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="120" w:lineRule="exact"/>
-        <w:rPr>
+        <w:ind w:left="1267" w:right="1267"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="10"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="SingleTxt"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66FE1C68" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1267"/>
+          <w:tab w:val="left" w:pos="1742"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="120" w:lineRule="exact"/>
-        <w:rPr>
+        <w:ind w:left="1267" w:right="1267"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="10"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="HCh"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D94AA88" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="1022"/>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="1267" w:right="1260" w:hanging="1267"/>
-        <w:rPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Draft country programme document for (name of country) (Duration)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D3AD" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D9153B">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="0B5EFAB4" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="exact"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00550849" w:rsidRPr="003C26C1">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Content</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11694" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1728"/>
         <w:gridCol w:w="7758"/>
         <w:gridCol w:w="1553"/>
         <w:gridCol w:w="655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00785474" w:rsidRPr="003C26C1" w14:paraId="2440D3B2" w14:textId="77777777" w:rsidTr="00550849">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="28898941" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3AE" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="55C46FF4" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:after="60"/>
-              <w:rPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3AF" w14:textId="0BEE65C6" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00023AEE" w:rsidP="00F0264E">
+          <w:p w14:paraId="6C07D60E" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNDP within the UN Cooperation Framework </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3B0" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="03ABBEF1" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:after="60"/>
-              <w:rPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="655" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3B1" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="6EC8CDBC" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:after="60"/>
-              <w:rPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00785474" w:rsidRPr="003C26C1" w14:paraId="2440D3B7" w14:textId="77777777" w:rsidTr="00550849">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="65FD5383" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3B3" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="3F634214" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:after="60"/>
-              <w:rPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3B4" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00677F8A" w:rsidP="00F0264E">
+          <w:p w14:paraId="5DEACD55" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...12 lines deleted...]
-              <w:t>s</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Programme Priorities and Partnerships</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3B5" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="13D42E71" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:after="60"/>
-              <w:rPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="655" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3B6" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="4E06627E" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:after="60"/>
-              <w:rPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00785474" w:rsidRPr="003C26C1" w14:paraId="2440D3BD" w14:textId="77777777" w:rsidTr="00550849">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="176BF041" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3B8" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="4279BD54" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:after="60"/>
-              <w:rPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3B9" w14:textId="77777777" w:rsidR="00B23747" w:rsidRPr="003C26C1" w:rsidRDefault="00784424" w:rsidP="00F0264E">
+          <w:p w14:paraId="53611934" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Programme and Risk Management</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2440D3BA" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="0073233C" w:rsidP="00F0264E">
+          <w:p w14:paraId="4F10C9FD" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...12 lines deleted...]
-              <w:t>Evaluation</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Monitoring and Evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3BB" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="5221D08A" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:after="60"/>
-              <w:rPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="655" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3BC" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="764A31F8" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:after="60"/>
-              <w:rPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00785474" w:rsidRPr="003C26C1" w14:paraId="2440D3C2" w14:textId="77777777" w:rsidTr="00550849">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="28AADC66" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3BE" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="22ECBC84" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:after="60"/>
-              <w:rPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3BF" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="6F08D1B1" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3C0" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="406166EA" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:after="60"/>
-              <w:rPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="655" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3C1" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="73B60355" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:after="60"/>
-              <w:rPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00785474" w:rsidRPr="003C26C1" w14:paraId="2440D3C7" w14:textId="77777777" w:rsidTr="00550849">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="642069CC" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3C3" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00424A78" w:rsidP="00D63B91">
+          <w:p w14:paraId="3DD60D19" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...12 lines deleted...]
-              <w:t>es</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Annexes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3C4" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="57C13BF7" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3C5" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="2B26624D" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="655" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3C6" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="7A95E934" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00785474" w:rsidRPr="003C26C1" w14:paraId="2440D3CE" w14:textId="77777777" w:rsidTr="00550849">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="5120CA23" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3C8" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="4A87A554" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3C9" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00F0264E" w:rsidP="00F0264E">
+          <w:p w14:paraId="50DE68C6" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">amework </w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. Results and Resources Framework </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2440D3CA" w14:textId="77777777" w:rsidR="00F0264E" w:rsidRPr="003C26C1" w:rsidRDefault="006821E3" w:rsidP="00F0264E">
+          <w:p w14:paraId="7F6644EC" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t>B.</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B. </w:t>
             </w:r>
-            <w:r w:rsidR="00424A78" w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Fully-costed</w:t>
             </w:r>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:t>Evaluation Plan</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evaluation Plan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2440D3CB" w14:textId="77777777" w:rsidR="00F0264E" w:rsidRPr="003C26C1" w:rsidRDefault="00F0264E" w:rsidP="009F4860">
+          <w:p w14:paraId="116F1F80" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3CC" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="6F183E73" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="655" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3CD" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="1020B086" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00785474" w:rsidRPr="003C26C1" w14:paraId="2440D3D5" w14:textId="77777777" w:rsidTr="00550849">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="0C6607F8" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3CF" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00415E7F" w:rsidP="00550849">
+          <w:p w14:paraId="71F7892A" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:t>s</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Attachments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3D0" w14:textId="77777777" w:rsidR="00865ADF" w:rsidRPr="003C26C1" w:rsidRDefault="00424A78" w:rsidP="00D63B91">
+          <w:p w14:paraId="4055F20A" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2440D3D1" w14:textId="77777777" w:rsidR="00E5696D" w:rsidRPr="003C26C1" w:rsidRDefault="00550849" w:rsidP="00D63B91">
+          <w:p w14:paraId="3C33451F" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I. Resource Mobilization Target (RMT) Table </w:t>
             </w:r>
-            <w:r w:rsidR="00865ADF" w:rsidRPr="003C26C1">
-[...54 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(FOR INTERNAL USE ONLY)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F161669" w14:textId="570C1051" w:rsidR="00785474" w:rsidRDefault="00865ADF" w:rsidP="00C01083">
+          <w:p w14:paraId="15EF87C9" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t>II.</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II. CO Profile &amp; PCAP </w:t>
             </w:r>
-            <w:r w:rsidR="00424A78" w:rsidRPr="003C26C1">
-[...36 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t>FOR INTERNAL USE ONLY)</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(FOR INTERNAL USE ONLY)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2440D3D2" w14:textId="5FC214E4" w:rsidR="00766334" w:rsidRPr="003C26C1" w:rsidRDefault="00766334" w:rsidP="00C01083">
+          <w:p w14:paraId="2138F579" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00367A28">
-              <w:t>III. One</w:t>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III. One-page diagram of the </w:t>
             </w:r>
-            <w:r w:rsidR="007C2934">
-              <w:t>-</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>programme’s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00367A28">
-              <w:t>page diagram of the programme’s theory of change</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> theory of change </w:t>
             </w:r>
-            <w:r w:rsidR="009D765F" w:rsidRPr="00367A28">
-[...3 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(FOR INTERNAL USE ONLY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3D3" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="212DF96D" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="655" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D3D4" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91">
+          <w:p w14:paraId="7BC69599" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2440D3D6" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00D63B91"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="414C7276" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CCFE9A4" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1530" w:right="1267" w:hanging="263"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003C26C1">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="0059112A" w:rsidRPr="003C26C1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">I. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>I. UNDP within the UN Cooperation Framework</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F430B13" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="1210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A0CB138" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="1210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This section explains UNDP’s contribution to national priorities as part of the United Nations Sustainable Development Cooperation Framework (i.e., Cooperation Framework). This includes an elaboration of UNDP’s comparative advantage and the unique value proposition UNDP will bring to the UNCT towards collective delivery of results agreed in the Cooperation Framework. This must be based on a well-articulated theory of change for the programme. The CPD theory of change is anchored in the Cooperation Framework’s theory of change, drawing on evidence from the Common Country Analysis (CCA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F7789A" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="1210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67DA7BD1" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="1210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Suggested content:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CCF2E4" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1620" w:right="1210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First, a brief (1-2 paragraph) summary of country context and national priorities without repeating the Cooperation Framework situation analysis. Specifically state those groups left furthest behind and why and UNDP’s contribution to target specific groups to leave no one behind. Specify how women and different marginalized groups – particularly those identified through the CCA - are affected and are affected differently by development challenges. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288EF93C" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1620" w:right="1210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe UNDP’s unique comparative advantages to address specific key causal factors of development challenges identified in the CCA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFC3590" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1620" w:right="1210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explain key successes and shortfalls during the preceding programme cycle and what </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>this reveals</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about what worked and what did not, citing evidence from evaluations and other authoritative sources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599F82B8" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1620" w:right="1210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Drawing on UNDP’s comparative advantages, elaborate on key issues in the Cooperation Framework that UNDP will support, such as economic transformation, eradication of multidimensional poverty, conflict prevention, SDG financing and the humanitarian-development-peace nexus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5766A987" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1620" w:right="1210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specify concrete examples where UNDP’s comparative advantage adds value for this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>particular programme</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Examples include UNDP’s integration offer, our innovation expertise (i.e., Accelerator Labs), leading roles in sub-regional initiatives, thematic expertise, partnerships, country platforms, etc. Also, how UNDP will address complex development challenges through innovative ways of problem solving that it offers in the context of NextGen UNDP and its offer for integrated support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18829456" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1620" w:right="1210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Articulate how UNDP will contribute to an integrated UN response, and the role of other partnerships connected directly to the achievement of results, especially with other UN funds and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, and through south-south and triangular co-operation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6481571F" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="1210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F81CB9" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="1210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the CPD is done in a country without a Cooperation Framework, this section should be titled “Rationale” and this section should describe: a) a brief analysis of the country context and national priorities; b) key successes and shortfalls during the preceding CPD cycle drawing on evaluation and other evidence; and c) the theory of change for the proposed programme, along with UNDP’s comparative advantage as applicable to the specific country context.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5972C497" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1267" w:right="1267"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22ECB777" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1267" w:right="1267"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...408 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II. Programme Priorities and Partnerships </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E470534" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="359F85D7" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="1210"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...78 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section presents the programme priorities that UNDP proposes to focus on in support of national priorities to achieve the SDGs as part of the Cooperation Framework. Rather than repeating the specific outcomes of the programme, which are stated in the Results and Resources Framework, this section should focus on the systems thinking contributions to concrete benefits for people and society. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43DE5CF3" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="1210"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A0B9EF" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="1210"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Suggested content:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F9DA53" w14:textId="2F848F8B" w:rsidR="00BC299D" w:rsidRDefault="00BC299D" w:rsidP="00342E94">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6509CFA0" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1620" w:right="1210"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Present the vision for the programme in clear and simple terms</w:t>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Present the vision for the programme in clear and simple terms that describes the benefits for people that is expected from UNDP’s programme over the next 4-5 years. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446F2A1B" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1620" w:right="1210"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indicate briefly but substantively </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>how</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP intends to address the relevant priorities of the Cooperation Framework, explaining the mix of strategies that will be utilized to support the achievement of results and elaborating on key assumptions about how and why these strategies will lead to change. Explain how the causal analysis described in the CCA and Cooperation Framework translates into identified change pathways that will be the focus of a coherent strategy to support the country in achieving the SDGs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AF26BF" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1620" w:right="1210"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...14 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Showcase the linkages between the programme priorities and how the integrated solutions leveraging the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E66841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>applicable SP Strategic Objectives and the three accelerators</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E66841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-IE"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00834A7F">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that UNDP offers could provide accelerated, innovative and catalytic results that have direct impact on all priorities of the Cooperation Framework. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explain how these priorities work together to form a coherent strategy to support SDG achievement and monitoring in the country/sub-region. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156E5E88" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1620" w:right="1210"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...28 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the partnerships that are critical for outcome level change to be achieved, including South-South Cooperation and UN Volunteers, but also with a broad range of stakeholders at the national and sub-national level such as government institutions at all levels, private sector, civil society, citizens, international financial institutions, and parliamentarians. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">These partnerships should be presented within the text describing those strategies, rather than in a separate paragraph. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70081A08" w14:textId="3EA8070C" w:rsidR="005644AD" w:rsidRPr="00342E94" w:rsidRDefault="0057363E" w:rsidP="00342E94">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="462D45AC" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1620" w:right="1210"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDP’s role </w:t>
       </w:r>
-      <w:r w:rsidRPr="005644AD">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>vis-à-vis</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> other partners, including UN agencies, to contribute to outcome level change should be clear. This role should be derived from UNDP’s mandate, Strategic Plan, and positioning in the country.</w:t>
       </w:r>
-      <w:r w:rsidR="00B718E0" w:rsidRPr="005644AD">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> What is described here should be consistent with the indicative country programme outputs in the RRF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D3E2" w14:textId="1B37C629" w:rsidR="002C36C8" w:rsidRDefault="005644AD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="51D6AF26" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1620" w:right="1210"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...33 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reflect how solutions have/will be informed by stakeholders, including citizens, reflecting the principles of national ownership and stakeholder engagement. They should draw on learning of what worked and what did not during the preceding CPD cycle citing evidence from evaluations and other sources. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340A3293" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1267" w:right="1210"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FCD79C3" w14:textId="77777777" w:rsidR="00EE6B5B" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="1210"/>
-      </w:pPr>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attention needs to be paid to the Quality Standards for Programming </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06430F37" w14:textId="062F3C8C" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="00EE6B5B" w:rsidP="0067154E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="1210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00842F43" w:rsidRPr="00842F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>https://popp.undp.org/policy-page/quality-standards-programming</w:t>
+      </w:r>
+      <w:r w:rsidR="00842F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0067154E" w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AB7457" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627" w:right="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D9B12C3" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1267" w:right="1267"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme and Risk Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C6C08" w:rsidRPr="003C26C1">
-[...20 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="312B7E8F" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="1210"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...26 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section lays out the specific management initiatives that will achieve programme quality, efficiency and effectiveness in the pursuit of development results. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA304DF" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="1210"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44FEBF72" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="1210"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Suggested content:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433227DF" w14:textId="7866A9E0" w:rsidR="00AC01D4" w:rsidRPr="00342E94" w:rsidRDefault="00AC01D4" w:rsidP="00342E94">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7C03498F" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1620" w:right="1210"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...52 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuss specific risks (threats and opportunities) to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> objectives, drawing on the assumptions identified through the theory of change so that UNDP can minimize the likelihood of any disruption to the programme and pursue opportunities to maximize benefits for the targeted groups. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2529E84A" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1620" w:right="1210"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00523B73">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Highlight potential social and environmental risks and impacts noting a commitment to apply UNDP’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="0067154E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="336699"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Social and Environmental Standards and Accountability Mechanism</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AA4DAA">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> as tools to help manage these risks.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA4DAA">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Early warning and risk management arrangements to anticipate any significant change in circumstances (e.g., risk monitoring, grievance mechanism) should be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>described,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as relevant, along with contingencies built into the programme to ensure UNDP can be highly responsive. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C123BE" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1620" w:right="1210"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Describe the </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E058A">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">governance mechanisms that will be used to ensure UN/UNDP support is implemented in line with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nationally-owned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expectations and how partners participate to ensure mutual accountability, including in programme design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33850717" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627" w:right="1210"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...53 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elaborate on the use of innovative programming instruments for the effective delivery of quality results, such as the engagement facility and development services in addition to standard development projects. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116DD9BF" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627" w:right="1296"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC01D4">
-[...93 lines deleted...]
-    <w:p w14:paraId="2440D3FA" w14:textId="77777777" w:rsidR="00063E24" w:rsidRPr="003C26C1" w:rsidRDefault="00063E24" w:rsidP="00342E94">
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depending on context, areas highlighted could include managing partnerships differently, adjusting project tolerance and risk levels, adjusting the choice of HACT arrangement, diversifying resource mobilization efforts, making structural changes in the Country Office, social and environmental impact assessment and management, grievance mechanisms and dispute resolution, and other relevant actions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E472670" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1300"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A9A7D6A" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="1210"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Standard clauses to be written into the CPD verbatim: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CA2679" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1620" w:right="1210"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidR="00A20043" w:rsidRPr="00A20043">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“This country programme document outlines UNDP’s contributions to national results and serves as the primary unit of accountability to the Executive Board for results alignment and resources assigned to the programme at country level. Accountabilities of managers at the country, regional and headquarter levels with respect to country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is prescribed in the organization’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="0067154E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="336699"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Programme and Operations Policies and Procedures</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A20043">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00A20043" w:rsidRPr="00A9591E">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="0067154E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="336699"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Internal Control Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A20043">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D0D8AF" w14:textId="552DE0B8" w:rsidR="005632F1" w:rsidRPr="00342E94" w:rsidRDefault="005632F1" w:rsidP="00342E94">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1D32B711" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1620" w:right="1210"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-ZW"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="005632F1">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-ZW"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The programme will be nationally executed. If necessary, national execution may be replaced by direct execution for part or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-ZW"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-ZW"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the programme to enable response to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-ZW"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>force majeure</w:t>
       </w:r>
-      <w:r w:rsidRPr="005632F1">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-ZW"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. Harmonised Approach to Cash Transfers (HACT), will be used in a coordinated fashion with other UN agencies to manage financial risks. </w:t>
       </w:r>
-      <w:r w:rsidRPr="005632F1">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-ZW"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cost definitions and classifications for programme and development effectiveness will be charged to the concerned projects.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D408" w14:textId="77777777" w:rsidR="002A7363" w:rsidRPr="003C26C1" w:rsidRDefault="002A7363" w:rsidP="00550849">
-      <w:pPr>
+    <w:p w14:paraId="3DA5C91D" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1620" w:right="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C213162" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1267" w:right="1267"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="001D42D1" w:rsidRPr="003C26C1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. Monitoring and </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Evaluation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D40A" w14:textId="77777777" w:rsidR="001D42D1" w:rsidRPr="003C26C1" w:rsidRDefault="001D42D1" w:rsidP="00550849">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="407039E5" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1267" w:right="1267"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C69CFFF" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="1210"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This section outlines the approach to monitoring and evaluation of the programme, with a strong focus on monitoring, data collection, analysis and reporting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0000312F" w:rsidRPr="008A1313">
-[...42 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As the programme unit plans its activities through the country programme period, it is important to plan how the unit will check its progress towards the agreed development goals and outcomes, produce evaluation findings to support change, aid knowledge-gathering and inform the work of UNDP. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there are issues with globally available or national data (availability, quality, periodicity of update, reliability, disaggregation by sex), note how this will this be addressed, including through national capacity development for monitoring, assurance and evaluation. Highlight any innovative methods that will be used to make monitoring and assurance more inclusive and in support of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>real time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...88 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decision making. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725D4040" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1210"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E76D68D" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="1210"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="x-none"/>
-        </w:rPr>
-[...60 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section should also indicate how the evaluation function and other sources of information will be used, through on-going learning and adaptation, to strategically shape policy advice and advocacy, and programme design and implementation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3011D071" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1210"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36764436" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="1210"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In looking at data issues, this section also needs to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="x-none"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">highlight how UNDP will work with other UN agencies, multilateral and bilateral partners to strengthen national M&amp;E and, more broadly, statistical, systems so that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="x-none"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>country capacities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="x-none"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for analysis, reflection and learning </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="x-none"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="x-none"/>
-        </w:rPr>
-[...42 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> monitoring sustainable development progress can be built-up over time. To the extent possible, note what </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nationally-owned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sources of data, analysis and evidence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...22 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be used to track UNDP contributions to national results, measured through national M&amp;E/statistical systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72239831" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1210"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:sectPr w:rsidR="00EE0DF2" w:rsidRPr="003C26C1" w:rsidSect="00677A8F">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidSect="0067154E">
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
             <w:numStart w:val="7"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1166" w:right="1195" w:bottom="1440" w:left="1195" w:header="576" w:footer="1037" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2440D41E" w14:textId="77777777" w:rsidR="00A4768C" w:rsidRPr="003C26C1" w:rsidRDefault="00A4768C" w:rsidP="00200195">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="5A928211" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Guidance:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D41F" w14:textId="3769C41D" w:rsidR="00BA2DEF" w:rsidRDefault="00A4768C" w:rsidP="00612219">
-      <w:pPr>
+    <w:p w14:paraId="4194A02A" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...30 lines deleted...]
-      <w:r w:rsidR="00545568">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The number of CPD outcomes should not exceed the maximum allowed based on the country office typology (typically between 2 to 4, in exceptional crisis contexts up to 5.) These outcomes are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>be copied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verbatim from the Cooperation Framework (i.e. CPD outcomes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="00545568" w:rsidRPr="003C26C1">
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cooperation Framework outcomes). In cases where the number of relevant Cooperation Framework outcomes exceed the maximum allowed, UNDP should select those which the organization PRIMARILY contributes to (based on thorough analysis of UNDP’s role </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vis-à-vis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> others), consistent with UNDP’s organizational priorities as reflected in the Strategic Plan.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD14ADD" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6131F7CB" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The ideal mix of CPD outcome and output indicators should reflect the monitoring of SDG progress in the country through a combination of the relevant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">corporate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IRRF outcome/output indicators and a select number of country-specific and SDG indicators, as relevant, drawn from the Cooperation Framework. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Since CPDs inherit outcome indicators verbatim from the Cooperation Framework, it is important for UNDP to work with the UNCT during Cooperation Framework preparations to include relevant outcome indicators at that stage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FC1C28" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D11C92" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In cases where UNDP contributes significantly to more Cooperation Framework outcomes than the primary allowed, additional indicators from other Cooperation Framework outcomes could be inserted in the Results and Resources Framework under the most relevant primary outcome to ensure that UNDP can monitor and report on our full contribution. CPD outputs should be drawn, to the extent possible, from Cooperation Framework/joint work plan outputs. If this is not possible, it should be clear to which Cooperation Framework/joint work plan outputs that UNDP outputs contribute.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F41F868" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E3B926" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For the purposes of this Results and Resources Framework, UNDP’s contributions to areas of support and results under additional Cooperation Framework outcomes not covered under the primary CPD outcomes can be included as indicative outputs under the most relevant primary CPD outcomes. The logic should be explained in summary in the narrative section under programme priorities (section II) driven by evidence and analysis described in the programme rationale (section I).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B42BAF3" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0AD572" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...320 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">If the gender dimension is not visible at the level of outcomes, it </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D6254">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>should be</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D6254">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...27 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> explicit at the output </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>level:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">includes specific gender equality outputs, indicators and targets. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensure that indicators and targets are gender sensitive and/or have data disaggregated by sex. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D6254">
-[...36 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include provision to ensure adequate human and financial resources to monitor and report on gender-related progress towards results. Resource planning for CPDs should consider what will be required to effectively implement actions and achieve results related to gender equality and women’s empowerment and ensure adequate human and financial resources to monitor and report on gender-related progress towards results </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(remember that the UNDP Gender Equality Strategy requires that at least 15% of UNDP’s budget should be invested on gender specific interventions.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAB2FBB" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E531769" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delineation of M&amp;E budgets is required under the revised </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E66841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluation Policy (2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B6085C" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="366B9CDF" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk20492368"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596DDC9E" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The timed and fully </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>costed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evaluation plan should be strategic, practical, cost-effective and include evaluations of different types (final and mid-term project, outcome, etc.). While it is important that it includes all mandatory evaluations and cover projects meeting the benchmarks of the UNDP evaluation guidelines, units should ensure that the plan is an effective learning and accountability tool and not only contain mandatory evaluations. Partners and stakeholders should be included in the development of the evaluation plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B58FC8" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...19 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E59EB8F" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...45 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId22"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidSect="0067154E">
+          <w:footerReference w:type="even" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation plans should be realistic in terms of the number of evaluations planned, including the timing. Evaluation plans are not a static document, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>but that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they can be changed along the way if necessary. The specific requirements, as well as more information and support regarding evaluation plan development, can be found in Section 3 of the UNDP evaluation guidelines.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2440D43F" w14:textId="77777777" w:rsidR="006B6E78" w:rsidRPr="003C26C1" w:rsidRDefault="006B6E78" w:rsidP="006B6E78">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="3AAEA91D" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ANNEX A:</w:t>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>ANNEX A:  RESULTS AND RESOURCES FRAMEWORK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="002971D6" w:rsidRPr="003C26C1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="20"/>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> to the Executive Board)</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to be an integral and translated part of the CPD that is translated and submitted to the Executive Board)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4837" w:type="pct"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="29" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2873"/>
         <w:gridCol w:w="3085"/>
         <w:gridCol w:w="2860"/>
         <w:gridCol w:w="1768"/>
         <w:gridCol w:w="2509"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A05B6" w:rsidRPr="003C26C1" w14:paraId="2440D441" w14:textId="77777777" w:rsidTr="00672BAB">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="17557617" w14:textId="77777777" w:rsidTr="0067154E">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2440D440" w14:textId="3A2281E3" w:rsidR="007A05B6" w:rsidRPr="003C26C1" w:rsidRDefault="007A05B6" w:rsidP="0033325E">
+          <w:p w14:paraId="599A810B" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">NATIONAL PRIORITY OR GOAL: </w:t>
             </w:r>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-              <w:t>(Related to SDGs</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(Related to SDGs that are most relevant to the outcome)</w:t>
             </w:r>
-            <w:r w:rsidR="001C1147">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-GB"/>
-[...32 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A05B6" w:rsidRPr="003C26C1" w14:paraId="2440D443" w14:textId="77777777" w:rsidTr="00672BAB">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="49BFD40D" w14:textId="77777777" w:rsidTr="0067154E">
         <w:trPr>
           <w:trHeight w:val="124"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2440D442" w14:textId="25DC2352" w:rsidR="007A05B6" w:rsidRPr="003C26C1" w:rsidRDefault="007E5629" w:rsidP="0033325E">
+          <w:p w14:paraId="44A003D5" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-              <w:t>COOPERATION FRAMEWORK</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>COOPERATION FRAMEWORK (OR EQUIVALENT) OUTCOME INVOLVING UNDP #1:</w:t>
             </w:r>
-            <w:r w:rsidRPr="003C26C1">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007A05B6" w:rsidRPr="003C26C1">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-              <w:t>(OR EQUIVALENT) OUTCOME INVOLVING UNDP #1:</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(Copied verbatim from Cooperation Framework/equivalent, this becomes the CPD outcome. Between 2-4 can be included in the RRF</w:t>
             </w:r>
-            <w:r w:rsidR="007A05B6" w:rsidRPr="003C26C1">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-GB"/>
-[...96 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, depending on the country typology</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772802" w:rsidRPr="003C26C1" w14:paraId="2440D445" w14:textId="77777777" w:rsidTr="00672BAB">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="54DAB6C2" w14:textId="77777777" w:rsidTr="0067154E">
         <w:trPr>
           <w:trHeight w:val="124"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2440D444" w14:textId="56B6BC68" w:rsidR="00772802" w:rsidRPr="003C26C1" w:rsidRDefault="00923F17" w:rsidP="00F44511">
+          <w:p w14:paraId="5F36D01C" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="00E66841" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="00E66841">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">RELATED STRATEGIC PLAN OUTCOME: </w:t>
             </w:r>
-            <w:r w:rsidR="006543A2" w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="00E66841">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-              <w:t>(</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(Copied verbatim from the Strategic Plan 2026-2029 outcomes</w:t>
             </w:r>
-            <w:r w:rsidR="006543A2">
-[...3 lines deleted...]
-                <w:color w:val="0000FF"/>
+            <w:r w:rsidRPr="00E66841" w:rsidDel="007E5629">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...75 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A05B6" w:rsidRPr="003C26C1" w14:paraId="2440D44D" w14:textId="77777777" w:rsidTr="00125266">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="6F600C32" w14:textId="77777777" w:rsidTr="0067154E">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D446" w14:textId="5388FAE2" w:rsidR="007A05B6" w:rsidRPr="003C26C1" w:rsidRDefault="007E5629" w:rsidP="00125266">
+          <w:p w14:paraId="65A22297" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...22 lines deleted...]
-              <w:t>OUTCOME INDICATOR(S), BASELINES, TARGET(S)</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>COOPERATION FRAMEWORK OUTCOME INDICATOR(S), BASELINES, TARGET(S)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1178" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D447" w14:textId="77777777" w:rsidR="007A05B6" w:rsidRPr="003C26C1" w:rsidRDefault="007A05B6" w:rsidP="00125266">
+          <w:p w14:paraId="1815ED33" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>DATA SOURCE AND FREQUENCY OF DATA COLLECTION, AND RESPONSIBILITIES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D448" w14:textId="77777777" w:rsidR="007A05B6" w:rsidRPr="003C26C1" w:rsidRDefault="007A05B6" w:rsidP="00125266">
+          <w:p w14:paraId="1C39780D" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">INDICATIVE COUNTRY PROGRAMME OUTPUTS </w:t>
             </w:r>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(including indicators, baselines targets)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D449" w14:textId="77777777" w:rsidR="007A05B6" w:rsidRPr="003C26C1" w:rsidRDefault="007A05B6" w:rsidP="00125266">
+          <w:p w14:paraId="63BF38E0" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-              <w:t>MAJOR PARTNERS</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>MAJOR PARTNERS / PARTNERSHIPS</w:t>
             </w:r>
-            <w:r w:rsidR="009B4DA7" w:rsidRPr="003C26C1">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="39F5E562" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...44 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>FRAMEWORKS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D44C" w14:textId="490D8572" w:rsidR="007A05B6" w:rsidRPr="003C26C1" w:rsidRDefault="00B81568" w:rsidP="004D70FD">
+          <w:p w14:paraId="296DABAE" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> BY OUTCOME (US$)</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ESTIMATED COST BY OUTCOME (US$)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F50AF" w:rsidRPr="003C26C1" w14:paraId="2440D45D" w14:textId="77777777" w:rsidTr="00672BAB">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="462D7F50" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2440D450" w14:textId="3BC38400" w:rsidR="004F50AF" w:rsidRPr="003C26C1" w:rsidRDefault="004F50AF" w:rsidP="0071022A">
+          <w:p w14:paraId="52C0E023" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Indicator: Country programmes will adopt </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Indicator: Country programmes will adopt relevant outcome indicators from the Cooperation Framework, which should be derived from relevant country-specific SDG indicators unless justified otherwise. In cases of weak data sources for outcome indicators, country offices may adopt proxy and/or country-specific outcome indicators until data sources are sufficiently strengthened.</w:t>
             </w:r>
-            <w:r w:rsidR="0024573D">
-[...90 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-              <w:t>Baseline</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Baseline (year):</w:t>
             </w:r>
-            <w:r w:rsidR="00632DB2">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Target (year):</w:t>
             </w:r>
-            <w:r w:rsidR="00D04372">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...94 lines deleted...]
-                <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2440D451" w14:textId="70E2C52B" w:rsidR="004F50AF" w:rsidRPr="003C26C1" w:rsidRDefault="00303CB0" w:rsidP="00DC24B5">
+          <w:p w14:paraId="4C636FDD" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-              <w:t>Where relevant</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Where relevant, baselines and targets should be disaggregated by sex and other targeted groups</w:t>
             </w:r>
-            <w:r w:rsidR="004F50AF" w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...20 lines deleted...]
-                <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1178" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D452" w14:textId="77777777" w:rsidR="004F50AF" w:rsidRPr="003C26C1" w:rsidRDefault="004F50AF" w:rsidP="00885F85">
+          <w:p w14:paraId="1DC74043" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cite sources of data for each indicator that will generate evidence base for measuring outcome-level change.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2440D453" w14:textId="412497AD" w:rsidR="004F50AF" w:rsidRPr="003C26C1" w:rsidRDefault="004F50AF" w:rsidP="00885F85">
+          <w:p w14:paraId="7FF90F0C" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t>.</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>If data and/or disaggregated data is unavailable at the time of programme formulation, this should be noted here and a brief explanation of when, how and which partner will devise the baseline and set the target.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2440D454" w14:textId="77777777" w:rsidR="004F50AF" w:rsidRPr="003C26C1" w:rsidRDefault="004F50AF" w:rsidP="00885F85">
+          <w:p w14:paraId="10C32EDB" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2440D455" w14:textId="1F944A71" w:rsidR="004F50AF" w:rsidRPr="003C26C1" w:rsidRDefault="00AC3EE4" w:rsidP="00885F85">
+          <w:p w14:paraId="2AE945D3" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Output 1.1: </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Output 1.1: Outline indicative UNDP outputs that support achievement of the outcome, along with indicative output indicators to measure progress in delivering them.  To be finalized with national counterparts, other partners and UNCT during preparation of operational documents.</w:t>
             </w:r>
-            <w:r w:rsidR="004F50AF" w:rsidRPr="003C26C1">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="52288751" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77DC1C31" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Indicative Indicator 1.1:</w:t>
             </w:r>
-            <w:r w:rsidR="004F50AF" w:rsidRPr="003C26C1">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="523287F9" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-              <w:t xml:space="preserve">, along with indicative output indicators to measure progress in delivering them. </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Baseline (year):</w:t>
             </w:r>
-            <w:r w:rsidR="004F50AF" w:rsidRPr="003C26C1">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="7797452E" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-              <w:t>T</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Target (year):</w:t>
             </w:r>
-            <w:r w:rsidR="004F50AF" w:rsidRPr="003C26C1">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="0145DADE" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-              <w:t>o be finalized with national counterparts, other partners and UNCT during preparation of operational documents.</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Data source, frequency</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2440D456" w14:textId="77777777" w:rsidR="004F50AF" w:rsidRPr="003C26C1" w:rsidRDefault="004F50AF" w:rsidP="00885F85">
+          <w:p w14:paraId="6FEA3283" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:iCs/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2440D457" w14:textId="2B2F93A3" w:rsidR="004F50AF" w:rsidRPr="003C26C1" w:rsidRDefault="004F50AF" w:rsidP="0071022A">
+          <w:p w14:paraId="06A0D0D1" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...7 lines deleted...]
-                <w:iCs/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-GB"/>
-[...291 lines deleted...]
-              <w:t xml:space="preserve"> persons with disabilities, etc.</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Special emphasis should be paid to including target group-explicit indicators, as well as target group-disaggregated indicators, e.g., sex, age, rural/urban, persons with disabilities, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D45B" w14:textId="762FCB55" w:rsidR="004F50AF" w:rsidRPr="003C26C1" w:rsidRDefault="004F50AF" w:rsidP="004F50AF">
+          <w:p w14:paraId="62779F4A" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> and other development partners and /partnership frameworks involved in programming in this sector or area and with whom UNDP will collaborate to achieve the results.</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Identification of key government, UN, civil society, private sector, donor and other development partners and /partnership frameworks involved in programming in this sector or area and with whom UNDP will collaborate to achieve the results.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2440D45C" w14:textId="77777777" w:rsidR="004F50AF" w:rsidRPr="003C26C1" w:rsidRDefault="004F50AF" w:rsidP="00885F85">
+          <w:p w14:paraId="2226D105" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Regular</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F50AF" w:rsidRPr="003C26C1" w14:paraId="2440D463" w14:textId="77777777" w:rsidTr="00672BAB">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="6638EB24" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2440D45E" w14:textId="77777777" w:rsidR="004F50AF" w:rsidRPr="003C26C1" w:rsidRDefault="004F50AF" w:rsidP="00885F85">
+          <w:p w14:paraId="5A79F960" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1178" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2440D45F" w14:textId="77777777" w:rsidR="004F50AF" w:rsidRPr="003C26C1" w:rsidRDefault="004F50AF" w:rsidP="00885F85">
+          <w:p w14:paraId="1460C580" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2440D460" w14:textId="77777777" w:rsidR="004F50AF" w:rsidRPr="003C26C1" w:rsidRDefault="004F50AF" w:rsidP="00885F85">
+          <w:p w14:paraId="5F856902" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2440D461" w14:textId="77777777" w:rsidR="004F50AF" w:rsidRPr="003C26C1" w:rsidRDefault="004F50AF" w:rsidP="00885F85">
+          <w:p w14:paraId="1C1A63B2" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F77F8CA" w14:textId="77777777" w:rsidR="004F50AF" w:rsidRDefault="004F50AF" w:rsidP="00885F85">
+          <w:p w14:paraId="3B6F61B5" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="502D512C" w14:textId="77777777" w:rsidR="00F814DF" w:rsidRDefault="00F814DF" w:rsidP="00885F85">
+          <w:p w14:paraId="3B041F84" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="391646BF" w14:textId="77777777" w:rsidR="00F814DF" w:rsidRDefault="00F814DF" w:rsidP="00885F85">
+          <w:p w14:paraId="2839DEBA" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1DFFBC7D" w14:textId="77777777" w:rsidR="00F814DF" w:rsidRDefault="00F814DF" w:rsidP="00885F85">
+          <w:p w14:paraId="4F223BE5" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2440D462" w14:textId="26A4DEB0" w:rsidR="00F814DF" w:rsidRPr="003C26C1" w:rsidRDefault="00F814DF" w:rsidP="00885F85">
+          <w:p w14:paraId="6F608E1D" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00247AEF">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Specify </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specify the estimated </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-              <w:t xml:space="preserve">the estimated </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>amount</w:t>
             </w:r>
-            <w:r w:rsidRPr="00247AEF">
-              <w:rPr>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> by careful costing.  Disaggregate the amount by regular and other resources.  </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of resources required to achieve the outcome by careful costing.  Disaggregate the amount by regular and other resources.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A05B6" w:rsidRPr="003C26C1" w14:paraId="2440D469" w14:textId="77777777" w:rsidTr="00672BAB">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="420F2432" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2440D464" w14:textId="77777777" w:rsidR="007A05B6" w:rsidRPr="003C26C1" w:rsidRDefault="007A05B6" w:rsidP="00121F3E">
+          <w:p w14:paraId="30A1A09E" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> outcomes are included.</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>[…] Repeat as necessary – ensuring no more than FOUR outcomes are included.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1178" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D465" w14:textId="77777777" w:rsidR="007A05B6" w:rsidRPr="003C26C1" w:rsidRDefault="007A05B6" w:rsidP="00885F85">
+          <w:p w14:paraId="439B8D63" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2440D466" w14:textId="77777777" w:rsidR="007A05B6" w:rsidRPr="003C26C1" w:rsidRDefault="007A05B6" w:rsidP="00885F85">
+          <w:p w14:paraId="418BED73" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D467" w14:textId="77777777" w:rsidR="007A05B6" w:rsidRPr="003C26C1" w:rsidRDefault="007A05B6" w:rsidP="00885F85">
+          <w:p w14:paraId="3021307E" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2440D468" w14:textId="77777777" w:rsidR="007A05B6" w:rsidRPr="003C26C1" w:rsidRDefault="007A05B6" w:rsidP="00885F85">
+          <w:p w14:paraId="044E11D7" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Regular</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A05B6" w:rsidRPr="003C26C1" w14:paraId="2440D46F" w14:textId="77777777" w:rsidTr="00672BAB">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="6A3ED6CF" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2440D46A" w14:textId="77777777" w:rsidR="007A05B6" w:rsidRPr="003C26C1" w:rsidRDefault="007A05B6" w:rsidP="00885F85">
+          <w:p w14:paraId="59EC69C1" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1178" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2440D46B" w14:textId="77777777" w:rsidR="007A05B6" w:rsidRPr="003C26C1" w:rsidRDefault="007A05B6" w:rsidP="00885F85">
+          <w:p w14:paraId="5DA1F7EA" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2440D46C" w14:textId="77777777" w:rsidR="007A05B6" w:rsidRPr="003C26C1" w:rsidRDefault="007A05B6" w:rsidP="00885F85">
+          <w:p w14:paraId="29B0ADF1" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2440D46D" w14:textId="77777777" w:rsidR="007A05B6" w:rsidRPr="003C26C1" w:rsidRDefault="007A05B6" w:rsidP="00885F85">
+          <w:p w14:paraId="7A0DB989" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2440D46E" w14:textId="77777777" w:rsidR="007A05B6" w:rsidRPr="003C26C1" w:rsidRDefault="007A05B6" w:rsidP="00885F85">
+          <w:p w14:paraId="7B93A571" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2440D470" w14:textId="77777777" w:rsidR="00785474" w:rsidRPr="003C26C1" w:rsidRDefault="00785474" w:rsidP="00A56348">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="07C3BFA9" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00F0264E" w:rsidRPr="003C26C1">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ANNEX </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>ANNEX B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>FULLY-</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>COSTED</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EVALUATION PLAN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
-        </w:rPr>
-[...37 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(for submission to the Executive Board as an annex to the CPD but not translated)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9C5E8E" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="143"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1373"/>
         <w:gridCol w:w="1379"/>
         <w:gridCol w:w="1379"/>
         <w:gridCol w:w="1666"/>
         <w:gridCol w:w="1669"/>
         <w:gridCol w:w="1705"/>
         <w:gridCol w:w="1521"/>
         <w:gridCol w:w="1464"/>
         <w:gridCol w:w="1380"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00202476" w:rsidRPr="003C26C1" w14:paraId="2440D47C" w14:textId="77777777" w:rsidTr="00494323">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="7B6BDD71" w14:textId="77777777" w:rsidTr="0067154E">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D472" w14:textId="77777777" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidRDefault="00B961B7" w:rsidP="009D7760">
+          <w:p w14:paraId="38E45536" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>UNDAF</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>UNDAF (or equivalent)</w:t>
             </w:r>
-            <w:r w:rsidR="003761F2" w:rsidRPr="003C26C1">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="2AA5DA8D" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outcome </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D474" w14:textId="77777777" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidRDefault="00092879" w:rsidP="00A76D2C">
+          <w:p w14:paraId="37BE1636" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:t>Outcome</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>UNDP Strategic Plan Outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D475" w14:textId="77777777" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidRDefault="00B961B7" w:rsidP="009D7760">
+          <w:p w14:paraId="1266D7EF" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Evaluation Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D476" w14:textId="77777777" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidDel="00BA628C" w:rsidRDefault="00B961B7" w:rsidP="009D7760">
+          <w:p w14:paraId="0E7695CA" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidDel="00BA628C" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Partners (joint evaluation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D477" w14:textId="77777777" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidRDefault="00B961B7" w:rsidP="009D7760">
+          <w:p w14:paraId="765D0F11" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Evaluation commissioned by (if not UNDP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D478" w14:textId="77777777" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidRDefault="00B961B7" w:rsidP="009D7760">
+          <w:p w14:paraId="6B17F137" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Type of evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D479" w14:textId="77777777" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidRDefault="00E5696D" w:rsidP="009D7760">
+          <w:p w14:paraId="108DB681" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Completion Date</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Planned Evaluation Completion Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="554" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D47A" w14:textId="77777777" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidRDefault="00B961B7" w:rsidP="009D7760">
+          <w:p w14:paraId="279F3F84" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Estimated Cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D47B" w14:textId="77777777" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidRDefault="00B961B7" w:rsidP="009D7760">
+          <w:p w14:paraId="23547DD3" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Provisional Source of Funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00202476" w:rsidRPr="003C26C1" w14:paraId="2440D48A" w14:textId="77777777" w:rsidTr="00E66ECB">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="1118366B" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="3460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D47D" w14:textId="76B86EA4" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidRDefault="00B961B7" w:rsidP="009D7760">
+          <w:p w14:paraId="741B376D" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...63 lines deleted...]
-              <w:t>CPD</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Copied verbatim from the Cooperation Framework / equivalent / CPD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D47E" w14:textId="77777777" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidRDefault="00AE3D83" w:rsidP="009D7760">
+          <w:p w14:paraId="532A48B5" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cite relevant Strategic Plan outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D47F" w14:textId="77777777" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidRDefault="00AE3D83" w:rsidP="00E66ECB">
+          <w:p w14:paraId="18342830" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...21 lines deleted...]
-              <w:t>term outcome evaluation: Energy and Environment Portfolio</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E.g. Mid-term outcome evaluation: Energy and Environment Portfolio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D480" w14:textId="77777777" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidRDefault="00B961B7" w:rsidP="009D7760">
+          <w:p w14:paraId="23F68A83" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>List all partners. E.g. UN organizations; government partners, such as national ministry; donor; etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D481" w14:textId="77777777" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidRDefault="00AE3D83" w:rsidP="009D7760">
+          <w:p w14:paraId="442C8B99" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>.g. Ministry of Environment; GEF</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E.g. Ministry of Environment; GEF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D482" w14:textId="1C7987FC" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidRDefault="00AE3D83" w:rsidP="009D7760">
+          <w:p w14:paraId="7BF43569" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>E</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E.g. Cooperation Framework/equivalent, CPD, outcome, thematic, programme / project, GEF, etc. </w:t>
             </w:r>
-            <w:r w:rsidR="00B961B7" w:rsidRPr="003C26C1">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="62B1EC43" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EC1AE90" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>/equivalent</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Note</w:t>
             </w:r>
-            <w:r w:rsidR="00B961B7" w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t xml:space="preserve">, CPD, outcome, thematic, </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Evaluative exercises may vary in size and </w:t>
             </w:r>
-            <w:r w:rsidR="00436B83" w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>programme</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>scope</w:t>
             </w:r>
-            <w:r w:rsidR="00672BAB" w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> but they should all help produce </w:t>
             </w:r>
-            <w:r w:rsidR="00436B83" w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>/</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>intelligence outcome-level</w:t>
             </w:r>
-            <w:r w:rsidR="00672BAB" w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...52 lines deleted...]
-              <w:t>. All evaluations should meet UNEG gender standards.</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> performance. All evaluations should meet UNEG gender standards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D485" w14:textId="7D629281" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidRDefault="00AE3D83" w:rsidP="009D7760">
+          <w:p w14:paraId="4752BD8D" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-              <w:rPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>E</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E.g. June 2023</w:t>
             </w:r>
-            <w:r w:rsidR="00B961B7" w:rsidRPr="003C26C1">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="4C3EB1FF" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C3F736F" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Note:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Timing and nature of evaluation to be determined by performance and learning needs based on testing of theory of change that underpins strategy towards each outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="554" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="110AFF0D" w14:textId="77777777" w:rsidR="00B961B7" w:rsidRDefault="00B961B7" w:rsidP="00E66ECB">
+          <w:p w14:paraId="493C1D19" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>Consider the following expenses: Evaluators and external advisers, and expenses related to their duties; expert advisory panel members (if any); travel; stakeholders consultations; data collection, and analysis tools and methods; supplies (office, computer, software, etc</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Consider the following expenses: Evaluators and external advisers, and expenses related to their duties; expert advisory panel members (if any); travel; stakeholders consultations; data collection, and analysis tools and methods; supplies (office, computer, software, etc.); communication costs; publication and dissemination</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7DE7" w:rsidRPr="003C26C1">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="223535A1" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E572A64" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Examples of average annual evaluation costs can be found in the annual report on evaluation.</w:t>
             </w:r>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="2102346B" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...65 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D489" w14:textId="77777777" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidRDefault="00AE3D83" w:rsidP="009D7760">
+          <w:p w14:paraId="6CA1AA89" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
-                <w:rStyle w:val="CommentReference"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="uk-UA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-[...1 lines deleted...]
-                <w:rStyle w:val="CommentReference"/>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="uk-UA"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>.g. project budget; donor; M&amp;E budget; etc.</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E.g. project budget; donor; M&amp;E budget; etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00202476" w:rsidRPr="003C26C1" w14:paraId="2440D494" w14:textId="77777777" w:rsidTr="00E66ECB">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="2C78F39A" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D48B" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="68EC6908" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D48C" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="508640A8" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D48D" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="496B4453" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D48E" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="3328EF15" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D48F" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="4468C4AE" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D490" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="024E2F11" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D491" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="0C704937" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-              <w:rPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="554" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D492" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="4AB572A3" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D493" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="2DFBB5C4" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
-                <w:rStyle w:val="CommentReference"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="uk-UA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00202476" w:rsidRPr="003C26C1" w14:paraId="2440D49E" w14:textId="77777777" w:rsidTr="00E66ECB">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="17E263D3" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D495" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="372614CA" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D496" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="4AF86BEA" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D497" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="3750C461" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D498" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="308A84F2" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D499" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="4D1B0B3C" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D49A" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="218AD60A" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D49B" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="6641FDEB" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-              <w:rPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="554" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D49C" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="0CB71ABC" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D49D" w14:textId="77777777" w:rsidR="00E66ECB" w:rsidRPr="003C26C1" w:rsidRDefault="00E66ECB" w:rsidP="009D7760">
+          <w:p w14:paraId="67894329" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
-              <w:rPr>
-                <w:rStyle w:val="CommentReference"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="uk-UA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2440D49F" w14:textId="77777777" w:rsidR="00B961B7" w:rsidRPr="003C26C1" w:rsidRDefault="00B961B7" w:rsidP="00A56348">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="631C46A7" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ECF6CED" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0692AE65" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44391A8E" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4A3" w14:textId="77777777" w:rsidR="00514EF5" w:rsidRPr="003C26C1" w:rsidRDefault="00514EF5" w:rsidP="00125010">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5DBC8676" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:sectPr w:rsidR="00514EF5" w:rsidRPr="003C26C1" w:rsidSect="00F96B32">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidSect="0067154E">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1152" w:bottom="1440" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2440D4A4" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00865ADF" w:rsidP="00865ADF">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="247F44A5" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Attachment I:</w:t>
-[...41 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+        <w:t>Attachment I: Resource Mobilization Target (RMT) Table and Guidance Note</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4179375F" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624E11A6" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...64 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This guidance note is provided to assist UNDP Country Offices in preparing the Resource Mobilization Target (RMT) table which forms an integral part of the Country Programme Document (CPD). The RMT represents the summary of UNDP programme resources, by funding source, targeted for mobilization. Accordingly, it represents the total UNDP programme resources estimated as available during the CPD </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. It is integrally linked to and summarizes the financial parameters within the Results and Resources Framework of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CPD (‘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Indicative resources by outcome’ column).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6807FAD9" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152F461A" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I. Format and time period</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4A9" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+    <w:p w14:paraId="51A1232B" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DCF0CA7" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The standard format of the RMT table, provided at the end of this document, should be followed. The RMT table consists of two sections: UNDP Regular Resources (core) and UNDP Other Resources (non-core) and three columns: Source of Funding, Amount and Comments. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4AB" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+    <w:p w14:paraId="7B2528F3" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="548DD4"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="548DD4"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4AC" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+    <w:p w14:paraId="5BA0DAA7" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> covered by the RMT table is the same as the CPD </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. CPD periods normally range from three to five years. One- or two-year extensions of CPDs are permitted under certain circumstances. The RMT table also needs to be prepared when a CPD is extended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F1138E" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F881516" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="0"/>
-[...27 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In case of CPD extensions please indicate the original CPD period, the years for which the CPD has been extended and the new revised/extended CPD period. The RMT should reflect figures for the entire revised/extended CPD period. For example, enter the TRAC-1 assignments from the original CPD period plus the new TRAC-1 assignments for the years of extension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529DD96A" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CAA8B0E" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>II. METHODOLOGY AND SOURCES OF DATA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4B1" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+    <w:p w14:paraId="05A55FDF" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="345BA1F0" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1. Estimated carryover (TRAC-1 + TRAC-2 resources only)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A60494F" w14:textId="20D6395C" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...29 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In this column enter the amount of the estimated carryover of TRAC-1 and TRAC-2 resources into the first year of the CPD period. This figure can be derived from the “</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="003C26C1">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="0067154E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="336699"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>RMT Assistant</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003C26C1">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4B4" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
-      <w:pPr>
+    <w:p w14:paraId="1AE91C5D" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BF1EC41" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...42 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The carryover is the resources carried over from the previous CPD period into the first year of the new CPD period. It includes all resources up to the last year of the previous CPD. In case of a CPD extension, there is no need to recalculate this amount. Use the carryover figure indicated in the RMT of the original CPD period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B017CF7" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5323D33D" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2. TRAC-1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4B8" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
-      <w:pPr>
+    <w:p w14:paraId="206BBE41" w14:textId="3DAB1FAC" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:r w:rsidRPr="003C26C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter the total annual TRAC-1 assignments for the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>years</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> corresponding to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the CPD. It should be noted that the TRAC-1 resources indicated in the RMT are estimates. The actual amount released may differ from the figures in the RMT depending on the actual level of voluntary contributions to UNDP regular resources. Decision 2013/4 endorsed a protection measure to shield resource allocations with respect to TRAC-1 from the impact of programming base levels potentially falling below $700 million. This figure can be derived from the “</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="0067154E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="336699"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>RMT Assistant</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003C26C1">
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4B9" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="606E7716" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08DB7F08" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3. TRAC-2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4BB" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
-      <w:pPr>
+    <w:p w14:paraId="67A508EE" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter the total annual TRAC-2 assignments for the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>years</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> corresponding to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the CPD. TRAC-2 resources are assigned by Regional Bureaux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4154870D" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62CDC979" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00D6679C" w:rsidRPr="003C26C1">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. TRAC-3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4BE" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
-[...30 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="0BB7194D" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Enter the amount attributable to the CPD period as confirmed by the fund manager of TRAC-3 resources.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4BF" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
-[...30 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0A52597F" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14400B4C" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5. South-South contributions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4C1" w14:textId="2DD7746A" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+    <w:p w14:paraId="77FE11E3" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="2440D4C2" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enter the total contributions from other programme countries expected to be mobilized during the CPD period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690122E7" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="607"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1411"/>
           <w:tab w:val="left" w:pos="2116"/>
           <w:tab w:val="left" w:pos="2822"/>
           <w:tab w:val="left" w:pos="3528"/>
           <w:tab w:val="left" w:pos="4233"/>
           <w:tab w:val="left" w:pos="4939"/>
           <w:tab w:val="left" w:pos="5762"/>
           <w:tab w:val="left" w:pos="6468"/>
           <w:tab w:val="left" w:pos="7173"/>
           <w:tab w:val="left" w:pos="7879"/>
           <w:tab w:val="left" w:pos="8584"/>
           <w:tab w:val="left" w:pos="9290"/>
           <w:tab w:val="left" w:pos="9996"/>
           <w:tab w:val="left" w:pos="10701"/>
           <w:tab w:val="left" w:pos="11407"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BA4F86B" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Government Cost Sharing and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Third Party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cost Sharing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DB0E6B" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Enter separately the total of government and third party cost sharing expected to be mobilized during the CPD period as reflected in the </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Enter separately the total of government and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>third party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cost sharing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be mobilized during the CPD period as reflected in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Results and Resources Framework</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicative resources by outcome </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-[...26 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>column). Please note that all amounts should be denominated in US dollars.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C4E7EE" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55024CC2" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7. Thematic funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4C7" w14:textId="3D99CEAA" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+    <w:p w14:paraId="54478A43" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...32 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This includes funds from UNDP-administered funding windows, and other resources mobilized that are tied to specific themes. Indicate each source of funding and corresponding amount.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579019BC" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3822A1" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>8. Funds, trust funds and other resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4CA" w14:textId="499B5566" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+    <w:p w14:paraId="5A955274" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These include funds from UNDP-administered funds such as UNCDF and UNV, sustainable development funds such as GEF, Montreal Protocol and other trust funds. In “Source of funding” column list each source of funding individually. In “Amount” column, first enter the total amount to be mobilized from all funds, and then, under “of which” specify the amount per source of funding as reflected in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Results and Resources Framework</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the CPD (see </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicative resources by outcome </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">column).  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Do not include funds from regional and global </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or MSAs.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D890F6C" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E216F8F" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>III. CLEARANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4CD" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
+    <w:p w14:paraId="63C1AC2B" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="607"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1411"/>
           <w:tab w:val="left" w:pos="2116"/>
           <w:tab w:val="left" w:pos="2822"/>
           <w:tab w:val="left" w:pos="3528"/>
           <w:tab w:val="left" w:pos="4233"/>
           <w:tab w:val="left" w:pos="4939"/>
           <w:tab w:val="left" w:pos="5762"/>
           <w:tab w:val="left" w:pos="6468"/>
           <w:tab w:val="left" w:pos="7173"/>
           <w:tab w:val="left" w:pos="7879"/>
           <w:tab w:val="left" w:pos="8584"/>
           <w:tab w:val="left" w:pos="9290"/>
           <w:tab w:val="left" w:pos="9996"/>
           <w:tab w:val="left" w:pos="10701"/>
           <w:tab w:val="left" w:pos="11407"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F6EB21" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Regional Bureau confirms the reasonableness of the estimated resources for each funding source. It also confirms the alignment of the financial resources included in the RMT with the CPD (see </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicative resources by outcome </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">column). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4CF" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
+    <w:p w14:paraId="76A70DFA" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="607"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1411"/>
           <w:tab w:val="left" w:pos="2116"/>
           <w:tab w:val="left" w:pos="2822"/>
           <w:tab w:val="left" w:pos="3528"/>
           <w:tab w:val="left" w:pos="4233"/>
           <w:tab w:val="left" w:pos="4939"/>
           <w:tab w:val="left" w:pos="5762"/>
           <w:tab w:val="left" w:pos="6468"/>
           <w:tab w:val="left" w:pos="7173"/>
           <w:tab w:val="left" w:pos="7879"/>
           <w:tab w:val="left" w:pos="8584"/>
           <w:tab w:val="left" w:pos="9290"/>
           <w:tab w:val="left" w:pos="9996"/>
           <w:tab w:val="left" w:pos="10701"/>
           <w:tab w:val="left" w:pos="11407"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2440D4D0" w14:textId="728E4E05" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D02A7B" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="607"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1411"/>
           <w:tab w:val="left" w:pos="2116"/>
           <w:tab w:val="left" w:pos="2822"/>
           <w:tab w:val="left" w:pos="3528"/>
           <w:tab w:val="left" w:pos="4233"/>
           <w:tab w:val="left" w:pos="4939"/>
           <w:tab w:val="left" w:pos="5762"/>
           <w:tab w:val="left" w:pos="6468"/>
           <w:tab w:val="left" w:pos="7173"/>
           <w:tab w:val="left" w:pos="7879"/>
           <w:tab w:val="left" w:pos="8584"/>
           <w:tab w:val="left" w:pos="9290"/>
           <w:tab w:val="left" w:pos="9996"/>
           <w:tab w:val="left" w:pos="10701"/>
           <w:tab w:val="left" w:pos="11407"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003C26C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The Office of Financial Management (OFM) confirms the estimated TRAC-1 and TRAC-2 carryover, and TRAC-1 and TRAC-2 assignments covering the CPD period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4D1" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00865ADF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+    <w:p w14:paraId="29FA7180" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:sectPr w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidSect="00645F5E">
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidSect="0067154E">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2440D4D2" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00D6679C">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="07E0F38D" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Country Programme Document (CPD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4D3" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00D6679C">
+    <w:p w14:paraId="5BEC2D9B" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="607"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1411"/>
           <w:tab w:val="left" w:pos="2116"/>
           <w:tab w:val="left" w:pos="2822"/>
           <w:tab w:val="left" w:pos="3528"/>
           <w:tab w:val="left" w:pos="4233"/>
           <w:tab w:val="left" w:pos="4939"/>
           <w:tab w:val="left" w:pos="5762"/>
           <w:tab w:val="left" w:pos="6468"/>
           <w:tab w:val="left" w:pos="7173"/>
           <w:tab w:val="left" w:pos="7879"/>
           <w:tab w:val="left" w:pos="8584"/>
           <w:tab w:val="left" w:pos="9290"/>
           <w:tab w:val="left" w:pos="9996"/>
           <w:tab w:val="left" w:pos="10701"/>
           <w:tab w:val="left" w:pos="11407"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="281" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="281" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RESOURCE MOBILIZATION TARGET TABLE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4D4" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00D6679C">
+    <w:p w14:paraId="0E9E74CB" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="607"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1411"/>
           <w:tab w:val="left" w:pos="2116"/>
           <w:tab w:val="left" w:pos="2822"/>
           <w:tab w:val="left" w:pos="3528"/>
           <w:tab w:val="left" w:pos="4233"/>
           <w:tab w:val="left" w:pos="4939"/>
           <w:tab w:val="left" w:pos="5762"/>
           <w:tab w:val="left" w:pos="6468"/>
           <w:tab w:val="left" w:pos="7173"/>
           <w:tab w:val="left" w:pos="7879"/>
           <w:tab w:val="left" w:pos="8584"/>
           <w:tab w:val="left" w:pos="9290"/>
           <w:tab w:val="left" w:pos="9996"/>
           <w:tab w:val="left" w:pos="10701"/>
           <w:tab w:val="left" w:pos="11407"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="281" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="281" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003C26C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(In thousands of United States dollars)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4D5" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00D6679C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="6FF34F48" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="607"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1411"/>
           <w:tab w:val="left" w:pos="2116"/>
           <w:tab w:val="left" w:pos="2822"/>
           <w:tab w:val="left" w:pos="3528"/>
           <w:tab w:val="left" w:pos="4233"/>
           <w:tab w:val="left" w:pos="4939"/>
           <w:tab w:val="left" w:pos="5762"/>
           <w:tab w:val="left" w:pos="6468"/>
           <w:tab w:val="left" w:pos="7173"/>
           <w:tab w:val="left" w:pos="7879"/>
           <w:tab w:val="left" w:pos="8584"/>
           <w:tab w:val="left" w:pos="9290"/>
           <w:tab w:val="left" w:pos="9996"/>
           <w:tab w:val="left" w:pos="10701"/>
           <w:tab w:val="left" w:pos="11407"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="281" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0" w:line="281" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64357E8E" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="607"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1411"/>
           <w:tab w:val="left" w:pos="2116"/>
           <w:tab w:val="left" w:pos="2822"/>
           <w:tab w:val="left" w:pos="3528"/>
           <w:tab w:val="left" w:pos="4233"/>
           <w:tab w:val="left" w:pos="4939"/>
           <w:tab w:val="left" w:pos="5762"/>
           <w:tab w:val="left" w:pos="6468"/>
           <w:tab w:val="left" w:pos="7173"/>
           <w:tab w:val="left" w:pos="7879"/>
           <w:tab w:val="left" w:pos="8584"/>
           <w:tab w:val="left" w:pos="9290"/>
           <w:tab w:val="left" w:pos="9996"/>
           <w:tab w:val="left" w:pos="10701"/>
           <w:tab w:val="left" w:pos="11407"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="281" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0" w:line="281" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Country:</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:i/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(name of country)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4D7" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="001913A7">
+    <w:p w14:paraId="73450219" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="607"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1411"/>
           <w:tab w:val="left" w:pos="2116"/>
           <w:tab w:val="left" w:pos="2822"/>
           <w:tab w:val="left" w:pos="3528"/>
           <w:tab w:val="left" w:pos="4233"/>
           <w:tab w:val="left" w:pos="4939"/>
           <w:tab w:val="left" w:pos="5762"/>
           <w:tab w:val="left" w:pos="6468"/>
           <w:tab w:val="left" w:pos="7173"/>
           <w:tab w:val="left" w:pos="7879"/>
           <w:tab w:val="left" w:pos="8584"/>
           <w:tab w:val="left" w:pos="9290"/>
           <w:tab w:val="left" w:pos="9996"/>
           <w:tab w:val="left" w:pos="10701"/>
           <w:tab w:val="left" w:pos="11407"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:vanish/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2440D4D8" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="001913A7">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="396E643B" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="607"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1411"/>
           <w:tab w:val="left" w:pos="2116"/>
           <w:tab w:val="left" w:pos="2822"/>
           <w:tab w:val="left" w:pos="3528"/>
           <w:tab w:val="left" w:pos="4233"/>
           <w:tab w:val="left" w:pos="4939"/>
           <w:tab w:val="left" w:pos="5762"/>
           <w:tab w:val="left" w:pos="6468"/>
           <w:tab w:val="left" w:pos="7173"/>
           <w:tab w:val="left" w:pos="7879"/>
           <w:tab w:val="left" w:pos="8584"/>
           <w:tab w:val="left" w:pos="9290"/>
           <w:tab w:val="left" w:pos="9996"/>
           <w:tab w:val="left" w:pos="10701"/>
           <w:tab w:val="left" w:pos="11407"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:vanish/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Country:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4D9" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="001913A7">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText2"/>
+    <w:p w14:paraId="5B07FBAE" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Period:</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(from start year – to end year)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4DA" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="001913A7">
+    <w:p w14:paraId="5C4F30A7" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4824"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650A6CD4" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4824"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For CPD extensions only:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4DC" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="001913A7">
+    <w:p w14:paraId="5BFDEC03" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4824"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Original CPD period: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(from start year – to end year)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4DD" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="001913A7">
+    <w:p w14:paraId="3754179E" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4824"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Extended for </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(number of years)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> from </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(year)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to end of </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(year)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4DE" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="001913A7">
+    <w:p w14:paraId="301ACAC9" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4824"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Revised period: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(from start year – to end year)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D4DF" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00D6679C">
+    <w:p w14:paraId="0EE25850" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4824"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="281" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="281" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="72" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="72" w:type="dxa"/>
           <w:right w:w="72" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3285"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="4725"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D6679C" w:rsidRPr="003C26C1" w14:paraId="2440D4E3" w14:textId="77777777" w:rsidTr="00EE5ED7">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="61D265C2" w14:textId="77777777" w:rsidTr="0067154E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4E0" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="1C62BFFE" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve">PRIVATE </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Source of Funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4E1" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="136C3F54" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4E2" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="3AC63B01" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6679C" w:rsidRPr="003C26C1" w14:paraId="2440D4E7" w14:textId="77777777" w:rsidTr="00EE5ED7">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="453503A8" w14:textId="77777777" w:rsidTr="0067154E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4E4" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="5F96BFDB" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP REGULAR RESOURCES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4E5" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="354B227B" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4E6" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="1E768E12" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6679C" w:rsidRPr="003C26C1" w14:paraId="2440D4EB" w14:textId="77777777" w:rsidTr="00EE5ED7">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="78917999" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4E8" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="1DDA29F0" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>TRAC-1 and TRAC-2 estimated carryover</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4E9" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="558790DC" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4EA" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="4CCD3C5C" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>[This can also be negative]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6679C" w:rsidRPr="003C26C1" w14:paraId="2440D4EF" w14:textId="77777777" w:rsidTr="00EE5ED7">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="776B1230" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4EC" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="7FF2DD29" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>TRAC-1 *</w:t>
             </w:r>
-            <w:r w:rsidRPr="003C26C1">
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4ED" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00424A78" w:rsidP="00CA6A39">
+          <w:p w14:paraId="231B7465" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4EE" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="6F4CFBF6" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Assigned immediately to country for the CPD period</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6679C" w:rsidRPr="003C26C1" w14:paraId="2440D4F3" w14:textId="77777777" w:rsidTr="00EE5ED7">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="220672DE" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4F0" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="61A5A529" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>TRAC-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4F1" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00424A78" w:rsidP="00CA6A39">
+          <w:p w14:paraId="2ABDFB20" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4F2" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="5557BD4F" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Assigned by the Regional Bureau</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6679C" w:rsidRPr="003C26C1" w14:paraId="2440D4F7" w14:textId="77777777" w:rsidTr="00EE5ED7">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="7214F207" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4F4" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="6C716917" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>TRAC-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4F5" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="55D98B45" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF4504C" w14:textId="77777777" w:rsidR="00CA6A39" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="15C0AFE9" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Assigned by the fund manager of TRAC-3 resources</w:t>
             </w:r>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2440D4F6" w14:textId="073B2212" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="1C2928F5" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:after="60"/>
-              <w:rPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="548DD4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>For countries in special development situations only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6679C" w:rsidRPr="003C26C1" w14:paraId="2440D4FB" w14:textId="77777777" w:rsidTr="00EE5ED7">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="1E18B5E7" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4F8" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="2895EB22" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Subtotal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4F9" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="1A6A431B" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4FA" w14:textId="6D98DC61" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="799D2EC8" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Subtotal of Regular Resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6679C" w:rsidRPr="003C26C1" w14:paraId="2440D4FF" w14:textId="77777777" w:rsidTr="00EE5ED7">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="7CB0F944" w14:textId="77777777" w:rsidTr="0067154E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4FC" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="35073383" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP OTHER RESOURCES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4FD" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="70500533" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D4FE" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="48E462D9" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6679C" w:rsidRPr="003C26C1" w14:paraId="2440D503" w14:textId="77777777" w:rsidTr="00EE5ED7">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="3DF015DA" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D500" w14:textId="1C4B6B8E" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="2C57AF20" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Government Financing </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D501" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00424A78" w:rsidP="00CA6A39">
+          <w:p w14:paraId="3AE61732" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D502" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="2814B853" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6679C" w:rsidRPr="003C26C1" w14:paraId="2440D507" w14:textId="77777777" w:rsidTr="00EE5ED7">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="2C04F74A" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D504" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="3E8333E5" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>South-South contributions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D505" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="4A6AC104" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D506" w14:textId="7AA17079" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00CA6A39" w:rsidP="00CA6A39">
+          <w:p w14:paraId="7C7B94B6" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-90"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>ncludes resources contributed by programme countries</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Includes resources contributed by programme countries</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6679C" w:rsidRPr="003C26C1" w14:paraId="2440D50B" w14:textId="77777777" w:rsidTr="00EE5ED7">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="2A8F5A20" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D508" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="558F9E62" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Third-party cost sharing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D509" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00424A78" w:rsidP="00CA6A39">
+          <w:p w14:paraId="01BC00E7" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D50A" w14:textId="0938C807" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00CA6A39" w:rsidP="00CA6A39">
+          <w:p w14:paraId="247B5597" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-180"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:color w:val="365F91"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:t>.</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Includes resources from donors, NGOs, World Bank, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6679C" w:rsidRPr="003C26C1" w14:paraId="2440D511" w14:textId="77777777" w:rsidTr="00CA6A39">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="12EB19C9" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D50C" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="5881470E" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Funds, trust funds and other</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2440D50E" w14:textId="0B38D96B" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="728FBE39" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Of which:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D50F" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="0F817E41" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D510" w14:textId="3DD36F00" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00CA6A39" w:rsidP="00CA6A39">
+          <w:p w14:paraId="75D54CAA" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:color w:val="365F91"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-              </w:rPr>
-[...35 lines deleted...]
-              <w:t>”]</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Includes UNCDF, UNV, GEF, Montreal Protocol and other trust funds. Specify the total, and amount per fund under “of which”]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6679C" w:rsidRPr="003C26C1" w14:paraId="2440D517" w14:textId="77777777" w:rsidTr="00EE5ED7">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="61F4F4B6" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="881"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D512" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="6048E997" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Thematic funds</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2440D514" w14:textId="41BD036A" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="6836412F" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Of which:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D515" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="046FA788" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D516" w14:textId="489EECD5" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="4A7ABEC2" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> and/or other contributions tied to themes. Specify the total, and amount per individual funding source under “of which”</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>This includes funding windows and/or other contributions tied to themes. Specify the total, and amount per individual funding source under “of which”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6679C" w:rsidRPr="003C26C1" w14:paraId="2440D51B" w14:textId="77777777" w:rsidTr="00EE5ED7">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="0587A5A3" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D518" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="0D5CDAF6" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Subtotal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D519" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00424A78" w:rsidP="00CA6A39">
+          <w:p w14:paraId="3E48D7F9" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D51A" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="0B9245AD" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:color w:val="365F91"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Subtotal of Other Resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6679C" w:rsidRPr="003C26C1" w14:paraId="2440D51F" w14:textId="77777777" w:rsidTr="00EE5ED7">
+      <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="4E513AE5" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D51C" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="3FEA2300" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAND TOTAL </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D51D" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="144D871A" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2440D51E" w14:textId="0F127691" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:p w14:paraId="7D44AA96" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="18"/>
                 <w:tab w:val="left" w:pos="607"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1411"/>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="2822"/>
                 <w:tab w:val="left" w:pos="3528"/>
                 <w:tab w:val="left" w:pos="4233"/>
                 <w:tab w:val="left" w:pos="4939"/>
                 <w:tab w:val="left" w:pos="5762"/>
                 <w:tab w:val="left" w:pos="6468"/>
                 <w:tab w:val="left" w:pos="7173"/>
                 <w:tab w:val="left" w:pos="7879"/>
                 <w:tab w:val="left" w:pos="8584"/>
                 <w:tab w:val="left" w:pos="9290"/>
                 <w:tab w:val="left" w:pos="9996"/>
                 <w:tab w:val="left" w:pos="10701"/>
                 <w:tab w:val="left" w:pos="11407"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C26C1">
-              <w:rPr>
+            <w:r w:rsidRPr="0067154E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>s</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Grand Total Regular and Other Resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2440D520" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+    <w:p w14:paraId="1D4D4D84" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="607"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1396"/>
           <w:tab w:val="left" w:pos="2116"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3528"/>
           <w:tab w:val="left" w:pos="4233"/>
           <w:tab w:val="left" w:pos="4939"/>
           <w:tab w:val="left" w:pos="5762"/>
           <w:tab w:val="left" w:pos="6468"/>
           <w:tab w:val="left" w:pos="7173"/>
           <w:tab w:val="left" w:pos="7879"/>
           <w:tab w:val="left" w:pos="8584"/>
           <w:tab w:val="left" w:pos="9290"/>
           <w:tab w:val="left" w:pos="9996"/>
           <w:tab w:val="left" w:pos="10701"/>
           <w:tab w:val="left" w:pos="11407"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r w:rsidRPr="003C26C1">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D521" w14:textId="77777777" w:rsidR="00EB6A9B" w:rsidRPr="003C26C1" w:rsidRDefault="00EB6A9B" w:rsidP="00D6679C">
+    <w:p w14:paraId="39A39121" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="607"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1396"/>
           <w:tab w:val="left" w:pos="2116"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3528"/>
           <w:tab w:val="left" w:pos="4233"/>
           <w:tab w:val="left" w:pos="4939"/>
           <w:tab w:val="left" w:pos="5762"/>
           <w:tab w:val="left" w:pos="6468"/>
           <w:tab w:val="left" w:pos="7173"/>
           <w:tab w:val="left" w:pos="7879"/>
           <w:tab w:val="left" w:pos="8584"/>
           <w:tab w:val="left" w:pos="9290"/>
           <w:tab w:val="left" w:pos="9996"/>
           <w:tab w:val="left" w:pos="10701"/>
           <w:tab w:val="left" w:pos="11407"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="281" w:lineRule="auto"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2440D526" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00D6679C">
+        <w:spacing w:after="0" w:line="281" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5303601A" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="607"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1396"/>
           <w:tab w:val="left" w:pos="2116"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3528"/>
           <w:tab w:val="left" w:pos="4233"/>
           <w:tab w:val="left" w:pos="4939"/>
           <w:tab w:val="left" w:pos="5762"/>
           <w:tab w:val="left" w:pos="6468"/>
           <w:tab w:val="left" w:pos="7173"/>
           <w:tab w:val="left" w:pos="7879"/>
           <w:tab w:val="left" w:pos="8584"/>
           <w:tab w:val="left" w:pos="9290"/>
           <w:tab w:val="left" w:pos="9996"/>
           <w:tab w:val="left" w:pos="10701"/>
           <w:tab w:val="left" w:pos="11407"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="281" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="281" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cleared by:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D527" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00D6679C">
+    <w:p w14:paraId="438A995D" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="607"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1396"/>
           <w:tab w:val="left" w:pos="2116"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3528"/>
           <w:tab w:val="left" w:pos="4233"/>
           <w:tab w:val="left" w:pos="4939"/>
           <w:tab w:val="left" w:pos="5762"/>
           <w:tab w:val="left" w:pos="6468"/>
           <w:tab w:val="left" w:pos="7173"/>
           <w:tab w:val="left" w:pos="7879"/>
           <w:tab w:val="left" w:pos="8584"/>
           <w:tab w:val="left" w:pos="9290"/>
           <w:tab w:val="left" w:pos="9996"/>
           <w:tab w:val="left" w:pos="10701"/>
           <w:tab w:val="left" w:pos="11407"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="281" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="281" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2440D528" w14:textId="77777777" w:rsidR="00EB6A9B" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00EB6A9B">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372A6F69" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="281" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="281" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2440D545" wp14:editId="2440D546">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0138D48E" wp14:editId="7C3F0B6C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>200025</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>59055</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1962150" cy="0"/>
                 <wp:effectExtent l="9525" t="11430" r="9525" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="AutoShape 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1962150" cy="0"/>
                         </a:xfrm>
@@ -11605,69 +11842,74 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="54962BA2" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:shapetype w14:anchorId="7090EEEE" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape id="AutoShape 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:15.75pt;margin-top:4.65pt;width:154.5pt;height:0;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2kJ6THgIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8hyRsoBARVqsEetl2&#10;kXb7A4ztJFYd27INAVX97x2bD7HtparKwYwzM2/ezBsvH4+9RAdundCqxNk4xYgrqplQbYm/vW1G&#10;c4ycJ4oRqRUv8Yk7/Lj6+GE5mIJPdKcl4xYBiHLFYErceW+KJHG04z1xY224AmejbU88XG2bMEsG&#10;QO9lMknTWTJoy4zVlDsHX+uzE68iftNw6l+axnGPZImBm4+njecunMlqSYrWEtMJeqFB/oFFT4SC&#10;ojeomniC9lb8AdULarXTjR9T3Se6aQTlsQfoJkt/6+a1I4bHXmA4ztzG5P4fLP162FokWImnGCnS&#10;g0RPe69jZfQQxjMYV0BUpbY2NEiP6tU8a/rdIaWrjqiWx+C3k4HcLGQk71LCxRkoshu+aAYxBPDj&#10;rI6N7QMkTAEdoySnmyT86BGFj9liNsmmoBy9+hJSXBONdf4z1z0KRomdt0S0na+0UiC8tlksQw7P&#10;zgdapLgmhKpKb4SUUX+p0FDixXQyjQlOS8GCM4Q52+4qadGBhA2Kv9gjeO7DrN4rFsE6Ttj6Ynsi&#10;5NmG4lIFPGgM6Fys84r8WKSL9Xw9z0f5ZLYe5Wldj542VT6abbJP0/qhrqo6+xmoZXnRCca4Cuyu&#10;65rlf7cOl4dzXrTbwt7GkLxHj/MCstf/SDoqG8Q8r8VOs9PWXhWHDY3Bl9cUnsD9Hez7N7/6BQAA&#10;//8DAFBLAwQUAAYACAAAACEAhojOXtoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE&#10;70j8g7VIvSBqp6GIhjhVVYkDR9pKXN14SdLG6yh2mtCvZ+ECx6cZzbx8PblWXLAPjScNyVyBQCq9&#10;bajScNi/PjyDCNGQNa0n1PCFAdbF7U1uMutHesfLLlaCRyhkRkMdY5dJGcoanQlz3yFx9ul7ZyJj&#10;X0nbm5HHXSsXSj1JZxrih9p0uK2xPO8GpwHDsEzUZuWqw9t1vP9YXE9jt9d6djdtXkBEnOJfGX70&#10;WR0Kdjr6gWwQrYY0WXJTwyoFwXH6qJiPvyyLXP7XL74BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA9pCekx4CAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAhojOXtoAAAAGAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;"/>
+              <v:shape id="AutoShape 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:15.75pt;margin-top:4.65pt;width:154.5pt;height:0;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB496v3twEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L44DpFiNOD2k6y7d&#10;FqDtBzCSbAuVRYFU4uTvJ6lJWmy3YT4IlEg+Pj7Sq7vj6MTBEFv0raxncymMV6it71v58vzw5asU&#10;HMFrcOhNK0+G5d3686fVFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;mM9vqglJB0JlmNPr/ZtTrgt+1xkVf3UdmyhcKxO3WE4q5y6f1XoFTU8QBqvONOAfWIxgfSp6hbqH&#10;CGJP9i+o0SpCxi7OFI4Vdp1VpvSQuqnnf3TzNEAwpZckDoerTPz/YNXPw8ZvKVNXR/8UHlG9svC4&#10;GcD3phB4PoU0uDpLVU2Bm2tKvnDYkthNP1CnGNhHLCocOxozZOpPHIvYp6vY5hiFSo/17c2iXqaZ&#10;qIuvguaSGIjjd4OjyEYrORLYfogb9D6NFKkuZeDwyDHTguaSkKt6fLDOlck6L6ZW3i4Xy5LA6KzO&#10;zhzG1O82jsQB8m6Ur/SYPB/DCPdeF7DBgP52tiNY92an4s6fpclq5NXjZof6tKWLZGl4heV50fJ2&#10;fLyX7PffYf0bAAD//wMAUEsDBBQABgAIAAAAIQCGiM5e2gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI7BTsMwEETvSPyDtUi9IGqnoYiGOFVViQNH2kpc3XhJ0sbrKHaa0K9n4QLHpxnNvHw9uVZc&#10;sA+NJw3JXIFAKr1tqNJw2L8+PIMI0ZA1rSfU8IUB1sXtTW4y60d6x8suVoJHKGRGQx1jl0kZyhqd&#10;CXPfIXH26XtnImNfSdubkcddKxdKPUlnGuKH2nS4rbE87wanAcOwTNRm5arD23W8/1hcT2O313p2&#10;N21eQESc4l8ZfvRZHQp2OvqBbBCthjRZclPDKgXBcfqomI+/LItc/tcvvgEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQB496v3twEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCGiM5e2gAAAAYBAAAPAAAAAAAAAAAAAAAAABEEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="003C26C1">
-        <w:rPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2440D547" wp14:editId="2440D548">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19A62526" wp14:editId="15EBEC03">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3743325</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>59055</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1962150" cy="0"/>
                 <wp:effectExtent l="9525" t="11430" r="9525" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="AutoShape 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1962150" cy="0"/>
                         </a:xfrm>
@@ -11684,1782 +11926,1825 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="36012FC2" id="AutoShape 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:294.75pt;margin-top:4.65pt;width:154.5pt;height:0;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5857UHgIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8Z/NRoBARVqsEetm2&#10;SLv9AcZ2EquObdmGgKr+944NQWx7qapyMOPMzJs388arx1Mv0ZFbJ7QqcfaQYsQV1UyotsTfXreT&#10;BUbOE8WI1IqX+Mwdfly/f7caTMFz3WnJuEUAolwxmBJ33psiSRzteE/cgzZcgbPRticerrZNmCUD&#10;oPcyydN0ngzaMmM15c7B1/rixOuI3zSc+q9N47hHssTAzcfTxnMfzmS9IkVriekEvdIg/8CiJ0JB&#10;0RtUTTxBByv+gOoFtdrpxj9Q3Se6aQTlsQfoJkt/6+alI4bHXmA4ztzG5P4fLP1y3FkkWInnGCnS&#10;g0RPB69jZZSH8QzGFRBVqZ0NDdKTejHPmn53SOmqI6rlMfj1bCA3CxnJm5RwcQaK7IfPmkEMAfw4&#10;q1Nj+wAJU0CnKMn5Jgk/eUThY7ac59kMlKOjLyHFmGis85+47lEwSuy8JaLtfKWVAuG1zWIZcnx2&#10;PtAixZgQqiq9FVJG/aVCQ4mXs3wWE5yWggVnCHO23VfSoiMJGxR/sUfw3IdZfVAsgnWcsM3V9kTI&#10;iw3FpQp40BjQuVqXFfmxTJebxWYxnUzz+WYyTet68rStppP5Nvs4qz/UVVVnPwO1bFp0gjGuArtx&#10;XbPp363D9eFcFu22sLcxJG/R47yA7PgfSUdlg5iXtdhrdt7ZUXHY0Bh8fU3hCdzfwb5/8+tfAAAA&#10;//8DAFBLAwQUAAYACAAAACEAXm7njdsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwW7CMBBE&#10;75X4B2sr9VIVB6pUSYiDEFIPPRaQejXxNgmN11HskJSv75YLHJ9mNPPy9WRbccbeN44ULOYRCKTS&#10;mYYqBYf9+0sCwgdNRreOUMEvelgXs4dcZ8aN9InnXagEj5DPtII6hC6T0pc1Wu3nrkPi7Nv1VgfG&#10;vpKm1yOP21Yuo+hNWt0QP9S6w22N5c9usArQD/Ei2qS2Onxcxuev5eU0dnulnh6nzQpEwCncyvCv&#10;z+pQsNPRDWS8aBXESRpzVUH6CoLzJE2Yj1eWRS7v/Ys/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhALnzntQeAgAAOwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAF5u543bAAAABwEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;"/>
+              <v:shape w14:anchorId="25BC88E0" id="AutoShape 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:294.75pt;margin-top:4.65pt;width:154.5pt;height:0;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB496v3twEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L44DpFiNOD2k6y7d&#10;FqDtBzCSbAuVRYFU4uTvJ6lJWmy3YT4IlEg+Pj7Sq7vj6MTBEFv0raxncymMV6it71v58vzw5asU&#10;HMFrcOhNK0+G5d3686fVFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;mM9vqglJB0JlmNPr/ZtTrgt+1xkVf3UdmyhcKxO3WE4q5y6f1XoFTU8QBqvONOAfWIxgfSp6hbqH&#10;CGJP9i+o0SpCxi7OFI4Vdp1VpvSQuqnnf3TzNEAwpZckDoerTPz/YNXPw8ZvKVNXR/8UHlG9svC4&#10;GcD3phB4PoU0uDpLVU2Bm2tKvnDYkthNP1CnGNhHLCocOxozZOpPHIvYp6vY5hiFSo/17c2iXqaZ&#10;qIuvguaSGIjjd4OjyEYrORLYfogb9D6NFKkuZeDwyDHTguaSkKt6fLDOlck6L6ZW3i4Xy5LA6KzO&#10;zhzG1O82jsQB8m6Ur/SYPB/DCPdeF7DBgP52tiNY92an4s6fpclq5NXjZof6tKWLZGl4heV50fJ2&#10;fLyX7PffYf0bAAD//wMAUEsDBBQABgAIAAAAIQBebueN2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI7BbsIwEETvlfgHayv1UhUHqlRJiIMQUg89FpB6NfE2CY3XUeyQlK/vlgscn2Y08/L1ZFtx&#10;xt43jhQs5hEIpNKZhioFh/37SwLCB01Gt45QwS96WBezh1xnxo30ieddqASPkM+0gjqELpPSlzVa&#10;7eeuQ+Ls2/VWB8a+kqbXI4/bVi6j6E1a3RA/1LrDbY3lz26wCtAP8SLapLY6fFzG56/l5TR2e6We&#10;HqfNCkTAKdzK8K/P6lCw09ENZLxoFcRJGnNVQfoKgvMkTZiPV5ZFLu/9iz8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAePer97cBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAXm7njdsAAAAHAQAADwAAAAAAAAAAAAAAAAARBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D529" w14:textId="47CF0B43" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00424A78" w:rsidP="00EB6A9B">
+    <w:p w14:paraId="7200D4D3" w14:textId="0EB03226" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="281" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="281" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Regional Bureau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">                                    Office of Financial </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resources </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="2440D52A" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="003C26C1" w:rsidRDefault="00D6679C" w:rsidP="00D6679C">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Management/BMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F1A002" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="607"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1396"/>
           <w:tab w:val="left" w:pos="2116"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3528"/>
           <w:tab w:val="left" w:pos="4233"/>
           <w:tab w:val="left" w:pos="4939"/>
           <w:tab w:val="left" w:pos="5762"/>
           <w:tab w:val="left" w:pos="6468"/>
           <w:tab w:val="left" w:pos="7173"/>
           <w:tab w:val="left" w:pos="7879"/>
           <w:tab w:val="left" w:pos="8584"/>
           <w:tab w:val="left" w:pos="9290"/>
           <w:tab w:val="left" w:pos="9996"/>
           <w:tab w:val="left" w:pos="10701"/>
           <w:tab w:val="left" w:pos="11407"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="281" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="281" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="548DD4"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2440D52B" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="00CA6A39" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64944238" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="607"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1396"/>
           <w:tab w:val="left" w:pos="2116"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3528"/>
           <w:tab w:val="left" w:pos="4233"/>
           <w:tab w:val="left" w:pos="4939"/>
           <w:tab w:val="left" w:pos="5762"/>
           <w:tab w:val="left" w:pos="6468"/>
           <w:tab w:val="left" w:pos="7173"/>
           <w:tab w:val="left" w:pos="7879"/>
           <w:tab w:val="left" w:pos="8584"/>
           <w:tab w:val="left" w:pos="9290"/>
           <w:tab w:val="left" w:pos="9996"/>
           <w:tab w:val="left" w:pos="10701"/>
           <w:tab w:val="left" w:pos="11407"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="2440D52C" w14:textId="77777777" w:rsidR="00D6679C" w:rsidRPr="00CA6A39" w:rsidRDefault="00D6679C" w:rsidP="00CA6A39">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>* It should be noted that the TRAC-2 resources indicated are estimates only. The actual amount released may differ depending on the actual level of voluntary contributions to UNDP regular resources. With respect to TRAC-1 resource levels, decision 2013/4 endorsed a protection measure to shield resource allocations with respect to TRAC-1 from the impact of programming base levels potentially falling below $700 million.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BD41DA" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="607"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1396"/>
           <w:tab w:val="left" w:pos="2116"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3528"/>
           <w:tab w:val="left" w:pos="4233"/>
           <w:tab w:val="left" w:pos="4939"/>
           <w:tab w:val="left" w:pos="5762"/>
           <w:tab w:val="left" w:pos="6468"/>
           <w:tab w:val="left" w:pos="7173"/>
           <w:tab w:val="left" w:pos="7879"/>
           <w:tab w:val="left" w:pos="8584"/>
           <w:tab w:val="left" w:pos="9290"/>
           <w:tab w:val="left" w:pos="9996"/>
           <w:tab w:val="left" w:pos="10701"/>
           <w:tab w:val="left" w:pos="11407"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45940410" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abbreviations: (The following are samples. Use only what you need.) TRAC = target for resource assignment from the core; UNCDF = United Nations Capital Development Fund; UNIFEM = United Nations Development Fund for Women; UNV = United Nations Volunteers; GEF = Global Environment Facility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6CB8AC" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440D531" w14:textId="598D1E89" w:rsidR="00A76D2C" w:rsidRPr="003C26C1" w:rsidRDefault="00916E69" w:rsidP="00E44854">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="17F576AE" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>AT</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">ATTACHMENT II. COUNTRY OFFICE PROFILE, INCLUDING CAPACITIES AND RESOURCING TO ACHIEVE THE PROGRAMME </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED69CAB" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A453372" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Cooperation Framework/equivalent and CPD set out the strategy for country partnership, policy and programmatic content. The Integrated PAC will consider the country presence, capacities and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>resourcing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required to achieve a proposed programme along with the draft CPD. This will provide complementary insight into the capacity UNDP needs to attach to the strategy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD388C2" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D326D57" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The CO Profile includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72998DE6" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E5B4F5" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1267"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project resources and timeframe for the CPD period</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125BCCFC" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1267"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UN Profile in the country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D398F1" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1267"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Overview of the proposed programme mapped against the Strategic Plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9F34A2" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1267"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Delivery trends over the past programme period</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB317F3" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1267"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CO staffing and leadership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAA8ABD" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1267"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Donor partnership profile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329936C0" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1267"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Resource mobilization and pipeline strategy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD61F2B" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1267"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Performance against key institutional indicators</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43769009" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="368073D3" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E83539" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F4EC829" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C61C1DC" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D56DD3B" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2871DEC7" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337C3091" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ATTACHMENT III. ONE PAGE DIAGRAM OF THE THEORY OF CHANGE FOR THE PROGRAMME </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5FEDF6" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(See </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ToC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0067154E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...497 lines deleted...]
-      <w:headerReference w:type="even" r:id="rId25"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guidance for more information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360CCED1" w14:textId="77777777" w:rsidR="000E357C" w:rsidRDefault="000E357C"/>
+    <w:sectPr w:rsidR="000E357C" w:rsidSect="0067154E">
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="664CD058" w14:textId="77777777" w:rsidR="001D0C44" w:rsidRDefault="001D0C44" w:rsidP="00441061">
+    <w:p w14:paraId="2B9B5066" w14:textId="77777777" w:rsidR="007255B0" w:rsidRDefault="007255B0" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BFE2789" w14:textId="77777777" w:rsidR="001D0C44" w:rsidRDefault="001D0C44" w:rsidP="00441061">
+    <w:p w14:paraId="34EBD59A" w14:textId="77777777" w:rsidR="007255B0" w:rsidRDefault="007255B0" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2440D554" w14:textId="77777777" w:rsidR="003D3682" w:rsidRPr="005841A3" w:rsidRDefault="003D3682">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F2241D7" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="005841A3" w:rsidRDefault="0067154E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005841A3">
       <w:rPr>
         <w:b/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005841A3">
       <w:rPr>
         <w:b/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005841A3">
       <w:rPr>
         <w:b/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001079CD">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="005841A3">
       <w:rPr>
         <w:b/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2440D555" w14:textId="77777777" w:rsidR="003D3682" w:rsidRPr="005841A3" w:rsidRDefault="003D3682">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15BBEE4E" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005841A3">
+    <w:r w:rsidRPr="0067154E">
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="005841A3">
+    <w:r w:rsidRPr="0067154E">
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="005841A3">
+    <w:r w:rsidRPr="0067154E">
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001079CD">
+    <w:r w:rsidRPr="0067154E">
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="005841A3">
+    <w:r w:rsidRPr="0067154E">
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2440D556" w14:textId="77777777" w:rsidR="003D3682" w:rsidRDefault="003D3682" w:rsidP="005841A3">
+  <w:p w14:paraId="65B1E340" w14:textId="77777777" w:rsidR="0067154E" w:rsidRDefault="0067154E" w:rsidP="005841A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2440D566" w14:textId="77777777" w:rsidR="003D3682" w:rsidRDefault="003D3682">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F1947DE" w14:textId="77777777" w:rsidR="0067154E" w:rsidRDefault="0067154E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001079CD">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2440D567" w14:textId="77777777" w:rsidR="003D3682" w:rsidRDefault="003D3682">
+  <w:p w14:paraId="47E6EE82" w14:textId="77777777" w:rsidR="0067154E" w:rsidRDefault="0067154E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2440D568" w14:textId="77777777" w:rsidR="003D3682" w:rsidRDefault="003D3682">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4633DFB1" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="0067154E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0067154E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0067154E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001079CD">
+    <w:r w:rsidRPr="0067154E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0067154E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2440D569" w14:textId="77777777" w:rsidR="003D3682" w:rsidRDefault="003D3682">
+  <w:p w14:paraId="4F1970A1" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31710A7B" w14:textId="77777777" w:rsidR="001D0C44" w:rsidRDefault="001D0C44" w:rsidP="00441061">
+    <w:p w14:paraId="78A43CC7" w14:textId="77777777" w:rsidR="007255B0" w:rsidRDefault="007255B0" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52C77117" w14:textId="77777777" w:rsidR="001D0C44" w:rsidRDefault="001D0C44" w:rsidP="00441061">
+    <w:p w14:paraId="0E958871" w14:textId="77777777" w:rsidR="007255B0" w:rsidRDefault="007255B0" w:rsidP="0067154E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1802DD2D" w14:textId="1A61FDDC" w:rsidR="00834A7F" w:rsidRPr="00AC4D72" w:rsidRDefault="00834A7F" w:rsidP="00834A7F">
+    <w:p w14:paraId="16C9F454" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="00AC4D72" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC4D72">
+      <w:r w:rsidRPr="00E66841">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC4D72">
+      <w:r w:rsidRPr="00E66841">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...54 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">   The four strategic objectives in UNDP’s 2026-2029 Strategic Plan are: a) Prosperity for all, b) Effective governance, c) Crisis Resilience, and d) Healthy Planet. The three Strategic Plan 2026 to 2029 accelerators are: a) Digital and AI transformation; b) Gender equality; c) Sustainable finance.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AC4D72">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="22D45958" w14:textId="77777777" w:rsidR="00F0505F" w:rsidRPr="00E57FCD" w:rsidRDefault="00F0505F" w:rsidP="00F0505F">
+    <w:p w14:paraId="5CAEE7B2" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="00E57FCD" w:rsidRDefault="0067154E" w:rsidP="0067154E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0505F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F0505F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>http://web.undp.org/evaluation/guideline/documents/PDF/UNDP_Evaluation_Guidelines.pdf</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="968752352"/>
       <w:placeholder>
-        <w:docPart w:val="5DADB3D3ADAA483699F057AC6968BD2A"/>
+        <w:docPart w:val="1178F43E470C4B88BD90A3DF14D66A21"/>
       </w:placeholder>
       <w:temporary/>
       <w:showingPlcHdr/>
       <w15:appearance w15:val="hidden"/>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="1C4EF4B6" w14:textId="77777777" w:rsidR="00895175" w:rsidRDefault="00895175">
+      <w:p w14:paraId="3CFB85CF" w14:textId="77777777" w:rsidR="0067154E" w:rsidRDefault="0067154E">
         <w:pPr>
           <w:pStyle w:val="Header"/>
         </w:pPr>
         <w:r>
           <w:t>[Type here]</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="2440D54F" w14:textId="77777777" w:rsidR="003D3682" w:rsidRDefault="003D3682">
+  <w:p w14:paraId="1849307E" w14:textId="77777777" w:rsidR="0067154E" w:rsidRDefault="0067154E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...76 lines deleted...]
-  <w:p w14:paraId="2440D553" w14:textId="77999C71" w:rsidR="003D3682" w:rsidRPr="00916E69" w:rsidRDefault="003D3682">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:id w:val="-1033261522"/>
+      <w:placeholder>
+        <w:docPart w:val="1178F43E470C4B88BD90A3DF14D66A21"/>
+      </w:placeholder>
+      <w:temporary/>
+      <w:showingPlcHdr/>
+      <w15:appearance w15:val="hidden"/>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="37938497" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+        <w:pPr>
+          <w:widowControl w:val="0"/>
+          <w:tabs>
+            <w:tab w:val="center" w:pos="4320"/>
+            <w:tab w:val="right" w:pos="8640"/>
+          </w:tabs>
+          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="0067154E">
+          <w:rPr>
+            <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>[Type here]</w:t>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="7B9657B3" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="00916E69" w:rsidRDefault="0067154E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10260" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1267"/>
       <w:gridCol w:w="1872"/>
       <w:gridCol w:w="245"/>
       <w:gridCol w:w="3110"/>
       <w:gridCol w:w="245"/>
       <w:gridCol w:w="3521"/>
     </w:tblGrid>
-    <w:tr w:rsidR="003D3682" w14:paraId="2440D55B" w14:textId="77777777">
+    <w:tr w:rsidR="0067154E" w14:paraId="1BBD313A" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="864"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1267" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2440D557" w14:textId="77777777" w:rsidR="003D3682" w:rsidRPr="007C6F85" w:rsidRDefault="003D3682">
+        <w:p w14:paraId="551F3F69" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="007C6F85" w:rsidRDefault="0067154E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="120"/>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1872" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2440D558" w14:textId="77777777" w:rsidR="003D3682" w:rsidRDefault="003D3682">
+        <w:p w14:paraId="2AD0764A" w14:textId="77777777" w:rsidR="0067154E" w:rsidRDefault="0067154E">
           <w:pPr>
             <w:pStyle w:val="HCh"/>
             <w:spacing w:after="80"/>
             <w:rPr>
               <w:b w:val="0"/>
               <w:spacing w:val="2"/>
               <w:w w:val="96"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:spacing w:val="2"/>
               <w:w w:val="96"/>
             </w:rPr>
             <w:t>United Nations</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="245" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2440D559" w14:textId="77777777" w:rsidR="003D3682" w:rsidRPr="007C6F85" w:rsidRDefault="003D3682">
+        <w:p w14:paraId="1A56B1E1" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="007C6F85" w:rsidRDefault="0067154E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="120"/>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6876" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2440D55A" w14:textId="77777777" w:rsidR="003D3682" w:rsidRDefault="003D3682" w:rsidP="00441061">
+        <w:p w14:paraId="0AF2B2AC" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="00441061">
           <w:pPr>
             <w:spacing w:after="80"/>
             <w:jc w:val="center"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:position w:val="-4"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:position w:val="-4"/>
               <w:sz w:val="40"/>
             </w:rPr>
-            <w:t xml:space="preserve">                         DP</w:t>
+            <w:t xml:space="preserve">                         </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="0067154E">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:position w:val="-4"/>
+              <w:sz w:val="40"/>
+            </w:rPr>
+            <w:t>DP</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0067154E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:position w:val="-4"/>
             </w:rPr>
             <w:t>/DCP/</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="003D3682" w14:paraId="2440D564" w14:textId="77777777" w:rsidTr="008B7186">
+    <w:tr w:rsidR="0067154E" w:rsidRPr="0067154E" w14:paraId="1F29A425" w14:textId="77777777" w:rsidTr="008B7186">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1936"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1267" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="2440D55C" w14:textId="77777777" w:rsidR="003D3682" w:rsidRPr="007C6F85" w:rsidRDefault="003D3682">
+        <w:p w14:paraId="44162F26" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="109"/>
             <w:rPr>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007C6F85">
+          <w:r w:rsidRPr="0067154E">
             <w:rPr>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="0067154E">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2440D56B" wp14:editId="2440D56C">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33FF3697" wp14:editId="60DDFBFF">
                 <wp:extent cx="716280" cy="586740"/>
                 <wp:effectExtent l="0" t="0" r="7620" b="3810"/>
                 <wp:docPr id="1" name="Picture 1" descr="_unlogo"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1" descr="_unlogo"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716280" cy="586740"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2440D55D" w14:textId="77777777" w:rsidR="003D3682" w:rsidRPr="007C6F85" w:rsidRDefault="003D3682">
+        <w:p w14:paraId="221B9DAC" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="109"/>
             <w:rPr>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5227" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="2440D55E" w14:textId="62399656" w:rsidR="003D3682" w:rsidRDefault="003D3682">
+        <w:p w14:paraId="187C934C" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E">
           <w:pPr>
             <w:pStyle w:val="XLarge"/>
             <w:spacing w:before="109" w:line="330" w:lineRule="exact"/>
             <w:rPr>
               <w:sz w:val="34"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="0067154E">
             <w:rPr>
               <w:sz w:val="34"/>
             </w:rPr>
             <w:t>Executive Board of the</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="0067154E">
             <w:rPr>
               <w:sz w:val="34"/>
             </w:rPr>
             <w:br/>
             <w:t>United Nations Development</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="0067154E">
             <w:rPr>
               <w:sz w:val="34"/>
             </w:rPr>
             <w:br/>
             <w:t>Programme, the United Nations Population Fund and the United Nations Office for Project Services</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="245" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="2440D55F" w14:textId="77777777" w:rsidR="003D3682" w:rsidRPr="007C6F85" w:rsidRDefault="003D3682">
+        <w:p w14:paraId="7E2B8CD8" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="109"/>
             <w:rPr>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3521" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="2440D560" w14:textId="77777777" w:rsidR="003D3682" w:rsidRDefault="003D3682">
+        <w:p w14:paraId="67C72A2F" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
           <w:pPr>
-            <w:spacing w:before="240"/>
+            <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
-            <w:t>Distr.: General</w:t>
+          <w:r w:rsidRPr="0067154E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>Distr</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0067154E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>.: General</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2440D561" w14:textId="77777777" w:rsidR="003D3682" w:rsidRDefault="003D3682" w:rsidP="00441061">
-          <w:r>
+        <w:p w14:paraId="5EAA46AE" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="00441061">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0067154E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
             <w:t>(Date)</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2440D562" w14:textId="77777777" w:rsidR="003D3682" w:rsidRDefault="003D3682"/>
-[...1 lines deleted...]
-          <w:r>
+        <w:p w14:paraId="075D3E3F" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0067154E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
             <w:t>Original: Language</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2440D565" w14:textId="77777777" w:rsidR="003D3682" w:rsidRDefault="003D3682">
+  <w:p w14:paraId="1B8AEE32" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2440D56A" w14:textId="77777777" w:rsidR="003D3682" w:rsidRDefault="003D3682">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5909D926" w14:textId="77777777" w:rsidR="00DC5FC0" w:rsidRDefault="00DC5FC0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2440D56D" wp14:editId="2440D56E">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="47FE39E5" wp14:editId="7EFFEA71">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-73025</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-302895</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="8464550" cy="640080"/>
               <wp:effectExtent l="3175" t="1905" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="8464550" cy="640080"/>
                       </a:xfrm>
@@ -13482,2222 +13767,742 @@
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:tbl>
                           <w:tblPr>
                             <w:tblW w:w="13114" w:type="dxa"/>
                             <w:tblBorders>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             </w:tblBorders>
                             <w:tblLayout w:type="fixed"/>
                             <w:tblCellMar>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:right w:w="0" w:type="dxa"/>
                             </w:tblCellMar>
                             <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                           </w:tblPr>
                           <w:tblGrid>
                             <w:gridCol w:w="4838"/>
                             <w:gridCol w:w="8276"/>
                           </w:tblGrid>
-                          <w:tr w:rsidR="003D3682" w:rsidRPr="005841A3" w14:paraId="2440D571" w14:textId="77777777">
+                          <w:tr w:rsidR="003D3682" w:rsidRPr="005841A3" w14:paraId="63251887" w14:textId="77777777">
                             <w:trPr>
                               <w:trHeight w:hRule="exact" w:val="864"/>
                             </w:trPr>
                             <w:tc>
                               <w:tcPr>
                                 <w:tcW w:w="4838" w:type="dxa"/>
                                 <w:tcBorders>
                                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 </w:tcBorders>
                                 <w:vAlign w:val="bottom"/>
                               </w:tcPr>
-                              <w:p w14:paraId="2440D56F" w14:textId="77777777" w:rsidR="003D3682" w:rsidRPr="007C6F85" w:rsidRDefault="003D3682" w:rsidP="005841A3">
+                              <w:p w14:paraId="660B38AC" w14:textId="77777777" w:rsidR="00DC5FC0" w:rsidRPr="007C6F85" w:rsidRDefault="00DC5FC0" w:rsidP="005841A3">
                                 <w:pPr>
                                   <w:pStyle w:val="Header"/>
                                   <w:spacing w:after="80"/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                     <w:b/>
                                     <w:sz w:val="17"/>
                                     <w:szCs w:val="17"/>
-                                    <w:lang w:val="en-US" w:eastAsia="en-US"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="007C6F85">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                     <w:b/>
                                     <w:sz w:val="17"/>
                                     <w:szCs w:val="17"/>
-                                    <w:lang w:val="en-US" w:eastAsia="en-US"/>
                                   </w:rPr>
                                   <w:t>DP/DCP/</w:t>
                                 </w:r>
                               </w:p>
                             </w:tc>
                             <w:tc>
                               <w:tcPr>
                                 <w:tcW w:w="8276" w:type="dxa"/>
                                 <w:tcBorders>
                                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 </w:tcBorders>
                                 <w:vAlign w:val="bottom"/>
                               </w:tcPr>
-                              <w:p w14:paraId="2440D570" w14:textId="77777777" w:rsidR="003D3682" w:rsidRPr="007C6F85" w:rsidRDefault="003D3682">
+                              <w:p w14:paraId="5789F912" w14:textId="77777777" w:rsidR="00DC5FC0" w:rsidRPr="007C6F85" w:rsidRDefault="00DC5FC0">
                                 <w:pPr>
                                   <w:pStyle w:val="Header"/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                     <w:sz w:val="17"/>
                                     <w:szCs w:val="17"/>
-                                    <w:lang w:val="en-US" w:eastAsia="en-US"/>
                                   </w:rPr>
                                 </w:pPr>
                               </w:p>
                             </w:tc>
                           </w:tr>
                         </w:tbl>
-                        <w:p w14:paraId="2440D572" w14:textId="77777777" w:rsidR="003D3682" w:rsidRDefault="003D3682"/>
+                        <w:p w14:paraId="212AEFF3" w14:textId="77777777" w:rsidR="00DC5FC0" w:rsidRDefault="00DC5FC0"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2440D56D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="47FE39E5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-5.75pt;margin-top:-23.85pt;width:666.5pt;height:50.4pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7B2eK4gEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgp0iAw4hRdigwD&#10;ugvQ7QNkWY6NyaJGKrGzrx8lJ+nQvRX1g0CJ5CEPeby+G3srjgapA1fK+SyXwjgNdef2pfz5Y/dh&#10;JQUF5WplwZlSngzJu837d+vBF+YGWrC1QcEgjorBl7INwRdZRro1vaIZeOPY2QD2KvAV91mNamD0&#10;3mY3eb7MBsDaI2hDxK8Pk1NuEn7TGB2+NQ2ZIGwpubeQTkxnFc9ss1bFHpVvO31uQ72ii151jote&#10;oR5UUOKA3X9QfacRCJow09Bn0DSdNokDs5nnL9g8tcqbxIWHQ/46Jno7WP31+OS/owjjRxh5gYkE&#10;+UfQv0g42LbK7c09IgytUTUXnseRZYOn4pwaR00FRZBq+AI1L1kdAiSgscE+ToV5CkbnBZyuQzdj&#10;EJofV4vl4vaWXZp9y0Wer9JWMlVcsj1S+GSgF9EoJfJSE7o6PlKI3ajiEhKLEdiu3nXWpgvuq61F&#10;cVQsgF36EoEXYdbFYAcxbUKML4lmZDZxDGM1sjPSraA+MWGESVD8A7DRAv6RYmAxlZJ+HxQaKexn&#10;x0OLyrsYeDGqi6Gc5tRSBikmcxuSQqeW7nmYTZd4Plc+98aiSPTPAo6q+/eeop5/s81fAAAA//8D&#10;AFBLAwQUAAYACAAAACEARAuIX+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+&#10;h82YeDHtArWtQZZGW73pobXpecqOQGRnCbsU+u9dTnqbjyfvPJNtRtOIC3WutqwgnkcgiAuray4V&#10;HL/eZ08gnEfW2FgmBVdysMlvbzJMtR14T5eDL0UIYZeigsr7NpXSFRUZdHPbEofdt+0M+tB2pdQd&#10;DiHcNDKJopU0WHO4UGFL24qKn0NvFKx2XT/sefuwO7594GdbJqfX60mp+7vx5RmEp9H/wTDpB3XI&#10;g9PZ9qydaBTM4ngZ0FA8rtcgJmKRTKOzguUiBpln8v8P+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAuwdniuIBAACuAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEARAuIX+AAAAALAQAADwAAAAAAAAAAAAAAAAA8BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" o:allowincell="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-5.75pt;margin-top:-23.85pt;width:666.5pt;height:50.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7B2eK4gEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgp0iAw4hRdigwD&#10;ugvQ7QNkWY6NyaJGKrGzrx8lJ+nQvRX1g0CJ5CEPeby+G3srjgapA1fK+SyXwjgNdef2pfz5Y/dh&#10;JQUF5WplwZlSngzJu837d+vBF+YGWrC1QcEgjorBl7INwRdZRro1vaIZeOPY2QD2KvAV91mNamD0&#10;3mY3eb7MBsDaI2hDxK8Pk1NuEn7TGB2+NQ2ZIGwpubeQTkxnFc9ss1bFHpVvO31uQ72ii151jote&#10;oR5UUOKA3X9QfacRCJow09Bn0DSdNokDs5nnL9g8tcqbxIWHQ/46Jno7WP31+OS/owjjRxh5gYkE&#10;+UfQv0g42LbK7c09IgytUTUXnseRZYOn4pwaR00FRZBq+AI1L1kdAiSgscE+ToV5CkbnBZyuQzdj&#10;EJofV4vl4vaWXZp9y0Wer9JWMlVcsj1S+GSgF9EoJfJSE7o6PlKI3ajiEhKLEdiu3nXWpgvuq61F&#10;cVQsgF36EoEXYdbFYAcxbUKML4lmZDZxDGM1sjPSraA+MWGESVD8A7DRAv6RYmAxlZJ+HxQaKexn&#10;x0OLyrsYeDGqi6Gc5tRSBikmcxuSQqeW7nmYTZd4Plc+98aiSPTPAo6q+/eeop5/s81fAAAA//8D&#10;AFBLAwQUAAYACAAAACEARAuIX+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+&#10;h82YeDHtArWtQZZGW73pobXpecqOQGRnCbsU+u9dTnqbjyfvPJNtRtOIC3WutqwgnkcgiAuray4V&#10;HL/eZ08gnEfW2FgmBVdysMlvbzJMtR14T5eDL0UIYZeigsr7NpXSFRUZdHPbEofdt+0M+tB2pdQd&#10;DiHcNDKJopU0WHO4UGFL24qKn0NvFKx2XT/sefuwO7594GdbJqfX60mp+7vx5RmEp9H/wTDpB3XI&#10;g9PZ9qydaBTM4ngZ0FA8rtcgJmKRTKOzguUiBpln8v8P+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAuwdniuIBAACuAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEARAuIX+AAAAALAQAADwAAAAAAAAAAAAAAAAA8BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" o:allowincell="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblW w:w="13114" w:type="dxa"/>
                       <w:tblBorders>
                         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                       </w:tblBorders>
                       <w:tblLayout w:type="fixed"/>
                       <w:tblCellMar>
                         <w:left w:w="0" w:type="dxa"/>
                         <w:right w:w="0" w:type="dxa"/>
                       </w:tblCellMar>
                       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="4838"/>
                       <w:gridCol w:w="8276"/>
                     </w:tblGrid>
-                    <w:tr w:rsidR="003D3682" w:rsidRPr="005841A3" w14:paraId="2440D571" w14:textId="77777777">
+                    <w:tr w:rsidR="003D3682" w:rsidRPr="005841A3" w14:paraId="63251887" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:hRule="exact" w:val="864"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="4838" w:type="dxa"/>
                           <w:tcBorders>
                             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           </w:tcBorders>
                           <w:vAlign w:val="bottom"/>
                         </w:tcPr>
-                        <w:p w14:paraId="2440D56F" w14:textId="77777777" w:rsidR="003D3682" w:rsidRPr="007C6F85" w:rsidRDefault="003D3682" w:rsidP="005841A3">
+                        <w:p w14:paraId="660B38AC" w14:textId="77777777" w:rsidR="00DC5FC0" w:rsidRPr="007C6F85" w:rsidRDefault="00DC5FC0" w:rsidP="005841A3">
                           <w:pPr>
                             <w:pStyle w:val="Header"/>
                             <w:spacing w:after="80"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               <w:b/>
                               <w:sz w:val="17"/>
                               <w:szCs w:val="17"/>
-                              <w:lang w:val="en-US" w:eastAsia="en-US"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="007C6F85">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               <w:b/>
                               <w:sz w:val="17"/>
                               <w:szCs w:val="17"/>
-                              <w:lang w:val="en-US" w:eastAsia="en-US"/>
                             </w:rPr>
                             <w:t>DP/DCP/</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="8276" w:type="dxa"/>
                           <w:tcBorders>
                             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           </w:tcBorders>
                           <w:vAlign w:val="bottom"/>
                         </w:tcPr>
-                        <w:p w14:paraId="2440D570" w14:textId="77777777" w:rsidR="003D3682" w:rsidRPr="007C6F85" w:rsidRDefault="003D3682">
+                        <w:p w14:paraId="5789F912" w14:textId="77777777" w:rsidR="00DC5FC0" w:rsidRPr="007C6F85" w:rsidRDefault="00DC5FC0">
                           <w:pPr>
                             <w:pStyle w:val="Header"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               <w:sz w:val="17"/>
                               <w:szCs w:val="17"/>
-                              <w:lang w:val="en-US" w:eastAsia="en-US"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:tc>
                     </w:tr>
                   </w:tbl>
-                  <w:p w14:paraId="2440D572" w14:textId="77777777" w:rsidR="003D3682" w:rsidRDefault="003D3682"/>
+                  <w:p w14:paraId="212AEFF3" w14:textId="77777777" w:rsidR="00DC5FC0" w:rsidRDefault="00DC5FC0"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49E8DD68" w14:textId="11B6B51E" w:rsidR="0067154E" w:rsidRPr="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E">
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="294F086E" wp14:editId="58033735">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-73025</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-302895</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="8464550" cy="640080"/>
+              <wp:effectExtent l="3175" t="1905" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="773748290" name="Text Box 773748290"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="8464550" cy="640080"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:tbl>
+                          <w:tblPr>
+                            <w:tblW w:w="10180" w:type="dxa"/>
+                            <w:tblBorders>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tblBorders>
+                            <w:tblLayout w:type="fixed"/>
+                            <w:tblCellMar>
+                              <w:left w:w="0" w:type="dxa"/>
+                              <w:right w:w="0" w:type="dxa"/>
+                            </w:tblCellMar>
+                            <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+                          </w:tblPr>
+                          <w:tblGrid>
+                            <w:gridCol w:w="3755"/>
+                            <w:gridCol w:w="6425"/>
+                          </w:tblGrid>
+                          <w:tr w:rsidR="0067154E" w:rsidRPr="005841A3" w14:paraId="55BC2E34" w14:textId="77777777" w:rsidTr="0067154E">
+                            <w:trPr>
+                              <w:trHeight w:hRule="exact" w:val="884"/>
+                            </w:trPr>
+                            <w:tc>
+                              <w:tcPr>
+                                <w:tcW w:w="3755" w:type="dxa"/>
+                                <w:tcBorders>
+                                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                </w:tcBorders>
+                                <w:vAlign w:val="bottom"/>
+                              </w:tcPr>
+                              <w:p w14:paraId="7567292F" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="007C6F85" w:rsidRDefault="0067154E" w:rsidP="005841A3">
+                                <w:pPr>
+                                  <w:pStyle w:val="Header"/>
+                                  <w:spacing w:after="80"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    <w:b/>
+                                    <w:sz w:val="17"/>
+                                    <w:szCs w:val="17"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="007C6F85">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    <w:b/>
+                                    <w:sz w:val="17"/>
+                                    <w:szCs w:val="17"/>
+                                  </w:rPr>
+                                  <w:t>DP/DCP/</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:tc>
+                            <w:tc>
+                              <w:tcPr>
+                                <w:tcW w:w="6425" w:type="dxa"/>
+                                <w:tcBorders>
+                                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                </w:tcBorders>
+                                <w:vAlign w:val="bottom"/>
+                              </w:tcPr>
+                              <w:p w14:paraId="11A3D8AD" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="007C6F85" w:rsidRDefault="0067154E">
+                                <w:pPr>
+                                  <w:pStyle w:val="Header"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    <w:sz w:val="17"/>
+                                    <w:szCs w:val="17"/>
+                                  </w:rPr>
+                                </w:pPr>
+                              </w:p>
+                            </w:tc>
+                          </w:tr>
+                        </w:tbl>
+                        <w:p w14:paraId="2F455410" w14:textId="77777777" w:rsidR="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E"/>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="294F086E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 773748290" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-5.75pt;margin-top:-23.85pt;width:666.5pt;height:50.4pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDn5H0/5QEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgp0iAw4hRdigwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8l2+nQvRX1g0CJ5CHPIb29GzrDzgq9Blvy5SLnTFkJtbbHkv/8cfiw&#10;4cwHYWthwKqSX5Tnd7v377a9K9QNtGBqhYxArC96V/I2BFdkmZet6oRfgFOWnA1gJwJd8ZjVKHpC&#10;70x2k+frrAesHYJU3tPrw+jku4TfNEqGb03jVWCm5NRbSCems4pnttuK4ojCtVpObYhXdNEJbano&#10;FepBBMFOqP+D6rRE8NCEhYQug6bRUiUOxGaZv2Dz1AqnEhcSx7urTP7tYOXX85P7jiwMH2GgASYS&#10;3j2C/OWZhX0r7FHdI0LfKlFT4WWULOudL6bUKLUvfASp+i9Q05DFKUACGhrsoirEkxE6DeByFV0N&#10;gUl63KzWq9tbcknyrVd5vklTyUQxZzv04ZOCjkWj5EhDTeji/OhD7EYUc0gs5sHo+qCNSRc8VnuD&#10;7CxoAQ7pSwRehBkbgy3EtBExviSakdnIMQzVwHQ9aRBZV1BfiDfCuFf0H5DRAv7hrKedKrn/fRKo&#10;ODOfLWkXF3A2cDaq2RBWUmrJA2ejuQ9pUcfO7knTRie6z5WnFmk3kgrTHsfl+/eeop7/tt1fAAAA&#10;//8DAFBLAwQUAAYACAAAACEARAuIX+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG&#10;7yb+h82YeDHtArWtQZZGW73pobXpecqOQGRnCbsU+u9dTnqbjyfvPJNtRtOIC3WutqwgnkcgiAur&#10;ay4VHL/eZ08gnEfW2FgmBVdysMlvbzJMtR14T5eDL0UIYZeigsr7NpXSFRUZdHPbEofdt+0M+tB2&#10;pdQdDiHcNDKJopU0WHO4UGFL24qKn0NvFKx2XT/sefuwO7594GdbJqfX60mp+7vx5RmEp9H/wTDp&#10;B3XIg9PZ9qydaBTM4ngZ0FA8rtcgJmKRTKOzguUiBpln8v8P+S8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA5+R9P+UBAAC1AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEARAuIX+AAAAALAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" o:allowincell="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:tbl>
+                    <w:tblPr>
+                      <w:tblW w:w="10180" w:type="dxa"/>
+                      <w:tblBorders>
+                        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                      </w:tblBorders>
+                      <w:tblLayout w:type="fixed"/>
+                      <w:tblCellMar>
+                        <w:left w:w="0" w:type="dxa"/>
+                        <w:right w:w="0" w:type="dxa"/>
+                      </w:tblCellMar>
+                      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+                    </w:tblPr>
+                    <w:tblGrid>
+                      <w:gridCol w:w="3755"/>
+                      <w:gridCol w:w="6425"/>
+                    </w:tblGrid>
+                    <w:tr w:rsidR="0067154E" w:rsidRPr="005841A3" w14:paraId="55BC2E34" w14:textId="77777777" w:rsidTr="0067154E">
+                      <w:trPr>
+                        <w:trHeight w:hRule="exact" w:val="884"/>
+                      </w:trPr>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="3755" w:type="dxa"/>
+                          <w:tcBorders>
+                            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          </w:tcBorders>
+                          <w:vAlign w:val="bottom"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="7567292F" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="007C6F85" w:rsidRDefault="0067154E" w:rsidP="005841A3">
+                          <w:pPr>
+                            <w:pStyle w:val="Header"/>
+                            <w:spacing w:after="80"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="17"/>
+                              <w:szCs w:val="17"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007C6F85">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="17"/>
+                              <w:szCs w:val="17"/>
+                            </w:rPr>
+                            <w:t>DP/DCP/</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:tc>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="6425" w:type="dxa"/>
+                          <w:tcBorders>
+                            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          </w:tcBorders>
+                          <w:vAlign w:val="bottom"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="11A3D8AD" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="007C6F85" w:rsidRDefault="0067154E">
+                          <w:pPr>
+                            <w:pStyle w:val="Header"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="17"/>
+                              <w:szCs w:val="17"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:tc>
+                    </w:tr>
+                  </w:tbl>
+                  <w:p w14:paraId="2F455410" w14:textId="77777777" w:rsidR="0067154E" w:rsidRDefault="0067154E" w:rsidP="0067154E"/>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:id w:val="-434748853"/>
+        <w:placeholder>
+          <w:docPart w:val="4B81F499F1D5489B8AF302E5F229A33D"/>
+        </w:placeholder>
+        <w:temporary/>
+        <w:showingPlcHdr/>
+        <w15:appearance w15:val="hidden"/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidRPr="0067154E">
+          <w:rPr>
+            <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>[Type here]</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="0582AEA9" w14:textId="77777777" w:rsidR="0067154E" w:rsidRPr="00916E69" w:rsidRDefault="0067154E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08350BC7"/>
-[...139 lines deleted...]
-    <w:nsid w:val="0DD44160"/>
+    <w:nsid w:val="13AC72F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A4920B9E"/>
+    <w:tmpl w:val="4B4ACAF2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39CF0082"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58C04FA4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF012BC"/>
-[...1742 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CEC6FD0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="822C67DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15801,140 +14606,51 @@
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4321077D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE36E9C2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16003,397 +14719,166 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="461C75DB"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="563745FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CCDED580"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="3DE26EA2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:i w:val="0"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="C5562588">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...76 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...11 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...140 lines deleted...]
-    <w:nsid w:val="4BE85B6D"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58D10498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4CD847B6"/>
+    <w:tmpl w:val="DDEC403E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -16459,54 +14944,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E525E90"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64B66A6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="010A1808"/>
+    <w:tmpl w:val="0220F422"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -16572,369 +15057,253 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EA02372"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AD2356B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B6349452"/>
-[...89 lines deleted...]
-    <w:tmpl w:val="3DE26EA2"/>
+    <w:tmpl w:val="0DACEC56"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C5562588">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="720"/>
+        <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="3420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="4140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="4860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="568F73E7"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70D73FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4B940078"/>
-    <w:lvl w:ilvl="0" w:tplc="20090001">
+    <w:tmpl w:val="894A85A2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20090003" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20090005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20090001" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...43 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58D10498"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FB06B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DDEC403E"/>
+    <w:tmpl w:val="115C3F56"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -17000,3888 +15369,274 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...1877 lines deleted...]
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="1" w16cid:durableId="1408964103">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1035231628">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="2" w16cid:durableId="1730835369">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1745713024">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="3" w16cid:durableId="1343582165">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="232934354">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="4" w16cid:durableId="276330226">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1408964103">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="5" w16cid:durableId="1017775815">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1476798053">
+  <w:num w:numId="6" w16cid:durableId="490953910">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="373165518">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="7" w16cid:durableId="1645305542">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2086873146">
-[...14 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="1970087026">
+  <w:num w:numId="8" w16cid:durableId="805783442">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="513887929">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="9" w16cid:durableId="1389232638">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="626818060">
-[...14 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="1001084752">
+  <w:num w:numId="10" w16cid:durableId="860245013">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1003625765">
-[...102 lines deleted...]
-  <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="comments" w:formatting="1" w:enforcement="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotHyphenateCaps/>
-[...2 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotValidateAgainstSchema/>
-  <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:numStart w:val="7"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D9153B"/>
-[...1629 lines deleted...]
-    <w:rsid w:val="00FF7DE7"/>
+    <w:rsidRoot w:val="0067154E"/>
+    <w:rsid w:val="00001F5C"/>
+    <w:rsid w:val="00046938"/>
+    <w:rsid w:val="000C2486"/>
+    <w:rsid w:val="000E357C"/>
+    <w:rsid w:val="003D17EC"/>
+    <w:rsid w:val="004878E3"/>
+    <w:rsid w:val="004D06CE"/>
+    <w:rsid w:val="005F0EFE"/>
+    <w:rsid w:val="00631EF5"/>
+    <w:rsid w:val="0067154E"/>
+    <w:rsid w:val="007255B0"/>
+    <w:rsid w:val="007C681E"/>
+    <w:rsid w:val="007C7495"/>
+    <w:rsid w:val="00842F43"/>
+    <w:rsid w:val="00892B1A"/>
+    <w:rsid w:val="008B2179"/>
+    <w:rsid w:val="009B30EC"/>
+    <w:rsid w:val="00A24FB8"/>
+    <w:rsid w:val="00AA707E"/>
+    <w:rsid w:val="00DC5FC0"/>
+    <w:rsid w:val="00E66841"/>
+    <w:rsid w:val="00EE6B5B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2440D39D"/>
-  <w15:docId w15:val="{556CB5F8-0802-465B-8588-544A685317AE}"/>
+  <w14:docId w14:val="5C61880A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F0F0EBC8-9B53-48D9-B161-DB36EEEFD12F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:locked="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:locked="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20903,74 +15658,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -21119,993 +15875,948 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D9153B"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00D9153B"/>
+    <w:rsid w:val="0067154E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
-      <w:suppressAutoHyphens/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
-[...3 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D9153B"/>
+    <w:rsid w:val="0067154E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0067154E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D9153B"/>
+    <w:rsid w:val="0067154E"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0067154E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0067154E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0067154E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0067154E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0067154E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0067154E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067154E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067154E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067154E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067154E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067154E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067154E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067154E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067154E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067154E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0067154E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067154E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0067154E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067154E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0067154E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067154E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067154E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067154E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0067154E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067154E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D9153B"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0067154E"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0067154E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D9153B"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0067154E"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
-[...354 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D6679C"/>
+    <w:rsid w:val="0067154E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...5 lines deleted...]
-    <w:rsid w:val="009A4543"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0067154E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0067154E"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067154E"/>
     <w:rPr>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...4 lines deleted...]
-    <w:rsid w:val="0050228C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HCh">
+    <w:name w:val="_ H _Ch"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="0067154E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:spacing w:val="-2"/>
+      <w:w w:val="103"/>
+      <w:kern w:val="14"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="XLarge">
+    <w:name w:val="XLarge"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0067154E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="390" w:lineRule="exact"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:spacing w:val="-4"/>
+      <w:w w:val="98"/>
+      <w:kern w:val="14"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
+    <w:rsid w:val="0067154E"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00704095"/>
+    <w:rsid w:val="00EE6B5B"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00523B73"/>
+    <w:rsid w:val="00EE6B5B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...201 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.undp.org/sites/bpps/SES_Toolkit/default.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10966" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/opb/Documents/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/opb/Documents/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/sites/g/files/zskgke326/files/dp2021-28_Annex%202_1.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/groups/4ea90730-1e07-472e-a204-7e3ea9a329e0/reports/ffd624cc-6c2e-41fa-80d1-7efe7fa390bd/ReportSection96cd89aed0d22cd5de81?experience=power-bi" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.undp.org/sites/bpps/SES_Toolkit/default.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/groups/4ea90730-1e07-472e-a204-7e3ea9a329e0/reports/ffd624cc-6c2e-41fa-80d1-7efe7fa390bd/ReportSection96cd89aed0d22cd5de81?experience=power-bi" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10966" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5DADB3D3ADAA483699F057AC6968BD2A"/>
+        <w:name w:val="1178F43E470C4B88BD90A3DF14D66A21"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{87503025-409F-4491-9C34-207181C355D2}"/>
+        <w:guid w:val="{5CD8C175-357D-4591-8D2C-182AD355BDF1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A2728" w:rsidRDefault="00580820" w:rsidP="00580820">
+        <w:p w:rsidR="00EC2B71" w:rsidRDefault="004E6387" w:rsidP="004E6387">
           <w:pPr>
-            <w:pStyle w:val="5DADB3D3ADAA483699F057AC6968BD2A"/>
+            <w:pStyle w:val="1178F43E470C4B88BD90A3DF14D66A21"/>
+          </w:pPr>
+          <w:r>
+            <w:t>[Type here]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4B81F499F1D5489B8AF302E5F229A33D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{243EB0C4-5DCF-4A6C-934A-25D1BDACB16E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00EC2B71" w:rsidRDefault="004E6387" w:rsidP="004E6387">
+          <w:pPr>
+            <w:pStyle w:val="4B81F499F1D5489B8AF302E5F229A33D"/>
           </w:pPr>
           <w:r>
             <w:t>[Type here]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...35 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00580820"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00F94004"/>
+    <w:rsidRoot w:val="004E6387"/>
+    <w:rsid w:val="002C016E"/>
+    <w:rsid w:val="004811A3"/>
+    <w:rsid w:val="004E6387"/>
+    <w:rsid w:val="00631EF5"/>
+    <w:rsid w:val="007C681E"/>
+    <w:rsid w:val="00847327"/>
+    <w:rsid w:val="00A905FA"/>
+    <w:rsid w:val="00AA707E"/>
+    <w:rsid w:val="00EC2B71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -22474,1014 +17185,392 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5DADB3D3ADAA483699F057AC6968BD2A">
-[...1 lines deleted...]
-    <w:rsid w:val="00580820"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1178F43E470C4B88BD90A3DF14D66A21">
+    <w:name w:val="1178F43E470C4B88BD90A3DF14D66A21"/>
+    <w:rsid w:val="004E6387"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B81F499F1D5489B8AF302E5F229A33D">
+    <w:name w:val="4B81F499F1D5489B8AF302E5F229A33D"/>
+    <w:rsid w:val="004E6387"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>4316</Words>
-  <Characters>24606</Characters>
+  <Words>4211</Words>
+  <Characters>24595</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>205</Lines>
-  <Paragraphs>57</Paragraphs>
+  <Lines>702</Lines>
+  <Paragraphs>240</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28865</CharactersWithSpaces>
+  <CharactersWithSpaces>28566</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Second/First/Annual session of (year)</dc:title>
-  <dc:creator>John Magoha</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Emiliana Zhivkova</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>