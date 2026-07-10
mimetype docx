--- v0 (2025-10-22)
+++ v1 (2026-07-10)
@@ -1,3641 +1,2411 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2EC102DF" w14:textId="77777777" w:rsidR="004C555F" w:rsidRDefault="00CA3FD0" w:rsidP="00724755">
-      <w:pPr>
+    <w:p w14:paraId="25AEE7FE" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Standard Operating Procedure </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4206CBD2" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for the development of UNDP management actions for Vertical Fund projects </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C61B3F" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>escalated for action to the Executive Coordinator – Environmental Finance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600FFF33" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60BE3406" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...52 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Effective date: updated 2 December 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDEA49D" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...104 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="275E2475" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Background:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00202A92">
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079CB260" w14:textId="77777777" w:rsidR="00491BFB" w:rsidRDefault="00491BFB" w:rsidP="00491BFB"/>
-[...143 lines deleted...]
-        <w:r w:rsidR="00F6237F" w:rsidRPr="00202A92">
+    <w:p w14:paraId="61A95513" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38319910" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purpose of this SOP is to outline roles and responsibilities in UNDP to develop management actions for a Vertical Fund (VF) project (i.e., projects financed by the GEF, GCF or AF) that has been escalated to the Executive Coordinator – Environmental Finance for action. These management actions will be agreed with the Deputy Director of Regional Bureau and the Resident Representative (for NIM executed projects) and will be carefully documented using a standard Management Action Plan template. Note that management actions can occur in parallel to independent action undertaken by the Office of Audit and Investigation (OAI). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C9C883" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="151E314B" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This SOP applies to VF projects only to ensure compliance with the relevant VF policies and reporting requirements. Separate SOPs are available for social and environmental standard compliance cases (SECU) of VF projects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4255CCB5" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709B1A03" w14:textId="1595243C" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note that all UNDP personnel must follow UNDP policies and guidelines on reporting allegations of misconduct as outlined under </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="0035018D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Ethics and Internal Justice</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D63844" w:rsidRPr="00202A92">
-[...6 lines deleted...]
-        <w:r w:rsidR="00F6237F" w:rsidRPr="00202A92">
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in UNDP, further detailed in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="0035018D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Where to Go When Guide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00093DED">
-[...27 lines deleted...]
-        <w:r w:rsidR="00D35CA0" w:rsidRPr="00202A92">
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. All personnel must inform themselves of their responsibilities and obligations as outlined in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="0035018D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDP Code of Ethics</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00202A92" w:rsidRPr="00202A92">
-[...12 lines deleted...]
-        <w:r w:rsidR="00C006F1" w:rsidRPr="00E53DC6">
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and supporting policies, and the consequences linked to these as outlined in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="0035018D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNDP Legal Framework </w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve"> with UN Standard of Conduct</w:t>
+          <w:t>UNDP Legal Framework for Addressing Non-Compliance with UN Standard of Conduct</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000571BF">
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0941D244" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D2C20D8" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BPPS NCE roles: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F4C367" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28F92474" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Original NCE Regional Technical Advisor (RTA) and regional PA (PA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: the RTA/PAs who provided oversight before the project is escalated. The original RTA/PA will remain in place bringing valuable familiarity with the project(s) and insight and will be available for consultations with the additional RTA under the coordination, facilitation and supervision of the PTA. When the management actions have been completed, the original RTA/PA will continue in place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F84E67" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E4C492" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Additional RTA/PA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: when necessary, with the approval of the Executive Coordinator- Environmental Finance, additional oversight will be provided by an additional RTA/PA. The additional RTA will lead the implementation of the management actions and will be the primary communication channel for day-to-day interactions with the CO, project team and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RBx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The additional RTA will act independently to come to her/his decisions and will make the final decision should opinions differ, under the supervision of the PTA. To bring the independence required, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the additional RTA/PA’s duty station could be in another UNDP region. The PTA will decide who will undertake this additional RTA/PA role and will seek the approval of the Executive Coordination – Environmental Finance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B55F852" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C242F1E" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RTL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The RTL will manage communications between the additional RTA and senior managers in the RBX hub as CO as needed and represent the Executive Coordinator – Environmental Finance as and when requested to do so. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333056C2" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607D278B" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: The PTA will supervise the inputs of the original and additional RTAs/PAs and provide additional technical input as needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379A4585" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3469BFAE" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Management Action options</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EB512C" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7995F274" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>There are four management action options for on-going VF projects (i.e., prior to operational closure) escalated to the Executive Coordinator – Environmental Finance for action. These are: enhanced oversight, suspension, cancellation or DOA revoked. Note that an OAI investigation into a VF project that is operationally and/or financially closed typically do not require management actions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08833472" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7FA6E6" w14:textId="159BD9BB" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enhanced oversight</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: VF project implementation continues as per the signed project document with additional technical and/or operational oversight to address lagging performance including issues raised in audits and/or other due diligence. Some project activities may be put on hold or delayed until specific actions are completed. The details of enhanced oversight must be outlined and agreed in the Management Action Plan. Typically, technical oversight is provided by NCE RTAs/PA (original/additional or the equivalent) and operational oversight is provided by the Regional Bureau while the project is under enhanced oversight. When enhanced oversight has completed, the project could resume implementation or be suspended or cancelled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383282D9" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D288A4" w14:textId="16FC9CCC" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The decision to provide enhanced oversight, and to close enhanced oversight, is made jointly by the Executive Coordinator – Environmental Finance, the Deputy Director of the Regional Bureau, and the Resident Representative. The Implementing Partner and Project Board may be consulted however the final decision to provide enhanced oversight rests with UNDP. The VF Secretariat may or may not be informed of the enhanced oversight status of the project and the management action plan - depending on the relevant VF policies. The decision to inform the VF Secretariat will be taken by the Executive Coordinator – Environmental Finance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD0ABD6" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19898B92" w14:textId="74180AFC" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="000A67AB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Suspension</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: VF project implementation is stopped for a fixed suspension period. All project activities cease, and the project budget cannot be charged during the suspension period unless there are contractual obligations that cannot be suspended (for example, UNDP contracts of project staff and for the payment of previously agreed contracts according to legal conditions set out in the relevant contracts). Note that partial suspension does not exist (see enhanced oversight above). A Management Action Plan must be developed outlining the actions that must be completed before the suspension can be lifted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBC1E27" w14:textId="5E2532A8" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The decision to suspend a project is made jointly by the Executive Coordinator – Environmental Finance, the Deputy Director of the Regional Bureau, and the Resident Representative. The Implementing Partner and Project Board may be consulted however the final decision to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">suspend a VF project rest with UNDP. The VF Secretariat will be informed of the suspension of the project as per the relevant VF policies. The Directorate will process the suspension forms and submit them to the VF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DDAE42" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E730FFD" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cancellation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: VF project is operationally and financially closed and the outstanding VF grant is returned to the VF as per legal agreements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3939F8" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3171CFDD" w14:textId="54153823" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The decision to cancel a project is made jointly by the Executive Coordinator – Environmental Finance, the Deputy Director of the Regional Bureau, and the Resident Representative. The Implementing Partner and Project Board may be consulted however the final decision to cancel a VF project rest with UNDP. The VF Secretariat will be informed of the cancellation of the project as per the relevant VF policies. The Directorate will process the cancellation forms and submit them to the VF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764012EB" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1322C612" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>DOA is revoked</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: VF project implementation continues as per the signed project document however execution support (if permitted) and oversight/quality assurance are provided by a different UNDP Unit/team. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38156E64" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2938C19B" w14:textId="4D178023" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Executive Coordinator – Environmental Finance revokes the DOA (typically provided to the RR at project start) and a new DOA is provided to the Regional Hub or another UNDP team. The decision to revoke the DOA and re-assign it is made jointly by Executive Coordinator – Environmental Finance, the Deputy Director of the Regional Bureau and the Resident Representative or other UNDP units as necessary. The Implementing Partner and Project Board may be consulted however the final decision to revoke the DOA rests with UNDP. The VF Secretariat may or may not be informed of the revocation of the DOA - depending on the relevant VF policies. The decision to inform the VF Secretariat will be taken by the Executive Coordinator – Environmental Finance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01681188" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1075470E" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Management Action Plan for a project under enhanced oversight or under suspension:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E33A3D9" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E21B747" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For projects under enhanced oversight or under suspension, a management action plan must be developed outlining specific actions that will be taken by the NCE team, the Regional Bureau and the Country Office to put the VF project back-on-track according to specific timelines. The activities included in the Action Plan will, in general, not be charged to the project budget. Specific deliverables with target dates are required. A standard template is available from the NCE Directorate. Should the action plan lead to a major reformulation of the project, the project may need to be re-submitted to the VF for approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E80EF32" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="036500D3" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The action plan must be signed by the Executive Coordinator – Environmental Finance, the Regional Bureau Deputy Director, and the Resident Representative as relevant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DD3FD8" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E72D37" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Once the action plan is completed, and pursuant to the substantiation (or not) of the OAI investigation as relevant, the project enhanced oversight/suspension status will be lifted with the concurrence of the signatories of the Management Action Plan. In the case of suspension, the VF Secretariat may also need to confirm the lifting of the suspension of the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F202CC4" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...564 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Procedure to follow: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10625C9C" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...830 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14215" w:type="dxa"/>
+        <w:tblW w:w="13950" w:type="dxa"/>
+        <w:tblInd w:w="-365" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2245"/>
         <w:gridCol w:w="6750"/>
-        <w:gridCol w:w="5220"/>
+        <w:gridCol w:w="4955"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00835FA2" w:rsidRPr="00724755" w14:paraId="34B9CEB5" w14:textId="77777777" w:rsidTr="00835FA2">
+      <w:tr w:rsidR="0035018D" w:rsidRPr="0035018D" w14:paraId="61C18CC9" w14:textId="77777777" w:rsidTr="000A67AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADFE99F" w14:textId="76FE6D70" w:rsidR="00835FA2" w:rsidRPr="00A436AF" w:rsidRDefault="00835FA2" w:rsidP="003C14A7">
+          <w:p w14:paraId="28877476" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>SOP Steps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6750" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
           </w:tcPr>
-          <w:p w14:paraId="3B125454" w14:textId="41A5AC1E" w:rsidR="00835FA2" w:rsidRPr="00A436AF" w:rsidRDefault="00835FA2" w:rsidP="003C14A7">
+          <w:p w14:paraId="6F8B97A6" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">NCE </w:t>
-[...5 lines deleted...]
-              <w:t>Actions</w:t>
+              <w:t>NCE Actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
           </w:tcPr>
-          <w:p w14:paraId="56BD3C29" w14:textId="2A83B72F" w:rsidR="00835FA2" w:rsidRPr="00724755" w:rsidRDefault="00835FA2" w:rsidP="00835FA2">
+          <w:p w14:paraId="5945B1C4" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00724755">
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Notes </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835FA2" w:rsidRPr="00E54D89" w14:paraId="65A85CCA" w14:textId="77777777" w:rsidTr="00835FA2">
+      <w:tr w:rsidR="0035018D" w:rsidRPr="0035018D" w14:paraId="1B23A5D2" w14:textId="77777777" w:rsidTr="000A67AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6098A4" w14:textId="77777777" w:rsidR="00835FA2" w:rsidRDefault="00835FA2" w:rsidP="003C14A7">
+          <w:p w14:paraId="5942DA07" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Escalation of VF project</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="573BB91D" w14:textId="115B732C" w:rsidR="00835FA2" w:rsidRPr="00E54D89" w:rsidRDefault="00835FA2" w:rsidP="003C14A7">
+          <w:p w14:paraId="74B324AB" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(via risk dashboard in PIMS+ or other)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF41F25" w14:textId="185E1F66" w:rsidR="00835FA2" w:rsidRDefault="00835FA2" w:rsidP="009F6F8A">
+          <w:p w14:paraId="1792A411" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t>when senior management attention is required to get the project back on track.</w:t>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Project is escalated to the Executive Coordinator – Environmental Finance when senior management attention is required to get the project back on track.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D1E88B6" w14:textId="794F51DD" w:rsidR="00835FA2" w:rsidRDefault="00835FA2" w:rsidP="009F6F8A">
+          <w:p w14:paraId="6FACE209" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...32 lines deleted...]
-              <w:t>utive Coordinator – Environmental Finance.</w:t>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If the project is escalated due to allegations of fraud or similar issues, these should be shared directly with OAI by the recipient of the allegations and copied to the Executive Coordinator – Environmental Finance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="293972B1" w14:textId="6ECFE22C" w:rsidR="00682306" w:rsidRPr="00682306" w:rsidRDefault="006241B5" w:rsidP="00682306">
+          <w:p w14:paraId="56686682" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...102 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>When OAI informs the Directorate that an investigation has been opened related to a VF project, the Directorate notifies the VF Secretariat and PTA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F556918" w14:textId="1A397C1F" w:rsidR="00835FA2" w:rsidRPr="00F05C5C" w:rsidRDefault="00835FA2" w:rsidP="00F05C5C">
+          <w:p w14:paraId="7E317126" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">OAI hotline available here: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidRPr="00A45449">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="0035018D">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://www.undp.org/content/undp/en/home/accountability/audit/office-of-audit-and-investigation.html</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F05C5C">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F05C5C">
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>See Intranet Guidance under Ethics and Internal Justice</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23328F18" w14:textId="32E6F4F7" w:rsidR="00835FA2" w:rsidRPr="00835FA2" w:rsidRDefault="00835FA2" w:rsidP="00835FA2">
+          <w:p w14:paraId="49CEBC89" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> on how to escalate a risk in PIMS+</w:t>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>See guidance note on risk dashboard in PIMS+ on how to escalate a risk in PIMS+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835FA2" w:rsidRPr="00E54D89" w14:paraId="121908D7" w14:textId="77777777" w:rsidTr="00835FA2">
+      <w:tr w:rsidR="0035018D" w:rsidRPr="0035018D" w14:paraId="7B2675B7" w14:textId="77777777" w:rsidTr="000A67AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07174CA7" w14:textId="2BF7772B" w:rsidR="00835FA2" w:rsidRDefault="00F05C5C" w:rsidP="003C14A7">
+          <w:p w14:paraId="419D18CB" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Prepare and finalize</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Plan</w:t>
+              <w:t>Prepare and finalize Management Action Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20F815E0" w14:textId="63A4C720" w:rsidR="00835FA2" w:rsidRDefault="00835FA2" w:rsidP="008679D7">
+          <w:p w14:paraId="42CD03BB" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...55 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Directorate sets up initial call with the Executive Coordinator – Environmental Finance, Regional Bureau and the Resident Representative to discuss management action options.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="298D95D9" w14:textId="77777777" w:rsidR="00835FA2" w:rsidRDefault="00835FA2" w:rsidP="008679D7">
+          <w:p w14:paraId="4E14EA8F" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">PTA confirms roles and responsibilities of </w:t>
             </w:r>
-            <w:r w:rsidRPr="006139F8">
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>origina</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">l and </w:t>
             </w:r>
-            <w:r w:rsidRPr="006139F8">
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">additional </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(if required) RTAs/PAs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31C5C808" w14:textId="5B35B9B7" w:rsidR="00835FA2" w:rsidRDefault="00835FA2" w:rsidP="008679D7">
+          <w:p w14:paraId="137750AF" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A3DCE">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> for comment</w:t>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PTA and Directorate draft Management Action Plan to share with RR and Regional Bureau for comment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CD50C49" w14:textId="6F150DDD" w:rsidR="00835FA2" w:rsidRDefault="00682306" w:rsidP="008679D7">
+          <w:p w14:paraId="635F1028" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> – Environmental Finance</w:t>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Management Action Plan agreed and signed by Regional Bureau, RR and Executive Coordinator – Environmental Finance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4685DFF9" w14:textId="77777777" w:rsidR="00F05C5C" w:rsidRDefault="00F05C5C" w:rsidP="008679D7">
+          <w:p w14:paraId="50FBAC6A" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If agreed action is to suspend the project, Directorate submits notification to VF Secretariat.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23E465F5" w14:textId="0502484E" w:rsidR="00A161BA" w:rsidRPr="008679D7" w:rsidRDefault="00A161BA" w:rsidP="008679D7">
+          <w:p w14:paraId="62124F33" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> progress in OAI investigation as relevant</w:t>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Directorate informs PTA of progress in OAI investigation as relevant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21749A72" w14:textId="73400B1B" w:rsidR="00835FA2" w:rsidRDefault="00835FA2" w:rsidP="00835FA2">
+          <w:p w14:paraId="7375388F" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...32 lines deleted...]
-              <w:t>PTA, RTL, RTA as needed</w:t>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participants from NCE could include Directorate, PTA, RTL, RTA as needed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59E2F4B6" w14:textId="77777777" w:rsidR="00835FA2" w:rsidRDefault="00835FA2" w:rsidP="00835FA2">
+          <w:p w14:paraId="7307A867" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The additional RTA will be added to the roles and responsibilities section of the project file in PIMS+</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6154ED1B" w14:textId="72D2CAC6" w:rsidR="00F05C5C" w:rsidRPr="00835FA2" w:rsidRDefault="00F05C5C" w:rsidP="00835FA2">
+          <w:p w14:paraId="07D46B56" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Action Plan uploaded to PIMS+ library of main project to be labelled ‘confidential’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F703BE" w:rsidRPr="00E54D89" w14:paraId="514B5DBA" w14:textId="77777777" w:rsidTr="00FA1880">
+      <w:tr w:rsidR="0035018D" w:rsidRPr="0035018D" w14:paraId="257E8D34" w14:textId="77777777" w:rsidTr="000A67AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1861BA40" w14:textId="210703A1" w:rsidR="00F703BE" w:rsidRDefault="00F703BE" w:rsidP="003C14A7">
+          <w:p w14:paraId="0D7EE585" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Monitor and Implement Action Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D077630" w14:textId="124BCAF3" w:rsidR="00F703BE" w:rsidRDefault="00F703BE" w:rsidP="00C34B9A">
+          <w:p w14:paraId="5837D27E" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>, adjusts as needed considering progress in OAI investigation as relevant</w:t>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PTA monitors implementation of the Action Plan, adjusts as needed considering progress in OAI investigation as relevant</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51D90B70" w14:textId="073B4E01" w:rsidR="00F703BE" w:rsidRDefault="00F703BE" w:rsidP="00C34B9A">
+          <w:p w14:paraId="709307EF" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>to ensure Management Action Plan timelines are met as agreed</w:t>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Directorate follows up with PTA to ensure Management Action Plan timelines are met as agreed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19A662D4" w14:textId="39E9D7D0" w:rsidR="00F703BE" w:rsidRDefault="00F703BE" w:rsidP="00C34B9A">
+          <w:p w14:paraId="53A445B2" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>, and informs Directorate</w:t>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PTA revises Action Plan as needed with agreement of signatories, and informs Directorate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7832ED6F" w14:textId="2E15C016" w:rsidR="00F703BE" w:rsidRPr="005120AD" w:rsidRDefault="00F703BE" w:rsidP="00C34B9A">
+          <w:p w14:paraId="6012B0D4" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC15A9">
-[...32 lines deleted...]
-              <w:t>as required by VF policy</w:t>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Directorate provide updates to VF Secretariat on OAI investigation as required by VF policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70679851" w14:textId="5134EE96" w:rsidR="00F703BE" w:rsidRPr="004F7F2A" w:rsidRDefault="004F7F2A" w:rsidP="004F7F2A">
+          <w:p w14:paraId="481695D3" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Directorate updates risk tab in project file in PIMS+ based on progress in OAI investigation as relevant </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F703BE" w:rsidRPr="00E54D89" w14:paraId="1D059A25" w14:textId="77777777" w:rsidTr="00451FED">
+      <w:tr w:rsidR="0035018D" w:rsidRPr="0035018D" w14:paraId="4A58AC1B" w14:textId="77777777" w:rsidTr="000A67AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D593DB4" w14:textId="120FB9DC" w:rsidR="00F703BE" w:rsidRDefault="00F703BE" w:rsidP="00A553D6">
+          <w:p w14:paraId="02FBDDA9" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Close out management actions and lifting of suspension as </w:t>
-[...7 lines deleted...]
-              <w:t>relevant</w:t>
+              <w:t>Close out management actions and lifting of suspension as relevant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18BB7B28" w14:textId="77777777" w:rsidR="002829B7" w:rsidRDefault="002829B7" w:rsidP="002829B7">
+          <w:p w14:paraId="137340BD" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Directorate informs PTA of completion of OAI investigation; discuss substantiated allegations and next steps with projects concerned</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="499351FB" w14:textId="0B175C0D" w:rsidR="003F3810" w:rsidRDefault="00F703BE" w:rsidP="00F703BE">
+          <w:p w14:paraId="478749CF" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>recommendation to continue enhanced oversight under an updated management action plan, or to suspend or cancel the project to the Executive Coordinator – Environmental Finance for discussion with the Regional Bureau and RR.</w:t>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PTA submits recommendation to continue enhanced oversight under an updated management action plan, or to suspend or cancel the project to the Executive Coordinator – Environmental Finance for discussion with the Regional Bureau and RR.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CE52A53" w14:textId="78E0AFAF" w:rsidR="003F3810" w:rsidRDefault="003F3810" w:rsidP="00F703BE">
+          <w:p w14:paraId="2C276F0E" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Directorate informs VF Secretariat as required.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14C93F29" w14:textId="1A77E609" w:rsidR="00F703BE" w:rsidRDefault="00F703BE" w:rsidP="00F703BE">
+          <w:p w14:paraId="7FDC324A" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t>handover note to original RTA/PA</w:t>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Additional RTA/PA prepares handover note to original RTA/PA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53A0F735" w14:textId="55B543AD" w:rsidR="00081FC2" w:rsidRPr="002829B7" w:rsidRDefault="00F703BE" w:rsidP="002829B7">
+          <w:p w14:paraId="3D8248A7" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> oversight for the remainder of project implementation under the supervision of the PTA</w:t>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Original RTA/PA provides oversight for the remainder of project implementation under the supervision of the PTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0908432C" w14:textId="1EB464A8" w:rsidR="00F703BE" w:rsidRPr="005B0006" w:rsidRDefault="005B0006" w:rsidP="005B0006">
+          <w:p w14:paraId="4A2A0D9A" w14:textId="77777777" w:rsidR="0035018D" w:rsidRPr="0035018D" w:rsidRDefault="0035018D" w:rsidP="0035018D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0006">
-              <w:rPr>
+            <w:r w:rsidRPr="0035018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Directorate updates risk tab in project file in PIMS+ based on progress in OAI investigation as relevant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39D709FA" w14:textId="6C8A833B" w:rsidR="00E54D89" w:rsidRDefault="00E54D89" w:rsidP="00E54D89"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId16"/>
+    <w:p w14:paraId="0E905431" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="000A67AB" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="000A67AB" w:rsidSect="000A67AB">
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65891CAE" w14:textId="77777777" w:rsidR="00F735C2" w:rsidRDefault="00F735C2" w:rsidP="00454748">
+    <w:p w14:paraId="29286181" w14:textId="77777777" w:rsidR="00007A07" w:rsidRDefault="00007A07" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A03A7BC" w14:textId="77777777" w:rsidR="00F735C2" w:rsidRDefault="00F735C2" w:rsidP="00454748">
+    <w:p w14:paraId="3BA1AE34" w14:textId="77777777" w:rsidR="00007A07" w:rsidRDefault="00007A07" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="46852EB7" w14:textId="77777777" w:rsidR="00F735C2" w:rsidRDefault="00F735C2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="1B227693" w14:textId="51D258B9" w:rsidR="003016CF" w:rsidRPr="00454748" w:rsidRDefault="003016CF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A0B12FE" w14:textId="047CCBA1" w:rsidR="0035018D" w:rsidRPr="000A67AB" w:rsidRDefault="0035018D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="000A67AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>SOP for Management Action for projects escalated for action</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">SOP for </w:t>
+      <w:t xml:space="preserve">                              </w:t>
     </w:r>
-    <w:r w:rsidR="00062630">
+    <w:r w:rsidRPr="000A67AB">
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Management Action for projects </w:t>
+      <w:t>2 December 2021</w:t>
     </w:r>
-    <w:r w:rsidR="001B453A">
+    <w:r w:rsidRPr="000A67AB">
       <w:rPr>
-        <w:sz w:val="18"/>
-[...36 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00763E64" w:rsidRPr="00763E64">
+    <w:r w:rsidRPr="000A67AB">
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00763E64" w:rsidRPr="00763E64">
+    <w:r w:rsidRPr="000A67AB">
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00763E64" w:rsidRPr="00763E64">
+    <w:r w:rsidRPr="000A67AB">
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00763E64" w:rsidRPr="00763E64">
+    <w:r w:rsidRPr="000A67AB">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00763E64" w:rsidRPr="00763E64">
+    <w:r w:rsidRPr="000A67AB">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F4AF163" w14:textId="77777777" w:rsidR="00F735C2" w:rsidRDefault="00F735C2" w:rsidP="00454748">
+    <w:p w14:paraId="29C24531" w14:textId="77777777" w:rsidR="00007A07" w:rsidRDefault="00007A07" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29D80475" w14:textId="77777777" w:rsidR="00F735C2" w:rsidRDefault="00F735C2" w:rsidP="00454748">
+    <w:p w14:paraId="21D2E3E8" w14:textId="77777777" w:rsidR="00007A07" w:rsidRDefault="00007A07" w:rsidP="0035018D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="46A99D63" w14:textId="77777777" w:rsidR="00F735C2" w:rsidRDefault="00F735C2"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01653DC3"/>
-[...202 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="101B1636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71A40922"/>
     <w:lvl w:ilvl="0" w:tplc="4C76CB20">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3680,791 +2450,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...739 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="223A30B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F416A132"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4506,589 +2536,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...537 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B077108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="399C6D4E"/>
     <w:lvl w:ilvl="0" w:tplc="C2A85278">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5133,748 +2625,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...696 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="528A4ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="130CFA72"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5943,339 +2738,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...287 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60057CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61E642F2"/>
     <w:lvl w:ilvl="0" w:tplc="9A38C478">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6320,137 +2827,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64A71EE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55CE32BE"/>
     <w:lvl w:ilvl="0" w:tplc="7A1E3576">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6496,479 +2917,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...427 lines deleted...]
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74B108E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7903160"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7010,277 +3003,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78A77434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49D85382"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7349,51 +3116,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="793C57CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="599E90D8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7462,1582 +3229,163 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...315 lines deleted...]
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="1" w16cid:durableId="1187867423">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="2" w16cid:durableId="832182677">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="3" w16cid:durableId="1914851823">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
-[...5 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="4" w16cid:durableId="1068770077">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="5" w16cid:durableId="2125224312">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
-[...17 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="6" w16cid:durableId="2034108608">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="7" w16cid:durableId="2077966560">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="16">
-[...26 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="8" w16cid:durableId="998073540">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="26">
-[...51 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="9" w16cid:durableId="1707677234">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000A2DD2"/>
-[...1013 lines deleted...]
-    <w:rsid w:val="00FF69F9"/>
+    <w:rsidRoot w:val="0035018D"/>
+    <w:rsid w:val="00007A07"/>
+    <w:rsid w:val="000A67AB"/>
+    <w:rsid w:val="001B48F1"/>
+    <w:rsid w:val="003158DC"/>
+    <w:rsid w:val="0035018D"/>
+    <w:rsid w:val="005755B5"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="69175ADB"/>
+  <w14:docId w14:val="6B4E3CC2"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{10A71B83-FA8C-465C-8512-AE11DC25E84A}"/>
+  <w15:docId w15:val="{F56B2578-5B1E-4662-B912-30C60A0BC82B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9377,345 +3725,715 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035018D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0035018D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0035018D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0035018D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0035018D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0035018D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0035018D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0035018D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0035018D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0035018D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035018D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035018D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035018D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035018D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035018D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035018D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035018D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035018D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035018D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0035018D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035018D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0035018D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035018D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0035018D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035018D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035018D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035018D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0035018D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035018D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="000A2DD2"/>
+    <w:rsid w:val="0035018D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0035018D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0035018D"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...27 lines deleted...]
-    <w:rsid w:val="00B80C53"/>
+    <w:rsid w:val="0035018D"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00454748"/>
+    <w:rsid w:val="0035018D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00454748"/>
-[...116 lines deleted...]
-    <w:rsid w:val="00FB6EFF"/>
+    <w:rsid w:val="0035018D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/office/ethics/Documents/UNDP%20CODE%20OF%20ETHICS%20-%20June%202020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/office/ethics/Documents/Where%20To%20Go%20When%20-%20FINAL%20JUNE%202020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/SitePages/Intranet.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/content/undp/en/home/accountability/audit/office-of-audit-and-investigation.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11696" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/Ethics/SitePages/Tools%20%26%20Resources/Where-to-Go-When-Guide.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/Ethics" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/content/undp/en/home/accountability/audit/office-of-audit-and-investigation.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11696" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/Ethics" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -9723,54 +4441,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -9923,655 +4641,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...558 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1879</Words>
-  <Characters>10716</Characters>
+  <Words>1860</Words>
+  <Characters>10602</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12570</CharactersWithSpaces>
+  <CharactersWithSpaces>12438</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Standard Operating Proceedures for FSPs meeting new GEF deadlines</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Jessie Mee</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>