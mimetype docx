--- v0 (2025-10-10)
+++ v1 (2026-05-23)
@@ -1,10645 +1,5610 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="706F3793" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00EA132D" w:rsidRDefault="00C45ADA" w:rsidP="00566B0B">
+    <w:p w14:paraId="706F3793" w14:textId="48F1187B" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...69 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">UNDP Policy </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">UNDP Policy and Procedures for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">and Procedures for </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Engagement on National Salary Supplementation Schemes (NSSS) and National Salary Payment Schemes (NSPS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E5A8AD" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7284CFA8" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>October 2007, BDP/BOM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9625B8" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A31B79F" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...61 lines deleted...]
-        </w:rPr>
         <w:t>I.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Summary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005E15F3" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="005E15F3" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="347CADD2" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...24 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="347CADD2" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. This Note distinguishes between different development contexts as they relate to the issue of national salary reform and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>payments, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presents UNDP’s position and procedures in each of them accordingly. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">UNDP </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">provides the overall framework of analysis and </w:t>
+        <w:t>UNDP Practice Note on Capacity Development in Transition Situations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides the overall framework of analysis and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> for this </w:t>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> context for this </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> policy. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA132D">
+      <w:r w:rsidRPr="00E140BF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61706281" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00FA7900" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="61706281" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F7FD6B7" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="2F7FD6B7" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00797D64">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Scenario One</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: In ‘standard’ development cooperation activity (defined here as achieving steady state development progress without being in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>crises or post crises</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mode), it is not the role of external assistance to provide for the national wage bill. In instances where there is a negotiated arrangement under loan or grant assistance to provide support to the wage bill or parts thereof, it is best provided as direct budget support transferred to Treasury, under agreed conditions stipulated in the loan or grant agreement. UNDP’s role here is most often one of policy advocacy and advisory services in this field. This Note does not discuss this further. Where such countries move into periods of development transitions, triggered by sudden political or economic shifts or man-made or natural disasters, then the scenarios below would apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565CFAE1" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48115FC1" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00797D64">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Scenario Two</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: In many LDCs and transition states, civil service incentives are not adequate to ensure attracting and retaining skilled talent into public service. An appropriate level of pay is one form of monetary incentive that acts as a motivator, often in combination with other monetary and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>non monetary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incentives. UNDP supports the application of appropriate levels of incentives to ensure a fully functioning and well performing civil service, as one element of a civil service reform package. Other issues such as the size of the civil service, the capacities of the civil service and the enabling political environment in which </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a civil</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> service functions must also be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>taken into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a full development response.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> National salary supplementation schemes (NSSS) are often introduced to provide additional monetary compensation. In such contexts, UNDP would play a policy advocacy and advisory role, together with other partners engaged on civil service reform, as well as a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> support role through a UNDP project. This scenario is covered in this Note.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7964E7A6" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="7964E7A6" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F17D327" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00797D64">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Scenario Three</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: In countries in conflict and/or post conflict and volatile transition situations where there has been a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>break down</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a recognized state authority and role, it may be necessary for external assistance to provide interim support directly for public sector salaries, to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>assure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the minimum functioning of the state. This role would be for a limited </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, to be agreed on case-by-case based on local conditions. This would be when an adequately functioning arm of the state can take over, and the standard operation of this national wage bill can be managed nationally. In this case, UNDP may be requested to play the role of direct service provider, as an interim management arrangement. This role is also covered by this Note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400C3EC8" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D160AA" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB5FC8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Common characteristics</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="2E44E1AC" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00797D64" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: UNDP would only engage in salary supplementation and salary payment schemes as part of a larger wage or civil service reform process (even in times of post crises such would be the initial stages of a longer term reform strategy); a risk assessment is included in such engagement; direct </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>service support would be for an agreed limited duration with a monitored exit strategy; and such would require the approval of the Office of the Administrator and Regional Bureau concerned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7623B6" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E44E1AC" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>II.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Related UN Policy Context</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23925456" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="23925456" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FBA1A58" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6. Prior UN and UNDP policy discussions on the issue of incentives have centered around the issue of donor payments to government staff working on development projects. The question of such external payments to government staff has been the subject of discussions in the governing bodies of the members of the Joint Consultative Group on Policy (JCGP) as well as the OECD Development Assistance Committee. The UNDP Governing Council considered this issue at its 37</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> session (in 1990), at which it adopted decision 90/16. Following this decision, the JCGP established a working group to recommend a common policy for its members,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E140BF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="007728BF">
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and issued a UN Policy on Payment to Government Staff, dated April 1996.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="007728BF">
-[...34 lines deleted...]
-    <w:p w14:paraId="59DFF212" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This provides a clear statement of policy for all members of the JCGP, based on the following (quote): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED9F02F" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59DFF212" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">funded </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The JCGP is against any monetary compensation to government counterparts for their work/participation in donor-funded </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>programmes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and projects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5682D0" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+    <w:p w14:paraId="7F5682D0" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A recognition that in some countries that are facing serious economic difficulties which have drastically reduced the purchasing power of civil service salaries, the above policy cannot be applied at once. In these countries, an exit strategy should be developed in close cooperation and consultation with other donors and the government. Ideally, this exit strategy would encourage and support civil service reform, and would coordinate donor payments to government staff, gradually reducing such payments as reform takes effect. (end quote)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E56371" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="34E56371" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F24C5E2" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Following from the above, a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB5FC8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UNDP Background Note on Capacity Development and Incentives</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E80F2D">
+      <w:r w:rsidRPr="00E140BF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Donors sometimes present salary incentive schemes as a first step in the direction of a general civil service reform. The problem with the way the schemes are designed and implemented is that they could have the opposite effect of delaying or even substituting for a general salary reform. To find a sustainable solution to the incentives problem, development partners will first have to address two fundamental deficiencies in the present situation: 1) The civil service incentive structure - the principle of a general salary reform must at least be envisioned, even if the reform is not decided on in detail. Temporary solutions for individual departments can then be designed as steps towards a more universal reform; and 2) Integration of external contributions - donors will have to reduce their ambitions for visibility or “additionality” and provide their contributions on a collective rather than individual basis. As the </w:t>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was presented to the Senior Management Team (SMT) in October 2002, which stated the following: “Donors sometimes present salary incentive schemes as a first step in the direction of a general civil service reform. The problem with the way the schemes are designed and implemented is that they could have the opposite effect of delaying or even substituting for a general salary reform. To find a sustainable solution to the incentives problem, development partners will first have to address two fundamental deficiencies in the present situation: 1) The civil service incentive structure - the principle of a general salary reform must at least be envisioned, even if the reform is not decided on in detail. Temporary solutions for individual departments can then be designed as steps towards a more universal reform; and 2) Integration of external contributions - donors will have to reduce their ambitions for visibility or “additionality” and provide their contributions on a collective rather than individual basis. As the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB5FC8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EB5FC8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> approach makes more headway through SWAPs, budget support and debt relief arrangements, the need for separate project management units (PMUs) should also gradually fall. There are schemes by which several donors pool their contributions for salary increments and other incentives into a common fund that is managed by government. A workable framework for such has been provided by the Selective Accelerated Salary Enhancement Scheme, adopted in </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
-          <w:r w:rsidRPr="00EB5FC8">
+          <w:r w:rsidRPr="00E140BF">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Tanzania</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
-      <w:r w:rsidRPr="00EB5FC8">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in 2002. However, such schemes cannot be effective if few donors are willing to pool their contributions and if individual topping-up continues, often through PMUs.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4077A225" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48942B46" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00EB5FC8" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+    <w:p w14:paraId="48942B46" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2340"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB5FC8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP Policy </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774D015B" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00EB5FC8" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+    <w:p w14:paraId="774D015B" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6039F399" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00EA6324" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6039F399" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. UNDP adheres to the JCGP policy on contracting government personnel, which disallows direct payments to government staff for their additional work contributions on donor supported development projects. This </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">should not be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>confused</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the standard practice of hiring nationals as UNDP staff, management or technical expertise with UNDP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A431205" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1710B2" w14:textId="6FCD3A08" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00884305" w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">The hiring of national expertise from government or other national entity, for staff and/or project positions, can be conducted under the following </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> hiring of national expertise from government or other national </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>conditions</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>entity</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and procedures</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>, for staff and/or project positions, can be conducted under the following conditions and procedures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E8766D" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...9 lines deleted...]
-    <w:p w14:paraId="1E13ED72" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+    <w:p w14:paraId="11E8766D" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E13ED72" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="089C2A80" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP contracts can only be issued to government personnel if they separate from government </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>service, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have been officially released on special leave without pay. In all these cases, the process and individual hired would have to conform to the process and responsibilities detailed in the UN Staff Rules or UNDP ALD and Service Contract Guidelines as the case may be. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D88EA94" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="089C2A80" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This means that: a) an independent and competitive selection process was followed; b) the individual hired does not have dual contract status (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in this case, if on special leave without pay, the full process of formal notification of the release from government service must be obtained prior to issuance of UNDP contract); and c) full functional and reporting allegiance would be to UNDP, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> individuals serving on a UNDP contract serve in their individual capacity and not as a representative of government or other non-UNDP authority.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00845414">
+      <w:r w:rsidRPr="00E140BF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007728BF">
+      <w:r w:rsidRPr="00E140BF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D9DC51" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...9 lines deleted...]
-    <w:p w14:paraId="1BE5E06D" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+    <w:p w14:paraId="17D9DC51" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE5E06D" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>IV.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Principles that define UNDP engagement on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Principles that define UNDP engagement on a NSSS or NSPS</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>a NSSS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or NSPS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D7182C" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+    <w:p w14:paraId="03D7182C" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6DC6F200" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC6F200" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">salary supplements to civil service or other government-contracted posts covering direct state functions. They do not cover UNDP </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.  The following principles and procedures are detailed for UNDP engagement on NSSS, where UNDP is asked to engage on the salary supplements to civil service or other government-contracted posts covering direct state functions. They do not cover UNDP </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...34 lines deleted...]
-    <w:p w14:paraId="79980212" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, operations or policy posts, which would be covered by standard UNDP project contracts and related procedures as detailed in the UN Staff Rules and those governing UNDP ALD and Service Contracts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043ED5AD" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79980212" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...115 lines deleted...]
-    <w:p w14:paraId="71D500F2" w14:textId="77777777" w:rsidR="001B2B88" w:rsidRDefault="001B2B88" w:rsidP="001B2B88">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP participation in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a NSSS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> would only be considered within a broader framework of transitional or public administration reforms underway in that country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57945D88" w14:textId="77777777" w:rsidR="001B2B88" w:rsidRPr="00E140BF" w:rsidRDefault="001B2B88" w:rsidP="001B2B88">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D500F2" w14:textId="77777777" w:rsidR="001B2B88" w:rsidRPr="00E140BF" w:rsidRDefault="001B2B88" w:rsidP="001B2B88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Such an engagement would be preferably within a broader multi-partner arrangement within the country. The partnering roles with government and other international partners should be detailed within a government-donor agreement. Where there is no internationally </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>recognised</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> government presence, such would be covered in an international multi partner agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13923C40" w14:textId="77777777" w:rsidR="001B2B88" w:rsidRDefault="001B2B88" w:rsidP="001B2B88">
-[...9 lines deleted...]
-    <w:p w14:paraId="6C1E324C" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+    <w:p w14:paraId="13923C40" w14:textId="77777777" w:rsidR="001B2B88" w:rsidRPr="00E140BF" w:rsidRDefault="001B2B88" w:rsidP="001B2B88">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C1E324C" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...95 lines deleted...]
-    <w:p w14:paraId="0C39EED5" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>This engagement would be driven by UNDP’s national capacity development role and support. UNDP would not get engaged purely as a financial transfer mechanism to make direct salary payments to government officials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7C7FA6" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C39EED5" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...103 lines deleted...]
-    <w:p w14:paraId="080C1E20" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agreement to initiate and engage on an NSSS would require </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the formal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consultation and approval at the highest national levels, preferably through parliamentary committee, the office of head of state, or designated high level authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258C0798" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080C1E20" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...129 lines deleted...]
-    <w:p w14:paraId="1FC08A2E" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In any engagement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> national salary supplementation schemes, the risks involved with managing accountability can be high.  Therefore, analyzing the associated risk is essential to ensure full transparency of operations and the application of agreed business procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EC652D" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF247FD" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC08A2E" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UNDP recommends a pooled fund for salary supplement payments, preferably managed and monitored by a government authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3881D550" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...9 lines deleted...]
-    <w:p w14:paraId="67E1264B" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+    <w:p w14:paraId="3881D550" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E1264B" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...144 lines deleted...]
-    <w:p w14:paraId="29A4C7F1" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="007728BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Given exigencies in-country, if government and donors agree that such be an externally managed arrangement for an agreed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, then the extent of, and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for, the participation in such a scheme would be determined by the national civil service reform agenda. The process and schedule for national wage reform would be linked to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>take</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over from such an externally supported scheme. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4386E8FB" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A4C7F1" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...127 lines deleted...]
-    <w:p w14:paraId="0F6B2F94" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure consistency of approach by the international community involved in supporting an NSSS, such should be pursued where possible through the national aid coordination mechanism. Such a consultative mechanism would establish standards, operating procedures, approval and monitoring mechanisms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31972B77" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6B2F94" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">SSS would be applied together with </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A capacity development strategy for the deepening and retention of capacities would not rely or focus on monetary incentives alone. An NSSS would be applied together with </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007728BF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>non monetary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007728BF">
-[...29 lines deleted...]
-        <w:t xml:space="preserve">and new </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incentives, such as training, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>short term</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fellowships, learning exchanges, introduction of a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>merit based</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recruitment system, transparent performance management systems and so on. Existing and new </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>non monetary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...42 lines deleted...]
-    <w:p w14:paraId="7133C981" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incentives should be encouraged and applied simultaneously.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0CEED9" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7133C981" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...44 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The time bound nature of such a scheme, with a mandated exit strategy and the transparency of information around it, are essential characteristics for UNDP engagement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E1E249" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="007728BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...9 lines deleted...]
-    <w:p w14:paraId="78B2F4B1" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+    <w:p w14:paraId="54E1E249" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B2F4B1" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>V. UNDP Procedures that apply in the context of National Salary Supplementation Schemes (Scenario Two)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046212E8" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="007728BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+    <w:p w14:paraId="046212E8" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...86 lines deleted...]
-      <w:r w:rsidR="000D3746">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417BF146" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11.  Where UNDP is requested and agrees to engage on an NSSS to support civil service posts, it would do so under an agreed UNDP project document that supports that part of the overall national reform process.</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3746" w:rsidRPr="00E140BF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-    <w:p w14:paraId="3449E7C8" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This is the legal basis for agreement and transfer of such payments to government, who in turn would pay those civil servants under government contracts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B92840" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3449E7C8" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If using the national execution modality</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E140BF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r>
-[...66 lines deleted...]
-    <w:p w14:paraId="0E51B237" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the UNDP CO would transfer the monies agreed to support salary supplements to government, as an advance, and the government authority pays the recipients. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6E8E30" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E51B237" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If the project is under UNDP direct execution</w:t>
       </w:r>
-      <w:r w:rsidDel="00F20222">
+      <w:r w:rsidRPr="00E140BF" w:rsidDel="00F20222">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="0EA8A7E4" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cover core government functions, then those national salary lines would be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sub contracted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to a government implementing agent for contracting and payment through them. The government implementing agent would use own contract modalities, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>terms and conditions agreed to with UNDP. If special circumstances warrant UNDP services in this regard, refer Scenario Three, Part B (page 5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692013E8" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA8A7E4" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...71 lines deleted...]
-    <w:p w14:paraId="0F2DE27C" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP, together with the other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>involved partners</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, would conduct a risk and capacity assessment prior to formal agreement to these roles and functions, to make certain minimum standards are in place and/or are being developed to ensure transparency of operations and the application of agreed business procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773D8BEC" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2DE27C" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...119 lines deleted...]
-    <w:p w14:paraId="0461B118" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salary supplements would be linked to specific functions or jobs, and not to individuals. They would be a part of institutional transformation and based on accepted national job classifications. The (re)definition of roles and functions that warrant the higher pay scales must be clearly justified, with clear lines of accountability and results, which would define the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>performance based</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> results tied to the NSSS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E566B5D" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0461B118" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="7C74D024" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="007728BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Recruitment for these jobs would be carried out under the given national contracting procedures. UNDP would not be accountable for this process or its results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D3A52F" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C74D024" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="4FE66A18" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exit strategies are a mandatory requirement for engagement in an NSSS, to be continuously monitored with all relevant national and international partners engaged.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2861EDA4" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FE66A18" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...71 lines deleted...]
-    <w:p w14:paraId="4FEDBB37" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00977603" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A public information campaign would accompany the scheme, and support provided by international partners to it, to ensure full transparency of the process and public access to information on the NSSS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5580F96D" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FEDBB37" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Approval by the Office of the Administrator and respective Regional Bureau is required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E34070B" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6E34070B" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CFF1792" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41382F81" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+    <w:p w14:paraId="41382F81" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>VI.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>UNDP Procedures that apply in the context of National Salary Payment Schemes (Scenario Three)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23833E2F" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="23833E2F" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF54E23" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="7CF54E23" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">12.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>UNDP c</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">UNDP conditions and procedures that apply in providing a direct management service for government salary payments, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">onditions </w:t>
-[...207 lines deleted...]
-    <w:p w14:paraId="0F6B6ABD" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+        <w:t>using government contracts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: In a limited number of crisis and post conflict country situations, where government is as yet unable to provide the required administrative and management support to ensure the payment of such salaries, they may request UNDP to make these payments directly to the recipient on government contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C39657" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6B6ABD" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="103E83D4" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Such an arrangement must be part of an international partner agreement, wherein the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>participating partners</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agree that UNDP would undertake the role of implementing agent at the request of the national and international partners involved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EA940D" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103E83D4" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...111 lines deleted...]
-    <w:p w14:paraId="385C0C86" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP would carry out this role as a direct management service, or as a support to a national implementing agent, provided that these terms are clearly specified in a project document or in a Letter of Agreement between Government and UNDP for country office support services attached to the project document. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49540BF8" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385C0C86" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...71 lines deleted...]
-    <w:p w14:paraId="02C33F89" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP, together with the other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>involved partners</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, would conduct a risk and capacity assessment prior to formal agreement to these roles and functions, to make certain minimum standards are in place and/or are being developed to ensure transparency of operations and the application of agreed business procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E594BF1" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C33F89" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Such a role would be taken on for a limited duration, to be specified in the above Agreement between the parties concerned.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17691C3A" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...9 lines deleted...]
-    <w:p w14:paraId="366C8C0E" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+    <w:p w14:paraId="17691C3A" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="366C8C0E" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Such government jobs would still be covered under government </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the existing national authority. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008027D1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>They would not be UNDP contracts</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D45BB4A" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...9 lines deleted...]
-    <w:p w14:paraId="772F0DA6" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+    <w:p w14:paraId="7D45BB4A" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="772F0DA6" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="1B70592F" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recruitment for these jobs, if required, would be done under national contracting procedures. If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in a given</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> post conflict </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>situations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this is not immediately feasible, an agreement on identifying the best candidates for key posts will be made in consultation with the partners involved, until such time as a national competitive process of recruitment can be pursued.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632B9E9A" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B70592F" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...56 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exit strategies, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>including for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> direct hires so open competition for posts can be introduced, must be continuously monitored with all relevant national and international partners involved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401A0E61" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A682D1" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+    <w:p w14:paraId="42A682D1" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="4B9B275D" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00977603" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A capacity development strategy to hand over these public payroll management functions to the agreed national </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>authority,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be implemented as part of the agreement and exit strategy to ensure appropriate hand-over. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F57521" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9B275D" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Approval by the Office of the Administrator and respective Regional Bureau is required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A41F35A" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="007728BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="1A41F35A" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F2191FE" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75EAB65B" w14:textId="1FA2F0AB" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="00884305" w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">UNDP </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> procedures that apply in providing a direct management service role for government salary payments, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">procedures that apply in </w:t>
-[...53 lines deleted...]
-        </w:rPr>
         <w:t>using UNDP contracts</w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-    <w:p w14:paraId="0CEB1821" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: There would be a very small number of complex crisis/emergency situations where the breakdown of the state apparatus results in no legitimate government in power at a given </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Such situations require special emergency measures to keep the basic functioning of a state moving through the provision directly of specific services. In the absence of a legitimate national implementation authority, the direct implementation project modality </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>allows for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP to ensure direct payment of salary to an agreed group of civil servants. In such a situation, such must be a part of an international multi partner agreement, where UNDP would undertake the role of implementing agent, if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>so</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asked by the national and international partners involved. This must be formalized in a project document or Letter of Agreement attached to the project document accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4862AF47" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CEB1821" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>can</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>issue</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>limited-period</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>service</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...13 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>contract,</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00EA6324">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00EA6324">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00EA6324">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00EA6324">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00EA6324">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>maximum</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00EA6324">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00EA6324">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>period</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00EA6324">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00EA6324">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00EA6324">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00EA6324">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00EA6324">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00EA6324">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>year</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidR="00E07514" w:rsidRPr="00E07514">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E07514" w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidR="00E07514" w:rsidRPr="00E07514">
+        <w:r w:rsidR="00E07514" w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidR="00E07514" w:rsidRPr="00E07514">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E07514" w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidR="00E07514" w:rsidRPr="00E07514">
+        <w:r w:rsidR="00E07514" w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidR="00E07514" w:rsidRPr="00E07514">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E07514" w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>review</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidR="00E07514" w:rsidRPr="00E07514">
+        <w:r w:rsidR="00E07514" w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidR="00E07514" w:rsidRPr="00E07514">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E07514" w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>thereafter</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>through</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>agreed</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>system</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...13 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>modality,</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>where</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>government</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>contract</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>modalities</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>absent,</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>interim</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>measure</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>make</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>direct</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>payments</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>accordingly.</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>It</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>stressed</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>such</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>would</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>special</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>crisis/complex</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...13 lines deleted...]
-        <w:t>y</w:t>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>emergency</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>situations,</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>short</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r>
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>term,</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>until</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>such</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>can</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>transferred</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>onto</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>formal</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>government</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>contracts</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00977603">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00977603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>payroll.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32095B98" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...9 lines deleted...]
-    <w:p w14:paraId="2C0B9323" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+    <w:p w14:paraId="32095B98" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C0B9323" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UNDP would carry out a risk assessment prior to formally signing on to such a management role, followed by the close monitoring and auditing of the agreed salary payments under UNDP audit and financial procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5318730A" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...9 lines deleted...]
-    <w:p w14:paraId="6C0231DA" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+    <w:p w14:paraId="5318730A" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C0231DA" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Recruitment would be conducted as per UNDP rules and procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3F75A0" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...9 lines deleted...]
-    <w:p w14:paraId="3C9057A9" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+    <w:p w14:paraId="2B3F75A0" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9057A9" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="2B1181DF" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP would monitor a personnel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>data base</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for staff hired, document all processes followed and monitor personnel records as per standard UNDP regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="087FD4C0" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B1181DF" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="555756A2" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The responsibility</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for performance and results review and monitoring would be done through a multi-partner agreement/board that would oversee essential public service functions during this interim period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B023B9" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="555756A2" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="223209EE" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00977603" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Such an arrangement would be for a limited time duration of not more than two years, with exit strategies and hand-over to national authorities monitored closely during this period. If special </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>circumstances require that such an arrangement go beyond the given two years, such must be clearly justified and agreed to by all parties involved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A36A4F" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="223209EE" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Approval by the Office of the Administrator and respective Regional Bureau is required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B3AFE5" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
-[...21 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId16"/>
+    <w:p w14:paraId="74B3AFE5" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6FEC7D" w14:textId="77777777" w:rsidR="00566B0B" w:rsidRPr="00E140BF" w:rsidRDefault="00566B0B" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00566B0B" w:rsidRPr="00E140BF">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="631E9CFC" w14:textId="77777777" w:rsidR="00322874" w:rsidRDefault="00322874">
+    <w:p w14:paraId="5CCC6A6C" w14:textId="77777777" w:rsidR="00E30D4A" w:rsidRDefault="00E30D4A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="287968B5" w14:textId="77777777" w:rsidR="00322874" w:rsidRDefault="00322874">
+    <w:p w14:paraId="213483C2" w14:textId="77777777" w:rsidR="00E30D4A" w:rsidRDefault="00E30D4A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B5FFD3D" w14:textId="77777777" w:rsidR="000D3746" w:rsidRDefault="000D3746" w:rsidP="00566B0B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6C82D95C" w14:textId="77777777" w:rsidR="000D3746" w:rsidRDefault="000D3746" w:rsidP="00566B0B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2017A3C7" w14:textId="77777777" w:rsidR="000D3746" w:rsidRDefault="000D3746" w:rsidP="00566B0B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2017A3C7" w14:textId="6B8BE329" w:rsidR="000D3746" w:rsidRPr="00E140BF" w:rsidRDefault="000D3746" w:rsidP="00566B0B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E140BF">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E140BF">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E140BF">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C45ADA">
+    <w:r w:rsidR="00C45ADA" w:rsidRPr="00E140BF">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E140BF">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="45F2B9C6" w14:textId="77777777" w:rsidR="000D3746" w:rsidRDefault="000D3746" w:rsidP="00566B0B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BCDA86A" w14:textId="77777777" w:rsidR="00322874" w:rsidRDefault="00322874">
+    <w:p w14:paraId="783863F2" w14:textId="77777777" w:rsidR="00E30D4A" w:rsidRDefault="00E30D4A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BC2A8EC" w14:textId="77777777" w:rsidR="00322874" w:rsidRDefault="00322874">
+    <w:p w14:paraId="2D634B8B" w14:textId="77777777" w:rsidR="00E30D4A" w:rsidRDefault="00E30D4A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="25D74B57" w14:textId="77777777" w:rsidR="000D3746" w:rsidRPr="00EA132D" w:rsidRDefault="000D3746">
+    <w:p w14:paraId="25D74B57" w14:textId="77777777" w:rsidR="000D3746" w:rsidRPr="00E140BF" w:rsidRDefault="000D3746">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EA132D">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-[...23 lines deleted...]
-      </w:smartTag>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> These </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-[...221 lines deleted...]
-        <w:t>policy.</w:t>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procedures will be included in the updated UNDP NEX guidelines and Risk Management policy.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4F7207C5" w14:textId="77777777" w:rsidR="000D3746" w:rsidRPr="006258FE" w:rsidRDefault="000D3746">
+    <w:p w14:paraId="4F7207C5" w14:textId="77777777" w:rsidR="000D3746" w:rsidRPr="00E140BF" w:rsidRDefault="000D3746">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006258FE">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-[...881 lines deleted...]
-        <w:t>2007.</w:t>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Drafted by BDP/CDG and BOM (OHR and OFA). Reviewed by OLPS and BCPR. Based </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>on  an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> internal survey conducted among twenty COs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in  Jan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-March 2007, queries and responses on the topic on UNDP capacity net, and draft presented to the Operations Group in July 2007 for review and approved for distribution in December 2007.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="64A0EF20" w14:textId="77777777" w:rsidR="000D3746" w:rsidRPr="006258FE" w:rsidRDefault="000D3746" w:rsidP="00566B0B">
+    <w:p w14:paraId="64A0EF20" w14:textId="77777777" w:rsidR="000D3746" w:rsidRPr="00E140BF" w:rsidRDefault="000D3746" w:rsidP="00566B0B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="003A1144">
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> See </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>UNDP Practice Note on Capacity Development in Transition Situations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, BDP/BCPR, September 2007.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="0D02814F" w14:textId="77777777" w:rsidR="000D3746" w:rsidRPr="00E140BF" w:rsidRDefault="000D3746">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Refer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>UNDP Practice Note on Public Sector Administration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, 2004</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="34276FA5" w14:textId="77777777" w:rsidR="000D3746" w:rsidRPr="00E140BF" w:rsidRDefault="000D3746" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Harmonisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cycles and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procedures among members of the Joint Consultative Group on Policy, DP/1993/27, March 1993.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="67F2CC67" w14:textId="5A353265" w:rsidR="000D3746" w:rsidRPr="00E140BF" w:rsidRDefault="000D3746" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidR="00AA6143" w:rsidRPr="00E140BF">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>https://popp.undp.org/policy-page/formulate-programmes-and-projects</w:t>
         </w:r>
-      </w:smartTag>
-[...1 lines deleted...]
-        <w:rPr>
+      </w:hyperlink>
+      <w:r w:rsidR="00AA6143">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>See</w:t>
-[...805 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6143" w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="689885D9" w14:textId="77777777" w:rsidR="000D3746" w:rsidRDefault="000D3746" w:rsidP="00566B0B">
+    <w:p w14:paraId="689885D9" w14:textId="77777777" w:rsidR="000D3746" w:rsidRPr="00E140BF" w:rsidRDefault="000D3746" w:rsidP="00566B0B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-[...133 lines deleted...]
-        <w:t>2002</w:t>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Taken from Capacity Development, Incentive Schemes and Project Management Units, Background Discussion Note, Gus Edgren, Sept 2002</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="3E53CE64" w14:textId="77777777" w:rsidR="000D3746" w:rsidRPr="00F33102" w:rsidRDefault="000D3746" w:rsidP="00566B0B">
+    <w:p w14:paraId="3E53CE64" w14:textId="4F8A80F1" w:rsidR="000D3746" w:rsidRPr="00E140BF" w:rsidRDefault="000D3746" w:rsidP="00566B0B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F33102">
+      <w:r w:rsidRPr="00E140BF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-        <w:r w:rsidRPr="00F33102">
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For more information on the UN’s policy on this matter, please see </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:tgtFrame="_blank" w:tooltip="http://content.undp.org/go/prescriptive/Project-Management---Prescriptive-Content-Documents/download/UN+Policy+on+Payment+to+Government+Staff.doc?d_id=242721&amp;g11n.enc=ISO-8859-1" w:history="1">
+        <w:r w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>United Nations Policy on Payment to Government Staff</w:t>
         </w:r>
-      </w:smartTag>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>For</w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00F33102">
+        <w:t xml:space="preserve">, which highlights the guiding principles when handling this issue.  This reference is also stated in the UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Project Management section of the UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Operations Policies and Procedures Guide at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidR="00AA6143" w:rsidRPr="00E140BF">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>https://popp.undp.org/programme-and-project-management</w:t>
         </w:r>
-      </w:smartTag>
-[...216 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:hyperlink>
+      <w:r w:rsidR="00AA6143" w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="3021B622" w14:textId="77777777" w:rsidR="000D3746" w:rsidRPr="00E140BF" w:rsidRDefault="000D3746" w:rsidP="00566B0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> HYPERLINK "http://content.undp.org/go/prescriptive/Project-Management---Prescriptive-Content-Documents/download/UN+Policy+on+Payment+to+Government+Staff.doc?d_id=242721&amp;g11n.enc=ISO-8859-1" \o "http://content.undp.org/go/prescriptive/Project-Management---Prescriptive-Content-Documents/download/UN+Policy+on+Payment+to+Government+Staff.doc?d_id=242721&amp;g11n.enc=ISO-8859-1" \t "_blank" </w:instrText>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> The JCGP policy does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>United Nations Policy on Payment to Government Staff</w:t>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t>make reference</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t xml:space="preserve"> to the broader issue of contributing to national salary supplementation schemes as a part of the government’s efforts at civil service reform. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18550E18" w14:textId="77777777" w:rsidR="000D3746" w:rsidRPr="00E140BF" w:rsidRDefault="000D3746">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="120A7D19" w14:textId="0F816C9A" w:rsidR="000D3746" w:rsidRPr="00E140BF" w:rsidRDefault="000D3746">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>which</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>highlights</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t xml:space="preserve"> For more details on </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6143" w:rsidRPr="00AA6143">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>guiding</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t>defining, managing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>principles</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t xml:space="preserve"> and monitoring an exit strategy, refer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>when</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t>UNDP Practice Note on Capacity Development in Transition Situations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>handling</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t>, September 2007</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="376DDB69" w14:textId="77777777" w:rsidR="000D3746" w:rsidRPr="00E140BF" w:rsidRDefault="000D3746">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>this</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>issue.</w:t>
-[...26 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>This</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t xml:space="preserve"> Given the essential feature of government ownership and lead on this issue, only NEX and DEX modalities are considered in this Note. For agency or NGO execution, such will be reviewed on a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>reference</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t>case by case</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>is</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t xml:space="preserve"> basis by the respective Regional Bureau and Executive Office.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="0C870EE2" w14:textId="77777777" w:rsidR="000D3746" w:rsidRPr="00E140BF" w:rsidRDefault="000D3746">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>also</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>stated</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>in</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t xml:space="preserve"> Or national implementation under the harmonized arrangements</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="3452AF5F" w14:textId="77777777" w:rsidR="000D3746" w:rsidRPr="00E140BF" w:rsidRDefault="000D3746">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>UNDP</w:t>
-[...16 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E140BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Programme</w:t>
-[...1688 lines deleted...]
-        <w:t>arrangements</w:t>
+        <w:t xml:space="preserve"> Or direct implementation under the harmonized arrangements</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6719B2EE" w14:textId="30489C3D" w:rsidR="00AA6143" w:rsidRDefault="00AA6143" w:rsidP="00AA6143">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C9EA6AA" wp14:editId="1D6CA96E">
+          <wp:extent cx="304800" cy="578498"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="24" name="Picture 24"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="-18" b="17704"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="309373" cy="587177"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="75987139" w14:textId="77777777" w:rsidR="00AA6143" w:rsidRDefault="00AA6143" w:rsidP="00E140BF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07BD1559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2B0650A"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12516,241 +7481,251 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1627350545">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="373231856">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2060519095">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1611933922">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2042510567">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="884171464">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2129927318">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1739399742">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1231115109">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2074573142">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="639656272">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1744984312">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1146163149">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="691690555">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1065683237">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D75B37"/>
+    <w:rsid w:val="00034583"/>
     <w:rsid w:val="000D3746"/>
     <w:rsid w:val="001B2B88"/>
     <w:rsid w:val="00322874"/>
     <w:rsid w:val="00566B0B"/>
+    <w:rsid w:val="00884305"/>
+    <w:rsid w:val="00AA6143"/>
     <w:rsid w:val="00B26712"/>
+    <w:rsid w:val="00BF41BB"/>
     <w:rsid w:val="00C45ADA"/>
     <w:rsid w:val="00D75B37"/>
     <w:rsid w:val="00E07514"/>
+    <w:rsid w:val="00E140BF"/>
+    <w:rsid w:val="00E30D4A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="24872D59"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3D4E68F2-6C18-4123-A1E4-0813ADB746DC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -13066,61 +8041,92 @@
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:semiHidden/>
     <w:rsid w:val="00A94335"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F20222"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA6143"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA6143"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.jpg@01C23F08.0B482180" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/formulate-programmes-and-projects" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/results/project/initiating.en#additional%20information" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/formulate-programmes-and-projects" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/programme-and-project-management" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13365,192 +8371,136 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...54 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -13863,150 +8813,199 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>669</Value>
+    </TaxCatchAll>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">English</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">UNDP Policy and Procedures for Engagement on National Salary Supplementation Schemes (NSSS) and National Salary Payment Schemes (NSPS) </UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-1836</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-1836</Url>
+      <Description>POPP-11-1836</Description>
+    </_dlc_DocIdUrl>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1</UNDP_POPP_REFITEM_VERSION>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1</DLCPolicyLabelValue>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{005004F8-9102-4CBE-8502-9951ABAF0DFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC8FF107-F982-4748-AAFF-F5A5C7653C88}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A38FE955-5C83-42F3-BE4E-3303419972AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E9D56E2-3BAD-4822-86B8-7E55FD9D7517}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B598A8D-CEE9-4F90-81FC-DBDDDC30D04F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0C078E7-6794-4A3D-B3CF-056D87D63BB0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>16255</Characters>
+  <Pages>7</Pages>
+  <Words>2868</Words>
+  <Characters>16348</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>135</Lines>
+  <Lines>136</Lines>
   <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>UNDP Draft Policy on Engagement on National Salary Supplementation Schemes </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company> </Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19181</CharactersWithSpaces>
+  <CharactersWithSpaces>19178</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>2949153</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://content.undp.org/go/userguide/results/project/initiating.en</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Additional%20Information</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7667804</vt:i4>
       </vt:variant>
       <vt:variant>