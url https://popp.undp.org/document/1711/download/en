--- v0 (2025-10-30)
+++ v1 (2026-04-06)
@@ -1,2535 +1,2912 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1039AC54" w14:textId="531F9E55" w:rsidR="00FA2245" w:rsidRPr="00FA2245" w:rsidRDefault="00BE7E02" w:rsidP="00FA2245">
+    <w:p w14:paraId="1039AC54" w14:textId="1EE125A0" w:rsidR="00FA2245" w:rsidRDefault="00BE7E02" w:rsidP="00FA2245">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE060E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Annex 1</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3E6D2B90" w14:textId="77777777" w:rsidR="00C03E9B" w:rsidRPr="00FA2245" w:rsidRDefault="00C03E9B" w:rsidP="00FA2245">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10890" w:type="dxa"/>
         <w:tblInd w:w="-725" w:type="dxa"/>
         <w:tblCellMar>
-          <w:top w:w="29" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="29" w:type="dxa"/>
+          <w:top w:w="144" w:type="dxa"/>
+          <w:left w:w="144" w:type="dxa"/>
+          <w:bottom w:w="144" w:type="dxa"/>
+          <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5445"/>
-        <w:gridCol w:w="5445"/>
+        <w:gridCol w:w="5850"/>
+        <w:gridCol w:w="5040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w14:paraId="3A48BA5B" w14:textId="77777777" w:rsidTr="0043542E">
+      <w:tr w:rsidR="00BE7E02" w:rsidRPr="00C03E9B" w14:paraId="3A48BA5B" w14:textId="77777777" w:rsidTr="00C03E9B">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5445" w:type="dxa"/>
+            <w:tcW w:w="5850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6F90893E" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="0043542E">
+          <w:p w14:paraId="6F90893E" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00C03E9B" w:rsidRDefault="00BE7E02" w:rsidP="0043542E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00EE060E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DIRECT COSTS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16EE004B" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="0043542E">
+          <w:p w14:paraId="16EE004B" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00C03E9B" w:rsidRDefault="00BE7E02" w:rsidP="0043542E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00EE060E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>Programme Resources (i.e., funded from Projects)</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F497D"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Resources (i.e., funded from Projects)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5445" w:type="dxa"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="438DFEF5" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="0043542E">
+          <w:p w14:paraId="438DFEF5" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00C03E9B" w:rsidRDefault="00BE7E02" w:rsidP="0043542E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00EE060E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INDIRECT COSTS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="397AE24F" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="0043542E">
+          <w:p w14:paraId="397AE24F" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00C03E9B" w:rsidRDefault="00BE7E02" w:rsidP="0043542E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EE060E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institutional Resources (i.e., funded from Core IB and GMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE7E02" w:rsidRPr="00EE7596" w14:paraId="6FE97B7E" w14:textId="77777777" w:rsidTr="0043542E">
+      <w:tr w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w14:paraId="6FE97B7E" w14:textId="77777777" w:rsidTr="00C03E9B">
         <w:trPr>
-          <w:trHeight w:val="8047"/>
+          <w:trHeight w:val="4641"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5445" w:type="dxa"/>
+            <w:tcW w:w="5850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1321FDBE" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="0043542E">
+          <w:p w14:paraId="1321FDBE" w14:textId="1D30E6F3" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="0043542E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00EE060E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Direct costs include personnel and non-personnel costs that can be attributed and allocated to a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00EE060E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or project activities related to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, administrative and operational support activities. In case of personnel, </w:t>
+            </w:r>
+            <w:r w:rsidR="009013FB" w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>these</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> costs should be costed fully, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i.e.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> including: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>staff</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE060E">
-[...30 lines deleted...]
-          <w:p w14:paraId="1A101CD8" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="0043542E">
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> salary, benefits and entitlements, centrally managed costs, including payroll reserves for learning, ICT, JFA, MAIP, ASHI, EOS etc., office rent, utilities, communications, supplies, and office security and safety. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A101CD8" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="0043542E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="10"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="772F547F" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="0043542E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="772F547F" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="0043542E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="6DC977A8" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="0043542E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personnel may be directly contracted under a project, or a project may receive services from other UNDP personnel. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC977A8" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="0043542E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="8"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="65005B0B" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00583ECC" w:rsidRDefault="00BE7E02" w:rsidP="0043542E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65005B0B" w14:textId="695FF5EF" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="0043542E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00583ECC">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00583ECC">
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Direct costs include the following functions/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001701F3" w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>activities(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001701F3" w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>including</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> goods and services) as described in the project document</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59B1AE4E" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+          <w:p w14:paraId="59B1AE4E" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project management</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1078C31A" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+          <w:p w14:paraId="7B745999" w14:textId="1C387DF1" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="03E16AFB" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Project coordination</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1078C31A" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="79D1CAF0" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project communications, advocacy, and funding partner visibility </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03E16AFB" w14:textId="216ACF42" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="00635C64" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Independent audit, monitoring and evaluation of activities linked to a specific </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or project </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79D1CAF0" w14:textId="17E83CFB" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00DE71D1" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="7EDC1DE6" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project </w:t>
+            </w:r>
+            <w:r w:rsidR="00D921D7" w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality Assurance (QA) services </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00635C64" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="5D73FBE3" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Monitoring and evaluation of projects</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EDC1DE6" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="45931AF1" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Project briefings and technical guidance for project stakeholders</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D73FBE3" w14:textId="199DCD01" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="377D6379" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project meetings, progress, and final reporting (excluding annual certified financial reports) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45931AF1" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="605DDD37" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Donor-specific reporting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49BDBC21" w14:textId="3D491A96" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...96 lines deleted...]
-          <w:p w14:paraId="15FC1F31" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Costs of missions and travel incurred specifically to carry out or support </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/project activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="377D6379" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...44 lines deleted...]
-          <w:p w14:paraId="044550FA" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Support to implementing and responsible parties</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="605DDD37" w14:textId="277F6506" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...20 lines deleted...]
-          <w:p w14:paraId="724046CE" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Partner</w:t>
+            </w:r>
+            <w:r w:rsidR="001243CC" w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> capacity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> assessments (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> HACT assessments) and all assurance activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A4073B8" w14:textId="35F69694" w:rsidR="001243CC" w:rsidRPr="00C03E9B" w:rsidRDefault="001243CC" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="11"/>
               </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...20 lines deleted...]
-          <w:p w14:paraId="26E951B0" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equipment, including information technology equipment, maintenance, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>licences</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and support specific to the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/project </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D9DEC5C" w14:textId="4D7A54E2" w:rsidR="00FA57AB" w:rsidRPr="00C03E9B" w:rsidRDefault="00FA57AB" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="11"/>
               </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...22 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full cost of personnel, including all costs related to post occupancy such as rent and premises maintenance, utilities, communications, supplies, office related security and safety costs, etc. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F8E9CD8" w14:textId="6716363C" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="11"/>
               </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operational support and services directly linked to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BA2DE3" w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> project implementation, such as security and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>safety, procurement, budget, finance, human resources, information technology, risk management and administration at both, local country, regional and/or global level. This includes the allocable cost of processing project/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> implementation transactional services pertaining to finance, budget, administration, procurement, human resources, logistics, etc. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BFC7308" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="0043542E">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ED5AA88" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="0043542E">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0268F0D2" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="005005A2" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>The following functions/activities typically require sharing of personnel, including on staff contracts, to be paid by the project as Delivery Enabling Services under specific project activities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15FC1F31" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="005005A2">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="0EEB6343" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Project Supervision and Coordination</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="044550FA" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="774BB2F1" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Programme Coordination</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="724046CE" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="2E1CC1D6" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy advice and Quality Assurance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26E951B0" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="2044F301" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk Management </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FEF825C" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...38 lines deleted...]
-          <w:p w14:paraId="102B330D" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activities leading to project closure (checklist) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0268F0D2" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="64522A59" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Administrative, Operational, and Other Shared Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> such as:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EEB6343" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>C</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>ommunication support for project personnel and activities</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F2F941D" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+              <w:t>Creation of documents relating to revenue processing, budget, expenses, payments, vendor and project level reporting, requisitions, purchase orders, vouchers, payroll processing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="774BB2F1" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-          <w:p w14:paraId="1F51F913" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+              <w:t>Procurement of goods and services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E1CC1D6" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:left="330"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human resources (HR) services: recruitment and management of project personnel (recurrent personnel management, security and general administration briefings, trainings and learning tools) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2044F301" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistics services for office premises </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="102B330D" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00EE060E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Logistics support services such as travel and event management</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64522A59" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Communication support for project personnel and activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F2F941D" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Equipment and asset management services, including information technology (IT) equipment, maintenance, licenses, and support for the project team and activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F51F913" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contingency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5445" w:type="dxa"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26CD0DE5" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="0043542E">
+          <w:p w14:paraId="0C8663E1" w14:textId="5077DDF2" w:rsidR="003F6BD4" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="0043542E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00EE060E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="239AC251" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Organizational costs that are not directly attributable to specific projects or </w:t>
+            </w:r>
+            <w:r w:rsidR="003F6BD4" w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>services but</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are necessary to fund the corporate structures and support implementation of development </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>programmes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and projects (the costs of running the organization).  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21AECA61" w14:textId="77777777" w:rsidR="003F6BD4" w:rsidRPr="00C03E9B" w:rsidRDefault="003F6BD4" w:rsidP="0043542E">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26CD0DE5" w14:textId="218A7537" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="0043542E">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Examples of indirect </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>costs  include</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> corporate activities such as: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="239AC251" w14:textId="57C37C81" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Executive leadership </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16FD5C5C" w14:textId="4B48DE1B" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Resource mobilization, partnership relations, advocacy, and communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5857CCCF" w14:textId="76B18A68" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting, </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87242" w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reporting, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>financial and budget management</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B5903F5" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Independent corporate oversight functions at HQ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60F990EA" w14:textId="541DB5BB" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legal support </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="613942B6" w14:textId="10C689F2" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Human resource management (learning, training, recruitment, performance management)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53D83A41" w14:textId="33E7B9DB" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Internal audit and investigation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FA8C483" w14:textId="24D05C36" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Evaluation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A69B5BB" w14:textId="17279C90" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Strategic planning and results management</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35727B32" w14:textId="55BFF349" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="007873F8">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="031D52C7" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Risk management</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E12DAC" w14:textId="77777777" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="001705DD">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:ind w:left="360"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EA045E4" w14:textId="70D887E8" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00357A57">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55A5F599" w14:textId="64A3A982" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00416745">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Operational and administrative support services to UNDP offices for performing the following tasks/functions:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ACBCA25" w14:textId="3568650B" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="16FD5C5C" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Financial services (annual work-planning, budgeting, disbursing, spending, and office management budgets and positions monitoring)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5716C5EE" w14:textId="466405BD" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="10CCF484" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Procurement services for property (lease), plant and equipment for the office</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF4247" w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> support (not directly attributable to the project)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D9BBA5F" w14:textId="7906A9D4" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="21CD3430" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Logistics support services such as travel and office event management</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED744B" w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not directly attributable to the project</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A49BC5B" w14:textId="65191ED7" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="5857CCCF" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Equipment and asset management services, including IT equipment, maintenance, licenses, and office support</w:t>
+            </w:r>
+            <w:r w:rsidR="0046673D" w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (not directly attributable to </w:t>
+            </w:r>
+            <w:r w:rsidR="006F0F2C" w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="0046673D" w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> project)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39CBD3D6" w14:textId="4F965F86" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="3B5903F5" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00EE060E" w:rsidRDefault="00BE7E02" w:rsidP="00BE7E02">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Corporate equipment and related maintenance and depreciation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B8A9E58" w14:textId="3B73B786" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="00C03E9B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...581 lines deleted...]
-              <w:t xml:space="preserve"> security, corporate planning, budgeting, reporting and risk management tools</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Corporate shared resources not directly attributable to the project, such as corporate IT platforms and security</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE7E02" w14:paraId="07764B59" w14:textId="77777777" w:rsidTr="0043542E">
+      <w:tr w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w14:paraId="07764B59" w14:textId="77777777" w:rsidTr="00C03E9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3395B2" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00C43BF6" w:rsidRDefault="00BE7E02" w:rsidP="0043542E">
+          <w:p w14:paraId="6B3395B2" w14:textId="7F470947" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="0043542E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C43BF6">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">*The services can be provided by UNDP personnel in different geographical locations. Please note: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3502B07F" w14:textId="77777777" w:rsidR="00BE7E02" w:rsidRPr="00C43BF6" w:rsidRDefault="00BE7E02" w:rsidP="0043542E">
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="3502B07F" w14:textId="27C69975" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="0043542E">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- For UNDP personnel above the P5 level on positions </w:t>
             </w:r>
-            <w:r w:rsidRPr="6B0D51CE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>full</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B0D51CE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">y funded by core IB and GMS by nature of its functions, </w:t>
             </w:r>
-            <w:r w:rsidRPr="6B0D51CE">
-[...14 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B77412">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reimbursement from project budgets is not allowed irrespective of services provided to projects. Such services generally fall under the indirect cost category. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4339C217" w14:textId="4012303D" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="0043542E">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B77412">
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="001857F6">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For UNDP personnel at the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
-                <w:sz w:val="16"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>P5 level</w:t>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00B77412">
+              <w:t>P5 level or below</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, his/her activities that are directly linked to a particular project may be charged as direct project costs. However, such activities should be charged </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B77412">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>judiciously</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, noting its leadership function, and may not exceed 40% of the person’s cost.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19D7D0E9" w14:textId="14D160F7" w:rsidR="00D921D7" w:rsidRPr="00C03E9B" w:rsidRDefault="00D921D7" w:rsidP="0043542E">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B77412">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
-                <w:sz w:val="16"/>
-[...82 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Note: As per the Board document (DP/2013/41) and associated Board decision (DP/2014/2), effective 1 January 2014, all P5 level positions and below can be multi-funded. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="448F8CD8" w14:textId="77777777" w:rsidR="00C63770" w:rsidRDefault="00C63770" w:rsidP="00FA2245"/>
-    <w:sectPr w:rsidR="00C63770" w:rsidSect="00360C33">
+    <w:sectPr w:rsidR="00C63770" w:rsidSect="00C03E9B">
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1080" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1890" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7EEC518C" w14:textId="77777777" w:rsidR="00BD3C96" w:rsidRDefault="00BD3C96" w:rsidP="00C03E9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="117A8EB2" w14:textId="77777777" w:rsidR="00BD3C96" w:rsidRDefault="00BD3C96" w:rsidP="00C03E9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="052D91D7" w14:textId="77777777" w:rsidR="00BD3C96" w:rsidRDefault="00BD3C96" w:rsidP="00C03E9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="09557BDD" w14:textId="77777777" w:rsidR="00BD3C96" w:rsidRDefault="00BD3C96" w:rsidP="00C03E9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0A97896C" w14:textId="602E4323" w:rsidR="00C03E9B" w:rsidRDefault="00C03E9B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69D28BE0" wp14:editId="5D3CFAEA">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-57150</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="285750" cy="528320"/>
+          <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="11" name="Picture 11"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="-5232" b="15539"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="285750" cy="528320"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BA73513"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AFD041A8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="185649E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E9A23AE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2598,51 +2975,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="190162A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1D161C82"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="366211D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2AA06A2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2711,51 +3201,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37A90947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="943E9572"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2797,51 +3287,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="401D6AAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="989E5C70"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2910,51 +3400,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44BE02D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9908422E"/>
     <w:lvl w:ilvl="0" w:tplc="2BB40CBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3010,51 +3500,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455E793C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7780EC48"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3123,51 +3613,503 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52BE0F86"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C0214D2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="533141E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F385A1E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5574034E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFF49E88"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63FF770A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="209C621E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="678A5CB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3870871A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3237,112 +4179,241 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-[...5 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="75"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BE7E02"/>
+    <w:rsid w:val="0001175F"/>
+    <w:rsid w:val="00065076"/>
+    <w:rsid w:val="00097EC8"/>
+    <w:rsid w:val="000A214F"/>
+    <w:rsid w:val="000B3E73"/>
+    <w:rsid w:val="001243CC"/>
+    <w:rsid w:val="00137C0E"/>
+    <w:rsid w:val="001406ED"/>
+    <w:rsid w:val="001701F3"/>
+    <w:rsid w:val="001705DD"/>
+    <w:rsid w:val="001C4991"/>
+    <w:rsid w:val="001E767A"/>
+    <w:rsid w:val="00256999"/>
+    <w:rsid w:val="00274103"/>
+    <w:rsid w:val="002B5235"/>
+    <w:rsid w:val="00350773"/>
+    <w:rsid w:val="00357A57"/>
+    <w:rsid w:val="00394122"/>
+    <w:rsid w:val="003C73B6"/>
+    <w:rsid w:val="003E59A3"/>
+    <w:rsid w:val="003F6BD4"/>
+    <w:rsid w:val="00410283"/>
+    <w:rsid w:val="00416745"/>
+    <w:rsid w:val="00434B6E"/>
+    <w:rsid w:val="0046673D"/>
+    <w:rsid w:val="00493580"/>
+    <w:rsid w:val="004D6F5D"/>
+    <w:rsid w:val="005117C8"/>
+    <w:rsid w:val="005249D4"/>
+    <w:rsid w:val="00535974"/>
+    <w:rsid w:val="005C0C90"/>
+    <w:rsid w:val="005C2A8A"/>
+    <w:rsid w:val="005E50F1"/>
+    <w:rsid w:val="005F45F5"/>
+    <w:rsid w:val="00650CEE"/>
+    <w:rsid w:val="00662E47"/>
+    <w:rsid w:val="006706D4"/>
+    <w:rsid w:val="006B445B"/>
+    <w:rsid w:val="006F0F2C"/>
+    <w:rsid w:val="006F47EC"/>
+    <w:rsid w:val="006F502D"/>
+    <w:rsid w:val="00764EA4"/>
+    <w:rsid w:val="00773A15"/>
+    <w:rsid w:val="00786C33"/>
+    <w:rsid w:val="007873F8"/>
+    <w:rsid w:val="00796FC8"/>
+    <w:rsid w:val="007E2E26"/>
+    <w:rsid w:val="007E3C57"/>
+    <w:rsid w:val="0080461E"/>
+    <w:rsid w:val="008411D2"/>
+    <w:rsid w:val="00852C68"/>
+    <w:rsid w:val="008A0B0A"/>
+    <w:rsid w:val="008A4439"/>
+    <w:rsid w:val="008F0B57"/>
+    <w:rsid w:val="009013FB"/>
+    <w:rsid w:val="00907D7C"/>
+    <w:rsid w:val="009459B9"/>
+    <w:rsid w:val="009B230F"/>
+    <w:rsid w:val="009D407A"/>
+    <w:rsid w:val="009E35B3"/>
+    <w:rsid w:val="00A05949"/>
+    <w:rsid w:val="00A27840"/>
+    <w:rsid w:val="00B40CBD"/>
+    <w:rsid w:val="00B50731"/>
+    <w:rsid w:val="00BA2DE3"/>
+    <w:rsid w:val="00BD3C96"/>
     <w:rsid w:val="00BE7E02"/>
+    <w:rsid w:val="00BF70CD"/>
+    <w:rsid w:val="00C02922"/>
+    <w:rsid w:val="00C03E9B"/>
+    <w:rsid w:val="00C156FB"/>
+    <w:rsid w:val="00C27875"/>
+    <w:rsid w:val="00C54759"/>
     <w:rsid w:val="00C63770"/>
+    <w:rsid w:val="00CB0D2C"/>
+    <w:rsid w:val="00CB3E1D"/>
+    <w:rsid w:val="00CC3AB1"/>
+    <w:rsid w:val="00CC3DA6"/>
+    <w:rsid w:val="00CC4C5D"/>
     <w:rsid w:val="00CE3323"/>
+    <w:rsid w:val="00D65625"/>
     <w:rsid w:val="00D712F8"/>
+    <w:rsid w:val="00D87283"/>
+    <w:rsid w:val="00D921D7"/>
+    <w:rsid w:val="00DB64BD"/>
+    <w:rsid w:val="00DE71D1"/>
+    <w:rsid w:val="00E0396B"/>
+    <w:rsid w:val="00E26CCE"/>
+    <w:rsid w:val="00EA286E"/>
+    <w:rsid w:val="00ED744B"/>
+    <w:rsid w:val="00EE2082"/>
+    <w:rsid w:val="00EF257A"/>
+    <w:rsid w:val="00EF4247"/>
+    <w:rsid w:val="00F31152"/>
+    <w:rsid w:val="00F36ECE"/>
+    <w:rsid w:val="00F40E20"/>
+    <w:rsid w:val="00F449E0"/>
+    <w:rsid w:val="00F46400"/>
+    <w:rsid w:val="00F559E3"/>
+    <w:rsid w:val="00F71A53"/>
+    <w:rsid w:val="00F7412D"/>
+    <w:rsid w:val="00F87242"/>
     <w:rsid w:val="00FA2245"/>
+    <w:rsid w:val="00FA57AB"/>
+    <w:rsid w:val="00FE1A1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="748ADC00"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{25C4C363-A3FD-43CA-8B61-FCF54D688860}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -3861,62 +4932,223 @@
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00BE7E02"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BE7E02"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F46400"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E50F1"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E50F1"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005E50F1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E50F1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E50F1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006F47EC"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006F47EC"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C03E9B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C03E9B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C03E9B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C03E9B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4182,327 +5414,211 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
-[...3 lines deleted...]
-    <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C70F24FAA7BA5249BDEB0641E59DC52A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d971145f1b56e9c13361b9e0ab868cd7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9c9e5014-7273-40ba-95fc-e628b777c505" xmlns:ns3="7ef5284c-a724-486d-9c6e-6b46d35db2dd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f55cf61d224918266b7d54861f14722c" ns2:_="" ns3:_="">
+    <xsd:import namespace="9c9e5014-7273-40ba-95fc-e628b777c505"/>
+    <xsd:import namespace="7ef5284c-a724-486d-9c6e-6b46d35db2dd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
-[...26 lines deleted...]
-                <xsd:element ref="ns3:POPPIsArchived" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9e5014-7273-40ba-95fc-e628b777c505" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_Exempt" ma:index="30" nillable="true" ma:displayName="Exempt from Policy" ma:hidden="true" ma:internalName="_dlc_Exempt" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="UNDP_POPP_TITLE_EN" ma:index="1" nillable="true" ma:displayName="Title_EN" ma:indexed="true" ma:internalName="UNDP_POPP_TITLE_EN">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="16" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f8ebb0a5-c57d-4c3a-bec7-8a38252dd05c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="UNDP_POPP_FOCALPOINT" ma:index="3" nillable="true" ma:displayName="Focal Point" ma:SharePointGroup="0" ma:internalName="UNDP_POPP_FOCALPOINT" ma:showField="ImnName">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ef5284c-a724-486d-9c6e-6b46d35db2dd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="UNDP_POPP_DOCUMENT_TYPE" ma:index="5" ma:displayName="Document TYPE" ma:default="Template" ma:format="Dropdown" ma:indexed="true" ma:internalName="UNDP_POPP_DOCUMENT_TYPE" ma:readOnly="false">
-[...29 lines deleted...]
-    <xsd:element name="UNDP_POPP_VERSION_COMMENTS" ma:index="9" nillable="true" ma:displayName="Version Comments" ma:internalName="UNDP_POPP_VERSION_COMMENTS">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="UNDP_POPP_FILEVERSION" ma:index="10" nillable="true" ma:displayName="FileVersionID" ma:decimals="0" ma:internalName="UNDP_POPP_FILEVERSION">
-[...21 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ee792a02-1c68-437d-afee-526d4eee3bde}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{795fc9f7-b0fa-4401-b58e-16dde1209691}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7ef5284c-a724-486d-9c6e-6b46d35db2dd">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...100 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -4548,233 +5664,139 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...45 lines deleted...]
-</spe:Receivers>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7ef5284c-a724-486d-9c6e-6b46d35db2dd" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9c9e5014-7273-40ba-95fc-e628b777c505">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...25 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...50 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60D04B20-EF52-485B-BDAC-A25EA0A83D1B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73408C6D-A51D-4C24-AE32-E98E7E0953AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9c9e5014-7273-40ba-95fc-e628b777c505"/>
+    <ds:schemaRef ds:uri="7ef5284c-a724-486d-9c6e-6b46d35db2dd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0606F1B-C3D0-411B-9C37-062F9C0F7C78}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5F94A8C-2243-4F08-A99C-6990A73F37C4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7ef5284c-a724-486d-9c6e-6b46d35db2dd"/>
+    <ds:schemaRef ds:uri="9c9e5014-7273-40ba-95fc-e628b777c505"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F23C5D60-868E-4BC8-BD92-885ACABE426F}"/>
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5F94A8C-2243-4F08-A99C-6990A73F37C4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A432A2F9-4D1A-42E3-A904-8CB57F5C03D2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>822</Words>
-  <Characters>4690</Characters>
+  <Words>882</Words>
+  <Characters>5029</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
+  <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5501</CharactersWithSpaces>
+  <CharactersWithSpaces>5900</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jane Gagne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
+    <vt:lpwstr>0x010100C70F24FAA7BA5249BDEB0641E59DC52A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>a66ad384-b39d-4703-ac55-235fd619f766</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="POPPBusinessProcess">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="UNDP_POPP_BUSINESSUNIT">
     <vt:lpwstr>669;#Programme and Project Management|1c019435-9793-447e-8959-0b32d23bf3d5</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>