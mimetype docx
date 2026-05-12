--- v0 (2025-10-15)
+++ v1 (2026-05-12)
@@ -20,51 +20,51 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1EBBB22B" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21AED2B2" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AD5BD8C" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
@@ -612,51 +612,50 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="71"/>
               <w:ind w:left="107"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017193D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Asunto (taxonomía)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8010" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23AFC242" w14:textId="77777777" w:rsidR="000A141C" w:rsidRPr="0017193D" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="71"/>
               <w:ind w:left="108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017193D">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Gestión, supervisión, operaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w:rsidRPr="0017193D" w14:paraId="3AF96FAE" w14:textId="77777777" w:rsidTr="0017193D">
         <w:trPr>
@@ -1422,69 +1421,51 @@
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E922A6">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">La </w:t>
             </w:r>
             <w:r w:rsidR="005D19AF">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00E922A6">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">olítica del MCI decidió definir la aplicación del PNUD del Marco Integrado de Control Interno del COSO publicado por el Comité de Organizaciones Patrocinadoras de la Comisión </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> en mayo de 2013 y del documento de posición sobre las tres líneas de defensa para la gestión y el control eficaces de los riesgos publicado por el Instituto de Auditores Internos en enero de 2020.</w:t>
+              <w:t>olítica del MCI decidió definir la aplicación del PNUD del Marco Integrado de Control Interno del COSO publicado por el Comité de Organizaciones Patrocinadoras de la Comisión Treadway en mayo de 2013 y del documento de posición sobre las tres líneas de defensa para la gestión y el control eficaces de los riesgos publicado por el Instituto de Auditores Internos en enero de 2020.</w:t>
             </w:r>
             <w:r w:rsidR="008A46E8" w:rsidRPr="0017193D">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35C69C61" w14:textId="5A79EDDC" w:rsidR="000A141C" w:rsidRPr="0017193D" w:rsidRDefault="00E922A6" w:rsidP="00B648F3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="74" w:right="173"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E922A6">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:bidi="es-ES"/>
@@ -1884,53 +1865,52 @@
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43843">
         <w:rPr>
           <w:b/>
           <w:color w:val="2D74B5"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Contenido</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1154420154"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="55173F21" w14:textId="61BC561E" w:rsidR="00EE0DD9" w:rsidRDefault="000A141C">
+        <w:p w14:paraId="55173F21" w14:textId="35FDA841" w:rsidR="00EE0DD9" w:rsidRDefault="000A141C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="731"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC16CA">
             <w:rPr>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00FC16CA">
             <w:rPr>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:instrText xml:space="preserve">TOC \o "1-2" \h \z \u </w:instrText>
@@ -1986,67 +1966,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00EE0DD9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160102568 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00EE0DD9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EE0DD9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EE0DD9">
+            <w:r w:rsidR="00D67A3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00EE0DD9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77DDBD36" w14:textId="46088F9C" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
+        <w:p w14:paraId="77DDBD36" w14:textId="3A627DBC" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="731"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160102569" w:history="1">
             <w:r w:rsidRPr="00D84650">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="99"/>
                 <w:lang w:val="en-US"/>
@@ -2084,67 +2064,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160102569 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D67A3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="10B0B3DC" w14:textId="397DFB1A" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
+        <w:p w14:paraId="10B0B3DC" w14:textId="454C03D1" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="731"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160102570" w:history="1">
             <w:r w:rsidRPr="00D84650">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="99"/>
                 <w:lang w:val="en-US"/>
@@ -2182,67 +2162,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160102570 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D67A3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65F0C07B" w14:textId="4D631D03" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
+        <w:p w14:paraId="65F0C07B" w14:textId="2306608C" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="731"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160102571" w:history="1">
             <w:r w:rsidRPr="00D84650">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="99"/>
                 <w:lang w:val="en-US"/>
@@ -2280,67 +2260,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160102571 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D67A3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60152C69" w14:textId="0C1590D7" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
+        <w:p w14:paraId="60152C69" w14:textId="2B6224B8" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160102572" w:history="1">
             <w:r w:rsidRPr="00D84650">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>5. Componentes y principios del Marco de Control Interno del PNUD (“qué hacemos”)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2354,67 +2334,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160102572 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D67A3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2755B068" w14:textId="4005512E" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
+        <w:p w14:paraId="2755B068" w14:textId="68C67BD8" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="731"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160102573" w:history="1">
             <w:r w:rsidRPr="00D84650">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="99"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -2451,67 +2431,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160102573 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D67A3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1D5D4DB7" w14:textId="36F144FC" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
+        <w:p w14:paraId="1D5D4DB7" w14:textId="43C7D979" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160102574" w:history="1">
             <w:r w:rsidRPr="00D84650">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="99"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -2547,67 +2527,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160102574 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D67A3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F7B2758" w14:textId="02A9C27B" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
+        <w:p w14:paraId="1F7B2758" w14:textId="3485C2FA" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160102575" w:history="1">
             <w:r w:rsidRPr="00D84650">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="99"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -2643,67 +2623,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160102575 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D67A3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52A127D8" w14:textId="1D69B14A" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
+        <w:p w14:paraId="52A127D8" w14:textId="647DA70E" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160102576" w:history="1">
             <w:r w:rsidRPr="00D84650">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="99"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -2739,67 +2719,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160102576 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D67A3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0B82713F" w14:textId="550E4B66" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
+        <w:p w14:paraId="0B82713F" w14:textId="09E0831D" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160102577" w:history="1">
             <w:r w:rsidRPr="00D84650">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="99"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -2835,67 +2815,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160102577 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D67A3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="263F4751" w14:textId="6FEF3608" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
+        <w:p w14:paraId="263F4751" w14:textId="2279FC3A" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160102578" w:history="1">
             <w:r w:rsidRPr="00D84650">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>7. Funciones y responsabilidades específicas de los servicios compartidos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2909,67 +2889,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160102578 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D67A3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="649FC890" w14:textId="0373D378" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
+        <w:p w14:paraId="649FC890" w14:textId="1CD2F2E4" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="731"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160102579" w:history="1">
             <w:r w:rsidRPr="00D84650">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="99"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -3006,67 +2986,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160102579 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D67A3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60DE29DB" w14:textId="6F2668B7" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
+        <w:p w14:paraId="60DE29DB" w14:textId="5DE51A07" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="731"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160102580" w:history="1">
             <w:r w:rsidRPr="00D84650">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="99"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -3103,67 +3083,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160102580 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D67A3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="45F8A5D4" w14:textId="51A04491" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
+        <w:p w14:paraId="45F8A5D4" w14:textId="4C619DCF" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160102581" w:history="1">
             <w:r w:rsidRPr="00D84650">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Anexo 1: Resumen del Marco de Aplicación de Control Interno del PNUD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3177,67 +3157,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160102581 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D67A3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6EFE85BD" w14:textId="539E593C" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
+        <w:p w14:paraId="6EFE85BD" w14:textId="7FDE005D" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160102582" w:history="1">
             <w:r w:rsidRPr="00D84650">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Anexo 2: Los 17 principios de control interno del PNUD y cómo se aplican</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3251,67 +3231,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160102582 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D67A3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="355D87B1" w14:textId="570ADE7A" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
+        <w:p w14:paraId="355D87B1" w14:textId="544BAE5A" w:rsidR="00EE0DD9" w:rsidRDefault="00EE0DD9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160102583" w:history="1">
             <w:r w:rsidRPr="00D84650">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Anexo 3: Información adicional sobre las funciones y responsabilidades de los servicios compartidos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3325,51 +3305,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160102583 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D67A3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="32838905" w14:textId="602B57A8" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
           <w:pPr>
             <w:jc w:val="both"/>
           </w:pPr>
           <w:r w:rsidRPr="00FC16CA">
             <w:rPr>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -4137,51 +4117,65 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Documentos administrativos </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">publicados por el Administrador, directores de oficinas o jefes funcionales, como, por ejemplo, el Oficial </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Jefe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de Adquisiciones, el Oficial Jefe de Finanzas y el Tesorero, incluida la Política de Delegación de Autoridades; la Política de Gestión de los Riesgos Institucionales; la Política Antifraude; el Código de Ética; el Marco Institucional de Rendición de Cuentas; y las Políticas y Procedimientos de Operaciones y Programas.</w:t>
+        <w:t xml:space="preserve"> de Adquisiciones, el Oficial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Finanzas y el Tesorero, incluida la Política de Delegación de Autoridades; la Política de Gestión de los Riesgos Institucionales; la Política Antifraude; el Código de Ética; el Marco Institucional de Rendición de Cuentas; y las Políticas y Procedimientos de Operaciones y Programas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D2BF934" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B042EDC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="541"/>
         </w:tabs>
         <w:ind w:right="896"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         </w:rPr>
@@ -9806,51 +9800,65 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="901"/>
         </w:tabs>
         <w:ind w:right="550"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Implementar políticas y procedimientos de control interno que les haya delegado el Administrador, el Administrador Asociado o responsables con autoridad funcional, como, por ejemplo, el Oficial </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Jefe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de Adquisiciones y el Oficial Jefe de Finanzas.</w:t>
+        <w:t xml:space="preserve"> de Adquisiciones y el Oficial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Finanzas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3102646E" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="0009744B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="901"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="550"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Garantizar que los jefes de las oficinas del PNUD en su región cumplan las políticas y los procedimientos de control interno, y que detecten y corrijan deficiencias conocidas y significativas que afecten al control interno.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D3AD19" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="0009744B">
@@ -10531,51 +10539,65 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El Tesorero (responsable con autoridad funcional de conformidad con el Reglamento Financiero y la Reglamentación Financiera del PNUD): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">es responsable ante el Administrador a través del Oficial </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Jefe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de Finanzas y el Director de la BMS de la gestión eficaz y eficiente de los recursos de efectivo en custodia del PNUD, lo que incluye la inversión con gestión de riesgos relacionada. El Tesorero:</w:t>
+        <w:t xml:space="preserve"> de Finanzas y el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la BMS de la gestión eficaz y eficiente de los recursos de efectivo en custodia del PNUD, lo que incluye la inversión con gestión de riesgos relacionada. El Tesorero:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE09AAC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="0009744B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="901"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:right="550"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Establece controles financieros en el PNUD para actividades relacionadas con la inversión, la banca y la gestión de efectivo, lo que incluye la designación de bancos cualificados y límites de aprobación de proveedores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659A7BB1" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="0009744B">
@@ -10813,103 +10835,117 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="2D74B5"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="6.3_Third_line_of_defence_in_internal_co"/>
       <w:bookmarkStart w:id="17" w:name="_Toc160102576"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="0001215B">
         <w:rPr>
           <w:color w:val="2D74B5"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Tercera línea del control interno: el </w:t>
       </w:r>
       <w:bookmarkStart w:id="18" w:name="_Hlk79574851"/>
       <w:r w:rsidRPr="0001215B">
         <w:rPr>
           <w:color w:val="2D74B5"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>aseguramiento interno independiente</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="2AEAEEC6" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00B0435D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:ind w:right="640"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11D6E8D1" w14:textId="6C3F1E39" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00B0435D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="180" w:right="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Director</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la OAI</w:t>
       </w:r>
       <w:r w:rsidR="008777AD">
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:t>el Director de la Oficina de Evaluación Independiente (OEI) informan al Administrador con el fin de brindar asesoramiento independiente. Cada oficina informa a la Junta Ejecutiva de forma independiente acerca de sus conclusiones y preocupaciones.</w:t>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Oficina de Evaluación Independiente (OEI) informan al Administrador con el fin de brindar asesoramiento independiente. Cada oficina informa a la Junta Ejecutiva de forma independiente acerca de sus conclusiones y preocupaciones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CAE5DF5" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00B0435D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:ind w:right="640"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48577D82" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00B0435D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="541"/>
         </w:tabs>
         <w:ind w:right="640"/>
         <w:jc w:val="both"/>
@@ -11647,51 +11683,65 @@
         </w:tabs>
         <w:ind w:right="640"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Garantizar la existencia y el funcionamiento de controles internos adecuados en su oficina, lo que incluye velar por que el personal de la oficina, con una separación de funciones </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>claramente</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> definida, ejecute correctamente las funciones y responsabilidades de control interno pertinentes para los procesos institucionales de servicios compartidos, de conformidad con lo dispuesto en la Guía Operativa del Marco de Control Interno.</w:t>
+        <w:t xml:space="preserve"> definida, ejecute </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>correctamente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las funciones y responsabilidades de control interno pertinentes para los procesos institucionales de servicios compartidos, de conformidad con lo dispuesto en la Guía Operativa del Marco de Control Interno.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E44E047" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00B0435D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="12"/>
         <w:ind w:right="640"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="735CC86D" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00B0435D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="541"/>
         </w:tabs>
         <w:ind w:right="640"/>
@@ -12370,51 +12420,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1D2128"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Conceder aprobaciones, autorizaciones, exenciones o excepciones cuando la autoridad recaiga en los responsables funcionales de la BMS (como el Oficial </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="1D2128"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Jefe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="1D2128"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de Adquisiciones, el Oficial Jefe de Finanzas o el Tesorero) y no pueda ser subdelegada de acuerdo con el Reglamento Financiero y la Reglamentación Financiera o el Anexo A de la Política de Delegación de Autoridades.</w:t>
+        <w:t xml:space="preserve"> de Adquisiciones, el Oficial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D2128"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D2128"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Finanzas o el Tesorero) y no pueda ser subdelegada de acuerdo con el Reglamento Financiero y la Reglamentación Financiera o el Anexo A de la Política de Delegación de Autoridades.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B6C985" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00B0435D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="541"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="550"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1D2128"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
@@ -12519,51 +12585,65 @@
     <w:p w14:paraId="5D0768C3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00B0435D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="268"/>
         <w:ind w:left="180" w:right="550"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">En el cumplimiento de sus responsabilidades y obligaciones de rendición de cuentas en virtud del Reglamento Financiero y la Reglamentación Financiera del PNUD, y en aplicación de las mejores prácticas en materia de supervisión del control interno, el Administrador, el </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Director</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de la BMS y el Oficial Jefe de Finanzas firman una certificación anual que se incluye en los estados financieros del PNUD. En esta certificación, confirman colectivamente la integridad y objetividad de la información financiera incluida en los estados financieros anuales, es decir: i) que los estados financieros se han elaborado de conformidad con las Normas Internacionales de Contabilidad del Sector Público (IPSAS); y </w:t>
+        <w:t xml:space="preserve"> de la BMS y el Oficial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Finanzas firman una certificación anual que se incluye en los estados financieros del PNUD. En esta certificación, confirman colectivamente la integridad y objetividad de la información financiera incluida en los estados financieros anuales, es decir: i) que los estados financieros se han elaborado de conformidad con las Normas Internacionales de Contabilidad del Sector Público (IPSAS); y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>) que los procedimientos contables y los sistemas de control interno relacionados ofrecen garantías razonables de que los activos están salvaguardados, los libros y registros reflejan adecuadamente todas las transacciones y, en general, las políticas y los procedimientos se aplican con la debida separación de funciones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="004AD6A3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00B0435D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:ind w:right="550"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
@@ -12571,51 +12651,79 @@
     </w:p>
     <w:p w14:paraId="5218DDDE" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00B0435D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="180" w:right="550"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Además, el Administrador, el </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Director</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de la BMS, el Oficial Jefe de Finanzas y el Director de la Oficina Jurídica de la BMS firman colectivamente una carta de representación a petición de la Junta de Auditores de las Naciones Unidas como parte de su auditoría anual del PNUD. En esta carta se confirma que los estados financieros, y otras comunicaciones efectuadas por la administración del PNUD a la Junta de Auditores de las Naciones Unidas en relación con los estados financieros, son suficientes y apropiados y no contienen omisiones de hechos importantes.</w:t>
+        <w:t xml:space="preserve"> de la BMS, el Oficial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Finanzas y el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Oficina Jurídica de la BMS firman colectivamente una carta de representación a petición de la Junta de Auditores de las Naciones Unidas como parte de su auditoría anual del PNUD. En esta carta se confirma que los estados financieros, y otras comunicaciones efectuadas por la administración del PNUD a la Junta de Auditores de las Naciones Unidas en relación con los estados financieros, son suficientes y apropiados y no contienen omisiones de hechos importantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F045F66" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00B0435D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:ind w:right="550"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05CC9470" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00B0435D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="180" w:right="550"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>La firma de estas certificaciones anuales se fundamenta en:</w:t>
       </w:r>
@@ -12652,51 +12760,65 @@
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Una Declaración de Representación Anual firmada por todos los </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Jefes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Oficina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:t>, incluidos los Representantes Residentes de las oficinas en los países y los Directores de la Oficina Regional, la Oficina Central y las oficinas independientes, en la que se confirme que:</w:t>
+        <w:t xml:space="preserve">, incluidos los Representantes Residentes de las oficinas en los países y los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Directores</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Oficina Regional, la Oficina Central y las oficinas independientes, en la que se confirme que:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C1161D4" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00B0435D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="901"/>
         </w:tabs>
         <w:spacing w:line="279" w:lineRule="exact"/>
         <w:ind w:right="550" w:hanging="361"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>se han aplicado los controles internos clave descritos en el Marco de Control Interno;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E2DCAE" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00B0435D">
@@ -12868,66 +12990,66 @@
     </w:p>
     <w:p w14:paraId="4D941978" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00B0435D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="279"/>
         <w:ind w:left="180" w:right="550"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>En su Informe Anual, la OAI emite un dictamen, basado en el alcance del trabajo realizado, sobre la pertinencia y eficacia del marco de gobernanza, gestión de riesgos y control del PNUD. La labor de la OAI y su dictamen de garantía resultante son una fuente crítica e independiente de pruebas para el Administrador y la Junta Ejecutiva con respecto a la eficacia general de los controles internos del PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A1FAB1" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="000A141C" w:rsidSect="00B84A30">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="800" w:bottom="1200" w:left="1260" w:header="203" w:footer="1012" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
+    <w:bookmarkStart w:id="27" w:name="_Toc160102581"/>
     <w:p w14:paraId="721B39EE" w14:textId="6B6CAF00" w:rsidR="000A141C" w:rsidRPr="00F86233" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="80"/>
         <w:ind w:left="180" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D74B5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc160102581"/>
       <w:r w:rsidRPr="00F86233">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="2D74B5"/>
           <w:sz w:val="22"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A42B8B5" wp14:editId="438279CD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>648970</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>6176010</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="331470" cy="1623060"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="docshape51"/>
                 <wp:cNvGraphicFramePr>
@@ -13307,51 +13429,51 @@
           <w:sz w:val="22"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="198A534E" w14:textId="4CA30E68" w:rsidR="000A141C" w:rsidRDefault="00842583" w:rsidP="00D26D46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F86233">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="2D74B5"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F77FF67" wp14:editId="3AB71988">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F77FF67" wp14:editId="4FCD7E13">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>647700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>1234440</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6510020" cy="6573520"/>
                 <wp:effectExtent l="0" t="0" r="24130" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="17" name="docshapegroup31"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6510020" cy="6573520"/>
                           <a:chOff x="1022" y="1939"/>
@@ -14632,50 +14754,54 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="7F77FF67" id="docshapegroup31" o:spid="_x0000_s1063" style="position:absolute;left:0;text-align:left;margin-left:51pt;margin-top:97.2pt;width:512.6pt;height:517.6pt;z-index:-251653120;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="1022,1939" coordsize="10252,10352" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbWME72QoAAItWAAAOAAAAZHJzL2Uyb0RvYy54bWzsXG2Po8gR/h4p/wHxMdGtebex1nu6zO6s&#10;Il2Sk875AQzGLwoGAsx4Nr8+Vd00dOMuw8zO6x530hoP5aa6qrq6nqqiP/58f0yNu6SsDnm2Mu0P&#10;lmkkWZxvDtluZf57ff3TwjSqOso2UZpnycr8llTmz5/+/KePp2KZOPk+TzdJacAgWbU8FStzX9fF&#10;cjar4n1yjKoPeZFkcHObl8eohq/lbrYpoxOMfkxnjmUFs1Nebooyj5Oqgr9+5jfNT2z87TaJ639t&#10;t1VSG+nKBN5q9m/J/r3Bf2efPkbLXRkV+0PcsBE9gotjdMjgoe1Qn6M6Mm7Lw9lQx0Nc5lW+rT/E&#10;+XGWb7eHOGFzgNnYVm82X8v8tmBz2S1Pu6IVE4i2J6dHDxv/8+5rWfxe/FZy7uHy1zz+TwVymZ2K&#10;3VK+j993nNi4Of0j34A+o9s6ZxO/35ZHHAKmZNwz+X5r5Zvc10YMfwx827IcUEMM9wJ/7vrwhWkg&#10;3oOa8He25TimAbft0A3FvS/N7+GmD3fx17YFP8b7s2jJH83YbdhD9YM9VZ3Iqu8T2e/7qEiYJioU&#10;yW+lcdgAE2DcWXQEMWzyuEISl/GEDwcqIdVKFql0B8kqkPygMO3AdZlQPN/yuFCESMPAs7lEfH+u&#10;yCNaxrdV/TXJmVqiu1+rmhv7Bq6YsjcN82vQyPaYgt3/9SfDMmzbmXsGPLN51K6lgydxur/MjLVl&#10;nAz29GZUMRgoSBoMOTY6truxYELtWIxobzQzgEXUPtETVJwz4EnLmC/IkDGPYCwQRGwskrG5IIOx&#10;aMZA89IsUVhaxkJBhowtCMZsVf7eIgi0IrNl+TMqrcxsVQOBu9DzZssqWNsOxZ2qA5o7WQkXuFPV&#10;QHMn62FtBxR3qiK80LH1spM1wai0skPnJOk1cG1fq1dHVsXaIdeCqgqSO0dWxQXuVFUEnq/XrCOr&#10;Yu1QC8JRVeFbgV52jqwKRqWXnaqKwA9dvexkVawdalW4qipI2bmyKmjZgWdWNOuDWHQ+Dj1t65jW&#10;LrUqwDnKw9Hcyaq4wJ2qioDkTlbF2qVWhauqglyzsMV2k6XXrKeqgt4gcC/qhOdRy8JTdUGy58m6&#10;uMCeqosL7MnKWHvUuvBUZZA7hScrQ90qICrZiX022outN77Pmr0XrowIQ2SLBU9FXmHwswbxQWyz&#10;dpuNHKhwoyaIYTJILHb9y8SgaCSGLYTHTJepcWtg5P44chAEI2cRG8z98ujoPJEcvN4YZtCbMfJx&#10;M3WaqYJfGDN6E1mt3XFTdZup8uB0cKq4IJB3sOQxzHjNVMGyJHL+lMZySoA0fTBTmgaAmRv8TbQs&#10;ohoNTlwap5XJg8T9ysQIC28c87tknTOSGg0PCGCJA6MsHIfndQRpJhOqVOKe+CzYYJzGDUR4Lu6K&#10;T07lzf0HEnq2kIoYSXw2IwYLLu1BwgVu8zDbLmQWI4nPZsTQ58Y0PGLIRxxNOCSeViOjCYXqxBTi&#10;NK8SbkVoEgwptbaBJiWhgypPD5vrQ5qiSVTl7uYqLY27CDDzl6v5FezEfByFLGW+KcvxZ/w2/gVQ&#10;GAc1HILd5JtvAHDKnANvSBTAxT4v/2caJwDdK7P6721UJqaR/j0DiBbaHhpizb54/hz1VMp3buQ7&#10;URbDUCuzNsGX4uVVzZH9bVEednt4ks2sPct/AZS6PSD+YfxxrpovgBJfCi6CMfXgInML7xwuUtgH&#10;FmMXC1ChQC8SeFK0SOJY8LIdZ1QUMDIIoGMAGceq8RgdoYCFdJxRkfEz40Uq9nwbeJHkTlbEq+FF&#10;EvMoi2HCi5AyA+QnjJ0lZGisrSyK18KLVBblbeBFkjtlVbwWXqR2iLcBF0nu1G2C2icmtDihRQqi&#10;/5hokUMdAQooqNgiGEEogIn45BirJRsCOt6iwVijCQfB2Hh4NxYwjoagAv0O8igIh2bNlTKOqq+R&#10;h0DFFvBFyzTD5AJE2RbPYinwcCSKLMqq/hxVe4422Qg8jQGlz2wDgC1a7pNo86W5rqNDyq8BwU54&#10;U5S99eVJNNoe3mQlPT3eNLL8ag85yeSXssxPKHQA5DyHpvxAAPzhquV5KVdULX0s8mIZ1/EtkRkT&#10;BWS0CKxaGnixMjHfxVC8qGCC4gUJy1aQqQvrM/4/pS4+PKg5gDAlwC89U2L5UsUyIHXEK93v1JQe&#10;5dos9p/OykjXdjzU0POSHo4rc9H+evJzIxpiCOMEZ9IzzgAV8tLGCSUg5syi5Zmf8+22vjD5ORP2&#10;pTeaosVCfM+UWNHhhzKlyc/xysJ7qx84UOfuGeeC9nOi2NE2oo0P3ES7WTiHFhEWgwuHFgZQhGOR&#10;m9+WNIVDkwtKIliTyuBdUxcsf57kFu1mPjSdQRaGP6qjU3KmvIDAS4ByZl0tICDHRsd2N5bcScCI&#10;oIWFz0AerNdIQGWG1MQQ60w6Z0ytH5CMyQk6mjE1VfqQdrNzxnrlA2jJnIdamSn9ZpxMK7WzhjOq&#10;fVBWgmg40/DX0wLNn6yHS/ypqghcij9ZF6KEoOGvpwzLhuY/nc3ZcuLaZmRa+SFOkxZE4FqBdj1o&#10;m87O+UNsJQ3HH6zjT+k6u8SfqpDA8xw9f7I+RNuZhj9VHdDUG+jtT+k742R6+akKgcbihZ4/WR+i&#10;8eycv17jGS0/pfPsgvzOWs9svb/TlhI0/KnquMCfrI9L/KkKwS5trfwwm9lVJ5tigoY/VR20f1G6&#10;zy6s3/P2M2LD0NYTzhnstZ/RDMIG0U34EoM9jdiQ1tBKEPt7Ogk2DWgaBlWFkHuH0oCmbh6QJZka&#10;0Ki0/NSARknm2RrQwMgNbECDJYVZu65oIKoANtj80zag+SKzKAoO4rNp7po3PW/uWELPYuE2yzzz&#10;prjeiMEctl6YxCDhAkZiDWhtEC1GEp+iAc0D1zJqxDmX3/CjG8KhWUOkz0ccTfg9VYXHlA6mBjT6&#10;zTEiUQbbTw9Aso5dfXbj3QBICqa9On4k4wA1DHgFAElypoTIvAHtPD55dgRJRaDaFjQNf7147MkR&#10;JMmfEiE3Ly1p+OtHyE+NIEkEpCyJpg3tnL8/PIIkEbiyPJpWtHP5PTuCpDIYbwVBkvwp6+P1ECS1&#10;Y7wVAEnyp24cvCXt3P56LWkTfhx6IwlEiFH2GjJ2GPUMkU/48a3hR8igjgCPLabpQxUVdbVkQ9DH&#10;W4wEUy3hIDwLRwO+sRByNCgVeHiQR0E4JB6ulHFUfY1MLWn4PtQP9woUvnKuIlBIwoDL1SPQJ+8j&#10;ms/DJvFihc3pIqKy6SwweMKeNNeH9wj5NiBKm6Lh7Lt70oJr5zq8bkZXkh5TNuPB2QzYtHu2xPT2&#10;Y9nSo5o1aDObmtJe6GVPfLupZ50XzgZ6ck9nW0HIk9G+FTadFcLV+Qu4g54Ozg8Rb70/uafz4aim&#10;9oSmydONPPGLyNtC2qFnSxdeHH6vtvQoT0eb2eTpXsjTYbarZ5391wyM+v5vOZwzwd/Hf64ucT9o&#10;gLkXQAYTIriuEddmL+awg+MWAmo80uUpZorPaP/ACoNnRyDU9zf3/LS4tpP0gacigHz5iQhwwU9D&#10;gAt+EgJcvLcuRuya6ZlL/1WClzGXwMIGI9gGw4XHCruduThz7Gl7ZXNpezv/2OYCiuiZS7+5/2XM&#10;xQ6wXw7MBTrROEDs7CWEnkJuL3iK53OBR/vaXQSiqeHhIVXniNqi71u1LHaWJ5x4ynKxzemseKSq&#10;/J052u4M2U//BwAA//8DAFBLAwQUAAYACAAAACEADlF5bOIAAAANAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU/CQBCF7yb+h82YeJNtV0So3RJC1BMhEUyIt6Ud2obubNNd2vLvHU56ey/z8uZ76XK0&#10;jeix87UjDfEkAoGUu6KmUsP3/uNpDsIHQ4VpHKGGK3pYZvd3qUkKN9AX9rtQCi4hnxgNVQhtIqXP&#10;K7TGT1yLxLeT66wJbLtSFp0ZuNw2UkXRTFpTE3+oTIvrCvPz7mI1fA5mWD3H7/3mfFpff/Yv28Mm&#10;Rq0fH8bVG4iAY/gLww2f0SFjpqO7UOFFwz5SvCWwWEynIG6JWL0qEEdWSi1mILNU/l+R/QIAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAbWME72QoAAItWAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAOUXls4gAAAA0BAAAPAAAAAAAAAAAAAAAAADMN&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAQg4AAAAA&#10;">
                 <v:shape id="docshape32" o:spid="_x0000_s1064" style="position:absolute;left:1633;top:4504;width:9641;height:557;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9641,557" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+bTU9wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;EIXvC77DMoJ3dddii0RXEa1SKL3w5wGG7JhEs7Mhu8b49p2LQu9mOGfO+Wax6n2tOmpjFdjCZGxA&#10;EefBVVxYOJ92rzNQMSE7rAOThSdFWC0HLwvMXHjwgbpjKpSEcMzQQplSk2kd85I8xnFoiEW7hNZj&#10;krUttGvxIeG+1m/GfGiPFUtDiQ1tSspvx7u3YPbfP3ftJtNLt633ev1u8Eqf1o6G/XoOKlGf/s1/&#10;119O8AVWfpEB9PIXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvm01PcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m9640,l,,,362r4750,l4750,417r-69,l4820,557,4959,417r-69,l4890,362r4750,l9640,xe" fillcolor="#ec7c30" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="9640,4504;0,4504;0,4866;4750,4866;4750,4921;4681,4921;4820,5061;4959,4921;4890,4921;4890,4866;9640,4866;9640,4504" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="docshape33" o:spid="_x0000_s1065" style="position:absolute;left:1633;top:4504;width:9641;height:557;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9641,557" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCi8KHJwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFHozm4qtmrpKCRZqb0bB65idJmmzsyG75vHvuwXB23x8z1lvB1OLjlpXWVbwHMUgiHOr&#10;Ky4UnI4f0yUI55E11pZJwUgOtpuHyRoTbXs+UJf5QoQQdgkqKL1vEildXpJBF9mGOHDftjXoA2wL&#10;qVvsQ7ip5SyOX6XBikNDiQ2lJeW/2dUo+OEZpvo83+1fruOCvi6p3y9HpZ4eh/c3EJ4Gfxff3J86&#10;zF/B/y/hALn5AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKLwocnBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l9640,r,362l4890,362r,55l4959,417,4820,557,4681,417r69,l4750,362,,362,,xe" filled="f" strokecolor="#ec7c30" strokeweight="1pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,4504;9640,4504;9640,4866;4890,4866;4890,4921;4959,4921;4820,5061;4681,4921;4750,4921;4750,4866;0,4866;0,4504" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:rect id="docshape34" o:spid="_x0000_s1066" style="position:absolute;left:1022;top:1939;width:522;height:2503;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAtb97zwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0L/kO4hW5EMxUfZWoUKa3oZkCdTXeXyXUyOLkZklTHvzeLQpeH815tetuKG/nQOFbwNslAEFdO&#10;N1wrKM/f43cQISJrbB2TggcF2KyHgxXm2t35SLdTrEUK4ZCjAhNjl0sZKkMWw8R1xIm7OG8xJuhr&#10;qT3eU7ht5TTLFtJiw6nBYEefhqrr6dcquF5mZbZ0P/2ubb6Kg5+PTPkolHp96bcfICL18V/8595r&#10;BdO0Pn1JP0CunwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAtb97zwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="#0d0d0d" stroked="f"/>
                 <v:rect id="docshape35" o:spid="_x0000_s1067" style="position:absolute;left:1022;top:1939;width:522;height:2503;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDqsKxgxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EAvpZGdNiZ1ooRQKJQcCvnB9LhYW9vEWhlJsd23jwKFHoeZ+YZZb0fTip6cbywrSGcJ&#10;COLS6oYrBefTx/MShA/IGlvLpOCXPGw3k4c15toOfKD+GCoRIexzVFCH0OVS+rImg35mO+Lo/Vhn&#10;METpKqkdDhFuWjlPkkwabDgu1NjRe03l5Xg1Cvavi+Q7FKk9LS8vb1+ufSqy/VWpx+m4W4EINIb/&#10;8F/7UyuYp3D/En+A3NwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6rCsYMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokeweight="1pt"/>
                 <v:rect id="docshape36" o:spid="_x0000_s1068" style="position:absolute;left:1022;top:4503;width:522;height:5135;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCy8eUfxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeAUvpWa71Fa2RpGiRS+Cdi/eHpvnZnHzsiRR139vCgWPw8x8w0znvW3FhXxoHCt4G2Ug&#10;iCunG64VlL+r1wmIEJE1to5JwY0CzGeDpykW2l15R5d9rEWCcChQgYmxK6QMlSGLYeQ64uQdnbcY&#10;k/S11B6vCW5bmWfZh7TYcFow2NG3oeq0P1sFp+N7mX26Q//TNsvtxo9fTHnbKjV87hdfICL18RH+&#10;b6+1gjyHvy/pB8jZHQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALLx5R/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#0d0d0d" stroked="f"/>
                 <v:rect id="docshape37" o:spid="_x0000_s1069" style="position:absolute;left:1022;top:4503;width:522;height:5135;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB1LpeMxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq9SN0YrdjUVUqhUDwIjUV6fGRfk2D2bdjd/Om3dwXB4zAzv2E2u9E0oifna8sK5rME&#10;BHFhdc2lgp/j5/MahA/IGhvLpOCfPOy2D5MNZtoO/E19HkoRIewzVFCF0GZS+qIig35mW+Lo/Vln&#10;METpSqkdDhFuGpkmyUoarDkuVNjSR0XFOe+Mgv3yJfkNp7k9rs+L14NrpqfVvlPq6XF8fwMRaAz3&#10;8K39pRWkC7h+iT9Abi8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdS6XjMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokeweight="1pt"/>
                 <v:shape id="docshape38" o:spid="_x0000_s1070" style="position:absolute;left:1633;top:9726;width:9617;height:543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9617,543" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBEcMiMwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnURKVujtEKhBz249eLtuXlulm5eQhLd9d83hUKPw8x8w6y3o+3FnULsHCtYzAsQ&#10;xI3THbcKTl8fzy8gYkLW2DsmBQ+KsN1MntZYaTfwke51akWGcKxQgUnJV1LGxpDFOHeeOHtXFyym&#10;LEMrdcAhw20vy6JYSYsd5wWDnnaGmu/6ZhVcxstwO7xbc913hybU0vvSnpWaTce3VxCJxvQf/mt/&#10;agXlEn6/5B8gNz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARHDIjMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m9616,l,,,353r4740,l4740,408r-68,l4808,543,4944,408r-68,l4876,353r4740,l9616,xe" fillcolor="#ec7c30" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="9616,9726;0,9726;0,10079;4740,10079;4740,10134;4672,10134;4808,10269;4944,10134;4876,10134;4876,10079;9616,10079;9616,9726" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="docshape39" o:spid="_x0000_s1071" style="position:absolute;left:1633;top:9726;width:9617;height:543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9617,543" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMkb0IxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC32H5RS8qxtNWyV1I6VUENTi3wMcssf8mD0bsmsS375bKPRymJlvmMVyMLXoqHWlZQWTcQSC&#10;OLO65FzB+bR6noNwHlljbZkU3MnBMn18WGCibc8H6o4+FwHCLkEFhfdNIqXLCjLoxrYhDt7FtgZ9&#10;kG0udYt9gJtaTqPoTRosOSwU2NBnQdn1eDMK9hfnr9vN5B5/zV46jL+rzXZXKTV6Gj7eQXga/H/4&#10;r73WCqav8Psl/ACZ/gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAMkb0IxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l9616,r,353l4876,353r,55l4944,408,4808,543,4672,408r68,l4740,353,,353,,xe" filled="f" strokecolor="#ec7c30" strokeweight="1pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,9726;9616,9726;9616,10079;4876,10079;4876,10134;4944,10134;4808,10269;4672,10134;4740,10134;4740,10079;0,10079;0,9726" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:rect id="docshape40" o:spid="_x0000_s1072" style="position:absolute;left:7798;top:5099;width:2833;height:3581;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACz0eLwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfhf2HcBd8s6kuFOkaRYQVWX3Q6gfcba5tsbnpNrHWvzeC4OMwM2eY2aI3teiodZVlBeMoBkGc&#10;W11xoeB0/BlNQTiPrLG2TAru5GAx/xjMMNX2xgfqMl+IAGGXooLS+yaV0uUlGXSRbYiDd7atQR9k&#10;W0jd4i3ATS0ncZxIgxWHhRIbWpWUX7KrUfCX5Mnvebr6Omy7zXK3zor/u90rNfzsl98gPPX+HX61&#10;N1rBJIHnl/AD5PwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAs9Hi8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#6f2f9f" stroked="f"/>
                 <v:rect id="docshape41" o:spid="_x0000_s1073" style="position:absolute;left:7798;top:5099;width:2833;height:3581;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDthmQCwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgfyD2EJuiewEnOJGNiUQ0qudQultkba2qbUylmK7/fqqUOhxmJk3zKlcbC8mGn3nWEG6S0AQ&#10;a2c6bhS83i7bRxA+IBvsHZOCL/JQFuvVCXPjZq5oqkMjIoR9jgraEIZcSq9bsuh3biCO3ocbLYYo&#10;x0aaEecIt73cJ0kmLXYcF1oc6NyS/qzvVkGVpqnUbzfmpa+O1++Dzt4vWqnNw/L8BCLQEv7Df+0X&#10;o2B/hN8v8QfI4gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDthmQCwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" strokecolor="#6f2f9f" strokeweight="1pt"/>
                 <v:rect id="docshape42" o:spid="_x0000_s1074" style="position:absolute;left:10692;top:5094;width:582;height:4545;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAg1ID6wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/PT8Iw&#10;FL6b8D80j8Qb68RAzKQQQ0LkIAeBGI/P9XWbrK+zrWX+9/Zg4vHL93u1GW0vEvnQOVZwV5QgiGun&#10;O24UnE+72QOIEJE19o5JwQ8F2KwnNyustLvyK6VjbEQO4VChgjbGoZIy1C1ZDIUbiDNnnLcYM/SN&#10;1B6vOdz2cl6WS2mx49zQ4kDblurL8dsq2C+Mv3yFN/NsPu7T4SWlz3c0St1Ox6dHEJHG+C/+c++1&#10;gnkem7/kHyDXvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAg1ID6wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="#525252" stroked="f"/>
                 <v:rect id="docshape43" o:spid="_x0000_s1075" style="position:absolute;left:10692;top:5094;width:582;height:4545;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD3T8KYwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fa8Iw&#10;FMXfBb9DuIO9aToHQzujjFZhL4Op3ftdc22LzU1osrbbp18EwcfD+fPjrLejaUVPnW8sK3iaJyCI&#10;S6sbrhQUp/1sCcIHZI2tZVLwSx62m+lkjam2Ax+oP4ZKxBH2KSqoQ3CplL6syaCfW0ccvbPtDIYo&#10;u0rqDoc4blq5SJIXabDhSKjRUVZTeTn+mMj94M/zDr+K7+zZ8eWvzfeNy5V6fBjfXkEEGsM9fGu/&#10;awWLFVy/xB8gN/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA90/CmMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="#525252" strokeweight="1pt"/>
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
                 <v:shape id="docshape44" o:spid="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:5621;top:4622;width:1681;height:180;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBejP7XwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7W1BVkrUYRcUFYEGs9eBybsQ02k9pE7f57cxD2+Hjf82Vna/Gg1hvHCkbDBARx4bTh&#10;UsEx//n8BuEDssbaMSn4Iw/LRe9jjql2T87ocQiliCHsU1RQhdCkUvqiIot+6BriyF1cazFE2JZS&#10;t/iM4baWX0kykRYNx4YKG1pXVFwPd6tgdeJsY2678z67ZCbPpwn/Tq5KDfrdagYiUBf+xW/3VisY&#10;x/XxS/wBcvECAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXoz+18AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="1B7FA5FF" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="000A141C">
                         <w:pPr>
                           <w:spacing w:line="180" w:lineRule="exact"/>
                           <w:rPr>
                             <w:sz w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="18"/>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t>Canal de aplicación:</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="docshape45" o:spid="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:6027;top:9848;width:2712;height:180;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAxwFtMxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8NRsVpE3diBSFgiCN6aHH1+wzWZJ9G7Nbjf/eLRQ8DjPzDbNcjbYTZxq8caxgmqQg&#10;iCunDdcKvsrt8wsIH5A1do5JwZU8rPLHhyVm2l24oPMh1CJC2GeooAmhz6T0VUMWfeJ64ugd3WAx&#10;RDnUUg94iXDbyVmaLqRFw3GhwZ7eG6raw69VsP7mYmNO+5/P4liYsnxNebdolZo8jes3EIHGcA//&#10;tz+0gvkU/r7EHyDzGwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAxwFtMxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
@@ -16313,6507 +16439,6309 @@
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="446"/>
         <w:gridCol w:w="2069"/>
         <w:gridCol w:w="1552"/>
         <w:gridCol w:w="2947"/>
         <w:gridCol w:w="2791"/>
       </w:tblGrid>
       <w:tr w:rsidR="000A141C" w14:paraId="70433090" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="805"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="08B80DA3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="08B80DA3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>N.º</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="17EFE9F4" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="17EFE9F4" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Principio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="69EEF0E8" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="69EEF0E8" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108" w:right="93"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Responsable institucional /</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E9CE820" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="0E9CE820" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>responsable funcional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="3481C00F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="3481C00F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109" w:right="302"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Aplicabilidad a todo el personal y directivos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="70B1CE45" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="70B1CE45" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="109"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Herramientas de apoyo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="6A0A8501" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="4149"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CAAFC1F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="5CAAFC1F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26971C30" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="26971C30" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="215"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Integridad y valores éticos: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>existen normas de comportamiento ético y procesos para alentar al personal a desempeñar sus obligaciones con integridad.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2118A2" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="0E2118A2" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="243" w:lineRule="exact"/>
               <w:ind w:left="108"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Administrador</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26BAC55C" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="26BAC55C" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="66323156" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="66323156" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108" w:right="97"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Oficina de Ética (responsable funcional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E9BA50F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="2E9BA50F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109" w:right="113"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Los directivos y el personal deben seguir las orientaciones éticas y desempeñar sus funciones con integridad. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2417EABF" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="2417EABF" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="51"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Carta de las Naciones Unidas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44956100" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="44956100" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="51"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="455"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Estatuto y Reglamento del Personal de las Naciones Unidas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31B71F02" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="31B71F02" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="51"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="2"/>
               <w:ind w:right="562"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Marco Jurídico para Tratar el Incumplimiento de las Normas de Conducta de las Naciones Unidas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="592D59AE" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="592D59AE" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="51"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="525"/>
               </w:tabs>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:right="142"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Reglamento Financiero y Reglamentación Financiera del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BD64CC4" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="3BD64CC4" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="51"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:line="241" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Código de Ética del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="274BCBE7" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="274BCBE7" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="51"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Política Antifraude del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21DA2873" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="21DA2873" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="51"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Política de Lucha contra el Blanqueo de Dinero y la Financiación del Terrorismo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="494E7AD9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="494E7AD9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="51"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Políticas y Procedimientos de Operaciones y Programas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62CBC413" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="62CBC413" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="51"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="715"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Programa de Declaración Financiera</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E2E06A9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="3E2E06A9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="51"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Teléfono de asistencia para investigaciones</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06C2619B" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="06C2619B" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="51"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Oficina del </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Ómbudsman</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> Conjunto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CEEA3B0" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="7CEEA3B0" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="73"/>
               </w:numPr>
               <w:spacing w:before="1" w:line="223" w:lineRule="exact"/>
               <w:ind w:hanging="285"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Política de Protección contra las Represalias </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="38FCA3EA" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="2680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="309D711F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="309D711F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23099279" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="23099279" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="105" w:right="123"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervisión de la Junta: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>existe una estructura de Junta Ejecutiva que demuestra actuar con independencia de la administración y ejerce la supervisión del desarrollo y el desempeño del control interno.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4144E820" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="4144E820" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="108" w:right="122"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Junta Ejecutiva del PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B89E7FF" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="0B89E7FF" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="109" w:right="274"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los directivos y el personal deben acatar la política del PNUD de interacción abierta y transparente con todos los órganos de supervisión.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4495E958" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="4495E958" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="286"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Resolución A/RES/48/162 de la Asamblea General</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4625A84A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="4625A84A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Reglamento Financiero y Reglamentación Financiera del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DB5F820" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="2DB5F820" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="211"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Decisiones y directivas de la Junta Ejecutiva</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="378EE1C4" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="4147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F291C00" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="4F291C00" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77241D97" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="77241D97" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="105" w:right="131"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Estructura, autoridades y responsabilidades: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>se define y se comunica claramente una estructura de la organización, incluidas las relaciones jerárquicas y la asignación de responsabilidades y la delegación de autoridades, y se crean políticas relacionadas como apoyo a los objetivos del PNUD.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F9011C8" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="3F9011C8" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="108" w:right="250"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Administrador junto con el Grupo Ejecutivo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1506FD1A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="1506FD1A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="109" w:right="375"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los directivos deben aplicar este principio a las estructuras de la organización bajo su supervisión directa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="482880F2" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="482880F2" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Plan Estratégico del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54E7AE16" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="54E7AE16" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Presupuesto integrado del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="570E6A97" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="570E6A97" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="620"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Marco de Rendición de Cuentas del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F1C1292" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="5F1C1292" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="278"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Marco Institucional de Rendición de Cuentas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53016492" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="53016492" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="401"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Política de Delegación de Autoridades</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="777C26B4" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="777C26B4" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="275"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Reglamento Financiero y Reglamentación Financiera, Estatuto y Reglamento del Personal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70E5B648" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="70E5B648" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="336"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Directivas de la administración, Políticas y Procedimientos de Operaciones y Programas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F77EE8C" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="7F77EE8C" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="000A141C" w:rsidSect="00B84A30">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="800" w:bottom="1200" w:left="1260" w:header="203" w:footer="1012" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3707629A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+    <w:p w14:paraId="3707629A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="190" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="446"/>
         <w:gridCol w:w="2069"/>
         <w:gridCol w:w="1685"/>
         <w:gridCol w:w="2814"/>
         <w:gridCol w:w="2791"/>
       </w:tblGrid>
       <w:tr w:rsidR="000A141C" w14:paraId="20C885DF" w14:textId="77777777" w:rsidTr="009506F5">
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="315E7D98" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="315E7D98" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>N.º</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="11050D48" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="11050D48" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Principio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="09DB4D90" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="09DB4D90" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Responsable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D3B4EF3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="3D3B4EF3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="93"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>institucional / responsable funcional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2814" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="27509E9D" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="27509E9D" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109" w:right="302"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Aplicabilidad a todo el personal y directivos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE1BACF" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="5AE1BACF" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="109"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Herramientas de apoyo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="076F8DB9" w14:textId="77777777" w:rsidTr="009506F5">
         <w:trPr>
           <w:trHeight w:val="3661"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47C47A5A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="47C47A5A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5796AD54" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="5796AD54" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="116"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas y prácticas de recursos humanos: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>existen políticas y procedimientos para atraer, promover y retener a profesionales competentes como apoyo a los objetivos del PNUD, lo que incluye políticas y prácticas para gestionar la actuación profesional.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A84592A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="4A84592A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108" w:right="97"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Recursos Humanos de la BMS (responsable funcional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="525D7E71" w14:textId="77777777" w:rsidR="000A141C" w:rsidRPr="003B483B" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="525D7E71" w14:textId="77777777" w:rsidR="000A141C" w:rsidRPr="003B483B" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109" w:right="302"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">El </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Director</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de la Oficina de Servicios de Gestión (BMS), junto con el Director de la Oficina de Recursos Humanos de la BMS como responsable funcional de los recursos humanos, es responsable de velar por que las políticas y los procesos se ajusten al Marco de Control Interno (MCI), incluido el seguimiento de su cumplimiento. El </w:t>
+              <w:t xml:space="preserve"> de la Oficina de Servicios de Gestión (BMS), junto con el </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Director</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
+              <w:t xml:space="preserve"> de la Oficina de Recursos Humanos de la BMS como responsable funcional de los recursos humanos, es responsable de velar por que las políticas y los procesos se ajusten al Marco de Control Interno (MCI), incluido el seguimiento de su cumplimiento. El </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
               <w:t xml:space="preserve"> del Centro Mundial de Servicios Compartidos (CMSC) de la BMS es responsable de la calidad de los servicios que presta el CMSC en materia de nóminas, administración de prestaciones y derechos, contratación, gestión de puestos y otros servicios llevados a cabo en el marco de su responsabilidad de gestión, en respuesta a las solicitudes aprobadas y presentadas por los funcionarios autorizados de las oficinas clientes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67C89B40" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="67C89B40" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15F8DD2A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="15F8DD2A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109" w:right="112"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los directivos y el personal deben aplicar políticas de recursos humanos actualizadas en consonancia con las políticas y orientaciones publicadas por la Oficina de Recursos Humanos de la BMS, lo que incluye el seguimiento, el cumplimiento y la adopción de medidas correctivas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="074951DA" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="074951DA" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="223" w:lineRule="exact"/>
               <w:ind w:left="109"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22D5D783" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="22D5D783" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="455"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Estatuto y Reglamento del Personal de las Naciones Unidas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00B982BA" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="00B982BA" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="773"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Estrategia People 2030 del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67D8CDA5" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="67D8CDA5" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="338"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Directivas de la administración, gestión de los recursos humanos en el marco de las Políticas y los Procedimientos de Operaciones y Programas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03561600" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="03561600" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:line="244" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Capacitación y desarrollo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1896C1E3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="1896C1E3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1" w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Gestión de la actuación profesional</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A98EAAB" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="6A98EAAB" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="289"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Guía Operativa del MCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="6E1E794C" w14:textId="77777777" w:rsidTr="009506F5">
         <w:trPr>
           <w:trHeight w:val="4394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D9C9F63" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="5D9C9F63" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9B871C" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="5C9B871C" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="105" w:right="210"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendición de cuentas: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>existen políticas y procedimientos a fin de que las personas rindan cuentas respecto a sus responsabilidades en el control interno para el logro de objetivos, lo que incluye la delegación de autoridad.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="559B1776" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="559B1776" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="108" w:right="97"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Oficial </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Jefe</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de Finanzas de la BMS (responsable funcional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39DFDEFD" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="39DFDEFD" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="109" w:right="367"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">El </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Director</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de la BMS, junto con el Oficial Jefe de Finanzas como responsable funcional, garantiza la continuidad del marco de control interno del PNUD.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5C7A5092" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+              <w:t xml:space="preserve"> de la BMS, junto con el Oficial </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t>Jefe</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Finanzas como responsable funcional, garantiza la continuidad del marco de control interno del PNUD.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C7A5092" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B71E7E0" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="5B71E7E0" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109" w:right="151"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los directivos deben establecer procesos internos de rendición de cuentas para las funciones asignadas al personal de sus oficinas, incluidas medidas de actuación profesional.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BD9595D" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="3BD9595D" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C460839" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="1C460839" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109" w:right="244"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los directivos y el personal deben velar por el cumplimiento del MCI, por medio de las Políticas y los Procedimientos de Operaciones y Programas, la Guía Operativa del MCI, la Declaración de Representación Anual, y la aplicación de medidas correctivas, según corresponda.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45B63877" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="45B63877" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="222" w:lineRule="exact"/>
               <w:ind w:left="109"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA10B30" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="7AA10B30" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="620"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Marco de Rendición de Cuentas del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F37281A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="0F37281A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="278"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Marco Institucional de Rendición de Cuentas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="520A2411" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="520A2411" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="401"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Política de Delegación de Autoridades</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A1689F9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="6A1689F9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="275"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Reglamento Financiero y Reglamentación Financiera, Estatuto y Reglamento del Personal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DB80193" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="7DB80193" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="338"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Directivas de la administración, Políticas y Procedimientos de Operaciones y Programas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="172168BB" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="172168BB" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="289"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Guía Operativa del MCI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77BB7904" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="77BB7904" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="930"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Declaración de Representación Anual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="06606534" w14:textId="77777777" w:rsidTr="009506F5">
         <w:trPr>
           <w:trHeight w:val="2193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="222059B7" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="222059B7" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E1E73C2" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="4E1E73C2" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="105" w:right="117"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Especificación de los objetivos: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>la Organización cuenta con una orientación y prioridades estratégicas que conforman la base de la evaluación de los riesgos y la eficacia de las operaciones.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="014BAEC0" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="014BAEC0" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="108" w:right="250"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Administrador, junto con el Grupo Ejecutivo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7BA3FC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="4F7BA3FC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="109" w:right="375"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los directivos deben aplicar este principio a las estructuras de la organización bajo su supervisión directa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="554EE924" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="554EE924" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="813"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Misión y mandato del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F52F347" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="4F52F347" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Plan Estratégico del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C4BC588" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="3C4BC588" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Planes de trabajo anuales</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41E5CAF9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="41E5CAF9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Gestión basada en los resultados</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27A880C2" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="27A880C2" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="2"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Informe anual de resultados</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="66531CFC" w14:textId="77777777" w:rsidTr="009506F5">
         <w:trPr>
           <w:trHeight w:val="1710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B171D62" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="3B171D62" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00CF19DD" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="00CF19DD" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="105" w:right="332"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Identificación de los riesgos: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>se identifica y se analiza el riesgo para el logro de objetivos en todo el PNUD como base para determinar cómo se debe gestionar, y decidir si el riesgo se acepta, se evita, se reduce o se comparte.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="241FDDEC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="241FDDEC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="225" w:lineRule="exact"/>
               <w:ind w:left="105"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="759167C5" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="759167C5" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="108" w:right="250"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009506F5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Comité de Riesgos del Grupo Ejecutivo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30E04D3B" w14:textId="77777777" w:rsidR="009506F5" w:rsidRDefault="009506F5" w:rsidP="00D26D46">
+          <w:p w14:paraId="30E04D3B" w14:textId="77777777" w:rsidR="009506F5" w:rsidRDefault="009506F5" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="108" w:right="250"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="6646EF61" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6646EF61" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108" w:right="374"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">BMS y Oficina de Políticas y Apoyo a Programas (BPPS) (responsables </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>cofuncionales</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> en la gestión de los riesgos institucionales)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A5A59BE" w14:textId="40E843F0" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="4A5A59BE" w14:textId="40E843F0" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="224" w:lineRule="exact"/>
               <w:ind w:left="108"/>
-              <w:jc w:val="both"/>
-[...8 lines deleted...]
-              </w:rPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0731B162" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="0731B162" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="109" w:right="579"/>
-              <w:jc w:val="both"/>
-[...8 lines deleted...]
-              </w:rPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Los directivos deben aplicar este principio a los objetivos incluidos en sus planes de trabajo anuales, así como en los programas y proyectos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="186EAA89" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="186EAA89" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="578"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Política de Gestión de los Riesgos Institucionales del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68910A81" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="68910A81" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="548"/>
-              <w:jc w:val="both"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Sistemas de gestión de los riesgos institucionales del PNUD, incluidos los registros de riesgos en el plano institucional, de programa o dependencia y de proyecto, los planes de mitigación asociados, la escalada </w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sistemas de gestión de los riesgos institucionales del PNUD, incluidos los registros de riesgos en el plano institucional, de programa o dependencia y de proyecto, los planes de mitigación </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>y la revisión periódica de los riesgos, y los requisitos de presentación de informes.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1F4CF4AC" w14:textId="296C71A7" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+              <w:t>asociados, la escalada y la revisión periódica de los riesgos, y los requisitos de presentación de informes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F4CF4AC" w14:textId="296C71A7" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="225" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D8BD9B9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+    <w:p w14:paraId="1D8BD9B9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
       <w:pPr>
         <w:spacing w:line="225" w:lineRule="exact"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="000A141C" w:rsidSect="00B84A30">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="800" w:bottom="1200" w:left="1260" w:header="203" w:footer="1012" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="192C5072" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+    <w:p w14:paraId="192C5072" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="190" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="446"/>
         <w:gridCol w:w="2069"/>
         <w:gridCol w:w="1552"/>
         <w:gridCol w:w="2947"/>
         <w:gridCol w:w="2791"/>
       </w:tblGrid>
       <w:tr w:rsidR="000A141C" w14:paraId="3466A3C3" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="5416EEC5" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="5416EEC5" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>N.º</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED2CEBD" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="0ED2CEBD" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Principio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="4851F3F7" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="4851F3F7" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Responsable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B091344" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="0B091344" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="93"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>institucional / responsable funcional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="7634C495" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="7634C495" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109" w:right="302"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Aplicabilidad a todo el personal y directivos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="616680C3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="616680C3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="109"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Herramientas de apoyo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="1E6CA81A" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="1215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60A55165" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="60A55165" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41307C90" w14:textId="1072B5C3" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="41307C90" w14:textId="1072B5C3" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="169"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C27773A" w14:textId="7B2D4BF9" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="7C27773A" w14:textId="7B2D4BF9" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108" w:right="209"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1115E0E3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1115E0E3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F611ED6" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="0F611ED6" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108" w:right="243"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Directores de oficinas regionales y de la sede</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BE8BE54" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="1BE8BE54" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4ADA540A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="4ADA540A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Jefes de Oficinas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="34D6CDF6" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="34D6CDF6" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA83767" w14:textId="58D5D989" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="2FA83767" w14:textId="58D5D989" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="600"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="63622682" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63622682" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="708"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Declaración sobre el Apetito de Riesgo del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="476C3CFE" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="476C3CFE" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="120"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Políticas y Procedimientos de Operaciones y Programas para ámbitos funcionales, como programas, finanzas, adquisiciones, recursos humanos, seguridad, TIC, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="49510432" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="2193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4979C064" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="4979C064" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED69916" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="5ED69916" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="105" w:right="137"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Valoración del riesgo: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>se evalúan los riesgos para el logro de objetivos del PNUD, incluida la posibilidad de fraude u otro tipo de conducta inadecuada o incumplimiento del reglamento.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69BBDC3F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="69BBDC3F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66FD555F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="66FD555F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FC0FA5A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="1FC0FA5A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="528C42B6" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="1703"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="441AC02A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="441AC02A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="514AE878" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="514AE878" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="105" w:right="222"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Seguimiento de los riesgos: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>se identifican y se analizan cambios internos y externos de importancia que puedan influir en los riesgos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41C51BEF" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="41C51BEF" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41CD7F95" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="41CD7F95" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03A45638" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="03A45638" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="2AB175E6" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="3170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69E82BF0" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="69E82BF0" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AEA7EA4" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="0AEA7EA4" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="105" w:right="181"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Selección y desarrollo de actividades de control: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>se seleccionan y se desarrollan actividades de control que contribuyen a la gestión de riesgos en niveles aceptables teniendo en cuenta el entorno operacional.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="610914FF" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="610914FF" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="108" w:right="103"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Responsables funcionales de:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3477560D" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="3477560D" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="272"/>
               </w:tabs>
               <w:ind w:right="130"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Programas (BPPS y Oficina de Crisis)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="612CFB46" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="612CFB46" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15B0A25F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="15B0A25F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="272"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="247"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Asociaciones (BERA)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3451C63E" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="3451C63E" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="402F070C" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="402F070C" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="272"/>
               </w:tabs>
               <w:ind w:right="365"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Operaciones (BMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="672E3EFC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="672E3EFC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="109" w:right="579"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los directivos deben aplicar este principio a los objetivos incluidos en sus planes de trabajo anuales, así como en los programas y proyectos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74332B66" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="74332B66" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="838"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Planes de trabajo anuales integrados</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A14F0CC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="6A14F0CC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="550"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Planes de programas y proyectos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4066AEFB" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="4066AEFB" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="274"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Reglamento Financiero y Reglamentación Financiera, Estatuto y Reglamento del Personal, Políticas y Procedimientos de Operaciones y Programas, Guía Operativa del MCI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E53AA1A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="3E53AA1A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="300"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Controles impuestos por la planificación de recursos institucionales, incluidos los controles presupuestarios y la separación de funciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="27617CF9" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="2685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7504B2D9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="7504B2D9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="504E14CF" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="504E14CF" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="105" w:right="111"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Actividades de control generales con soluciones tecnológicas: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>se seleccionan, se desarrollan o se evalúan actividades de control generales utilizando la tecnología de la información como respaldo al logro de objetivos del PNUD.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E812B47" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="5E812B47" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="108" w:right="134"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Director de la BMS, con el apoyo de los responsables funcionales y el </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Director</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de Sistemas de Información</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C663A15" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="1C663A15" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="109" w:right="176"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Los directivos y el personal deben aplicar las normas establecidas por el </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Director</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18CEF1B3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="18CEF1B3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="401"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Política de Delegación de Autoridades</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="561B3119" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="561B3119" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="672"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Tecnología de la información y las comunicaciones en el marco de las Políticas y los Procedimientos de Operaciones y Programas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C377A73" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="6C377A73" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="289"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Guía Operativa del MCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="0D1F6CDC" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62042536" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="62042536" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="541470C4" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="541470C4" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="105"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas y procedimientos: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>las actividades de control incluyen la formulación y el uso de políticas que establecen lo que se espera o lo que se necesita, y procedimientos que ponen en práctica dichas políticas. Estas políticas y estos procedimientos están integrados en los procesos institucionales y en las actividades cotidianas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F36FB7A" w14:textId="723FB66B" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="2F36FB7A" w14:textId="723FB66B" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="235" w:lineRule="exact"/>
               <w:ind w:left="105"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B5A3CDA" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="6B5A3CDA" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="108" w:right="103"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Responsables funcionales de:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FDD669C" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="7FDD669C" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="272"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="130"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Programas (BPPS y Oficina de Crisis)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB672C5" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="6BB672C5" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="109" w:right="137"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los responsables funcionales se encargan de velar por que las políticas, los procesos y los procedimientos se ajusten al MCI, lo que incluye el seguimiento de su cumplimiento.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="515DD265" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="515DD265" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="401"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Política de Delegación de Autoridades</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="175D5D03" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="175D5D03" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1" w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Reglamento Financiero y Reglamentación Financiera, Estatuto y Reglamento del Personal, Políticas y Procedimientos de Operaciones y Programas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73C5FA47" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="73C5FA47" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="234" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="099FD92A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+    <w:p w14:paraId="099FD92A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
       <w:pPr>
         <w:spacing w:line="234" w:lineRule="exact"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="000A141C" w:rsidSect="00B84A30">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="800" w:bottom="1200" w:left="1260" w:header="203" w:footer="1012" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="545ADE4C" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+    <w:p w14:paraId="545ADE4C" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="190" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="446"/>
         <w:gridCol w:w="2069"/>
         <w:gridCol w:w="1552"/>
         <w:gridCol w:w="2947"/>
         <w:gridCol w:w="2791"/>
       </w:tblGrid>
       <w:tr w:rsidR="000A141C" w14:paraId="3D954C34" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0EF2BC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="3D0EF2BC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>N.º</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="0182EA12" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="0182EA12" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Principio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="165A6ADD" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="165A6ADD" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Responsable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25C26E37" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="25C26E37" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="93"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>institucional / responsable funcional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0AEF5D" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="2F0AEF5D" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109" w:right="302"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Aplicabilidad a todo el personal y directivos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="518D8788" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="518D8788" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="109"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Herramientas de apoyo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="26AFC45F" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="3661"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23993651" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="23993651" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47C58995" w14:textId="7FA211D8" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="47C58995" w14:textId="7FA211D8" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="152"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="003BEFE6" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="003BEFE6" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="166F0B12" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="166F0B12" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="272"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="247"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Asociaciones (BERA)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D087414" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="3D087414" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0859F080" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="0859F080" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="272"/>
               </w:tabs>
               <w:ind w:right="365"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Operaciones (BMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D6C2441" w14:textId="4B8C7344" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="7D6C2441" w14:textId="4B8C7344" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109" w:right="794"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="38B7D5F0" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38B7D5F0" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F9729A2" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="7F9729A2" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="109" w:right="579"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los directivos deben aplicar este principio en relación con los objetivos incluidos en sus planes de trabajo anuales, así como en los programas y proyectos.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="652516B3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="652516B3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AE4ABC4" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="5AE4ABC4" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109" w:right="90"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Se espera que el personal cumpla los requisitos establecidos en las Políticas y los Procedimientos de Operaciones y Programas que rigen su ámbito de trabajo, y de acuerdo con las funciones y responsabilidades definidas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="119E56C6" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="119E56C6" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="223" w:lineRule="exact"/>
               <w:ind w:left="109"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="027391DF" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="027391DF" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="287"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Guía Operativa del MCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="4546FB0F" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="3417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="400D385F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="400D385F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56386668" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="56386668" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="105" w:right="104"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Información y presentación de informes: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>se obtiene o se genera información pertinente y de calidad para respaldar el funcionamiento de los controles internos, la toma de decisiones y la supervisión.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBD9213" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="4CBD9213" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="108" w:right="103"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Responsables funcionales de la generación y difusión de información relevante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F99CB21" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="1F99CB21" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="109" w:right="119"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los directivos y el personal deben aplicar este principio a las estructuras de la organización bajo su supervisión directa, mediante el intercambio de información pertinente y de calidad y la promoción de su uso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A127DDD" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="6A127DDD" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Decisiones y directivas de la Junta Ejecutiva</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62736F0F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="62736F0F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1" w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Plan Estratégico</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0178823F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="0178823F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="101"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Informes anuales (institucionales, estados financieros, informes de donantes, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07295EAA" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="07295EAA" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:line="244" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Auditorías y evaluaciones</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="592166F1" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="592166F1" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="813"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Política de Divulgación de Información del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7176FFF4" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="7176FFF4" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1" w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Políticas y Procedimientos de Operaciones y Programas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D463869" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="7D463869" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Tableros</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09EF0F41" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="09EF0F41" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="241"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Certificaciones y declaraciones de representación</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3328F4E0" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="3328F4E0" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Plataformas de capacitación</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="061D1911" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="4884"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F1A4571" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="4F1A4571" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE6D578" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="3DE6D578" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="105" w:right="128"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicación interna: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>existe un sistema de comunicación interna eficiente y eficaz para garantizar que cada uno de los empleados tenga la información que necesite a fin de cumplir con sus obligaciones, y respaldar el funcionamiento del control interno.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B983921" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="5B983921" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="108" w:right="103"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Responsables funcionales de la generación y difusión de información relevante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79D48D56" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="79D48D56" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="109" w:right="207"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los directivos deben aplicar este principio a las estructuras de la organización bajo su supervisión directa, mediante el intercambio de información pertinente y de calidad y la promoción de su uso.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A3F2116" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="6A3F2116" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12E54B25" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="12E54B25" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109" w:right="191"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Se espera que el personal se atenga a las políticas y los procedimientos de información y comunicación de la Organización relacionados con la información y las comunicaciones internas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0180917A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="0180917A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Decisiones y directivas de la Junta Ejecutiva</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C59B04A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="3C59B04A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Plan Estratégico</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57CCDED9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="57CCDED9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="103"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Informes anuales (institucionales, estados financieros, informes de donantes, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="698E1993" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="698E1993" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Auditorías y evaluaciones</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B780814" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="0B780814" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="812"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Política de Divulgación de Información del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16DA9B6B" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="16DA9B6B" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Políticas y Procedimientos de Operaciones y Programas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B891B88" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="5B891B88" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="170"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Tableros de control de la gestión ejecutiva (p. ej., Resumen Ejecutivo, Marco Integrado de Gestión de Resultados, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35F20B12" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="35F20B12" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="360"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Tableros de medición del desempeño funcional (p. ej., tablero financiero integrado, tablero del CMSC de la BMS, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="219F8323" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="002647F8">
+          <w:p w14:paraId="219F8323" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Certificaciones y declaraciones de representación</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F76A822" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="7F76A822" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="223" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25574644" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+    <w:p w14:paraId="25574644" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
       <w:pPr>
         <w:spacing w:line="223" w:lineRule="exact"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="000A141C" w:rsidSect="00B84A30">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="800" w:bottom="1200" w:left="1260" w:header="203" w:footer="1012" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="202F752C" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+    <w:p w14:paraId="202F752C" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="190" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="446"/>
         <w:gridCol w:w="2069"/>
         <w:gridCol w:w="1552"/>
         <w:gridCol w:w="2947"/>
         <w:gridCol w:w="2791"/>
       </w:tblGrid>
       <w:tr w:rsidR="000A141C" w14:paraId="7E12E078" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="57AEE3FD" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="57AEE3FD" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>N.º</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6D33EE" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="6B6D33EE" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Principio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="576E1530" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="576E1530" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Responsable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="352FC9A6" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="352FC9A6" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="93"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>institucional / responsable funcional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="0557BEC6" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="0557BEC6" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109" w:right="302"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Aplicabilidad a todo el personal y directivos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="123E60C3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="123E60C3" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="109"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Herramientas de apoyo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="4F2E8D13" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="353A4E4F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="353A4E4F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18DB0A23" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="18DB0A23" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2620A799" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="2620A799" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DCA6BFA" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="4DCA6BFA" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="699D3607" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="699D3607" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Plataformas de capacitación</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="6A545ADA" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="5856"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47E6E645" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="47E6E645" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="001CD324" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="001CD324" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="105" w:right="125"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicación externa: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>existe un sistema de comunicación externa eficiente y eficaz para garantizar: a) la recepción de información necesaria de fuentes externas; y b) que las partes interesadas externas —por ejemplo, colaboradores, asociados y órganos rectores y de supervisión— cuentan con la información necesaria pertinente y de calidad sobre asuntos que influyen en el funcionamiento del control interno como respuesta a las necesidades y las expectativas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDCB908" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="6CDCB908" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="108" w:right="103"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Responsables funcionales de la generación y difusión de información externa relevante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB36782" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="6AB36782" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="109" w:right="286"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los directivos deben aplicar este principio a las responsabilidades de comunicación externa que se les asignen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F96DB56" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="7F96DB56" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="59696EC6" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="59696EC6" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109" w:right="319"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Se espera que el personal se atenga a las políticas y los procedimientos de información y comunicación de la Organización relacionados con la obtención de información externa y su comunicación.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CCB7793" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="3CCB7793" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109" w:right="191"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64B70D7B" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="64B70D7B" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="813"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Política de Divulgación de Información del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D8D01AC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="5D8D01AC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Iniciativa Internacional para la Transparencia de la Ayuda (IATI)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05860319" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="05860319" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1" w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Portal de Transparencia del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="013180DF" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="013180DF" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="632"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Informes anuales de auditoría de la Junta de Auditores de las Naciones Unidas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6329939F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="6329939F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="321"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Estados financieros anuales e informes de donantes certificados</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D1125D6" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="4D1125D6" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="104"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Publicaciones del PNUD, como el Informe sobre desarrollo humano</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25E55757" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="25E55757" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:line="244" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Medios sociales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="5F60BE5B" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="5129"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="412E4A84" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="412E4A84" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27ED8452" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="27ED8452" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="105" w:right="152"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Seguimiento continuado o exámenes independientes: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>se seleccionan, se desarrollan y se llevan a cabo actividades de seguimiento continuado, exámenes independientes o ambos métodos para garantizar el funcionamiento eficaz de cada uno de los componentes del control interno que están integrados en los procesos institucionales.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF9F383" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="5DF9F383" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="108" w:right="103"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Responsables funcionales de:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58FFCB7E" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="58FFCB7E" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="272"/>
               </w:tabs>
               <w:ind w:right="130"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Programas (BPPS y Oficina de Crisis)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="682E97FB" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="682E97FB" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E897802" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="5E897802" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="272"/>
               </w:tabs>
               <w:ind w:right="247"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Asociaciones (BERA)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ACDE048" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="5ACDE048" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27221827" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="27221827" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="272"/>
               </w:tabs>
               <w:ind w:right="365"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Operaciones (BMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62055C85" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="62055C85" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="109" w:right="375"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los directivos deben aplicar este principio a las estructuras de la organización bajo su supervisión directa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02BB37AE" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="02BB37AE" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="618"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Marco de Rendición de Cuentas del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6353CE1F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="6353CE1F" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="241"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Exámenes de mitad de período del Plan Estratégico del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21177925" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="21177925" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="404"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Exámenes de mitad de período del presupuesto integrado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C8F50EB" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="1C8F50EB" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="328"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Auditoría interna y aplicación de las recomendaciones de auditoría en el Sistema General de Bases de Datos de Informes y Recomendaciones de Auditoría (CARDS)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="411FFDFE" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="411FFDFE" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="548"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Evaluaciones de programas y proyectos y aplicación de recomendaciones</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="035FE314" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="035FE314" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="264"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Comités de examen (p. ej., Junta de Examen del Cumplimiento, Comité Consultivo sobre Adquisiciones, Comité de Contratos, Activos y Adquisiciones, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="109715AA" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="109715AA" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="165"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Comités externos, como el Comité Asesor de Auditoría y Evaluación</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F26D25C" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="0F26D25C" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="386"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Auditoría externa anual de la Junta de Auditores de las Naciones Unidas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D7385F9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="1D7385F9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="000A141C" w:rsidSect="00B84A30">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="800" w:bottom="1200" w:left="1260" w:header="203" w:footer="1012" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73E75DEC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+    <w:p w14:paraId="73E75DEC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="190" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="446"/>
         <w:gridCol w:w="2069"/>
         <w:gridCol w:w="1552"/>
         <w:gridCol w:w="2947"/>
         <w:gridCol w:w="2791"/>
       </w:tblGrid>
       <w:tr w:rsidR="000A141C" w14:paraId="3DC57AAC" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0B16FB" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="0E0B16FB" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>N.º</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="5A7D528E" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="5A7D528E" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Principio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="14D4F458" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="14D4F458" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Responsable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48AE96E1" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="48AE96E1" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="93"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>institucional / responsable funcional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDF1771" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="6CDF1771" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109" w:right="302"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Aplicabilidad a todo el personal y directivos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="001F5F"/>
           </w:tcPr>
-          <w:p w14:paraId="459344DC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00137690">
+          <w:p w14:paraId="459344DC" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D47A0E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="109"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Herramientas de apoyo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="57B7CC0F" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="3901"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFFEEA7" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="5BFFEEA7" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0473522A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="0473522A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="97"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicación de deficiencias del control interno: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>las deficiencias en el funcionamiento del control interno se evalúan y se comunican sistemáticamente a las partes responsables de tomar medidas correctivas. Se adoptan medidas correctivas de manera oportuna para subsanar las deficiencias comunicadas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5723D266" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="5723D266" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108" w:right="302"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Director de la BMS, con el apoyo del Oficial </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Jefe</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de Finanzas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="144B754A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="144B754A" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109" w:right="176"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los directivos y el personal deben aplicar este principio a las estructuras de la organización bajo su supervisión directa, de conformidad con las Políticas y los Procedimientos de Operaciones y Programas del PNUD.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DDF5061" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="2DDF5061" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="420"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Delegación de autoridades y responsabilidades de gestión</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B1B716D" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="6B1B716D" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:line="244" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Carta de representación</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16DB5AC9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="16DB5AC9" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Certificación de la gestión</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="783691FB" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="783691FB" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:right="100"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Informes de auditoría externa, estados financieros, informe anual a la Junta Ejecutiva</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="608B3687" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
+          <w:p w14:paraId="608B3687" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D67A3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:spacing w:before="2"/>
               <w:ind w:right="930"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Declaración de Representación Anual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="411C2E52" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="000A141C" w:rsidSect="00B84A30">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="800" w:bottom="1200" w:left="1260" w:header="203" w:footer="1012" w:gutter="0"/>
@@ -23052,51 +22980,65 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="468"/>
                 <w:tab w:val="left" w:pos="469"/>
               </w:tabs>
               <w:ind w:right="368"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Velar por que el personal de la oficina, con una separación de funciones </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>claramente</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> definida, ejecute correctamente la primera, segunda o tercera autoridad, según corresponda a los procesos institucionales de los servicios compartidos, y conforme se establece con mayor detalle en la Guía Operativa del Marco de Control Interno.</w:t>
+              <w:t xml:space="preserve"> definida, ejecute </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t>correctamente</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la primera, segunda o tercera autoridad, según corresponda a los procesos institucionales de los servicios compartidos, y conforme se establece con mayor detalle en la Guía Operativa del Marco de Control Interno.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47CFE998" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E414D08" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00D26D46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="468"/>
                 <w:tab w:val="left" w:pos="469"/>
               </w:tabs>
               <w:ind w:right="138"/>
@@ -23461,51 +23403,65 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="468"/>
                 <w:tab w:val="left" w:pos="469"/>
               </w:tabs>
               <w:ind w:right="110"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="003C5BA7">
               <w:rPr>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Tras la confirmación del CMSC de la BMS de que no puede procesar una transacción de emergencia, y con la autorización del Representante Residente / Representante Residente Adjunto / </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003C5BA7">
               <w:rPr>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Jefe</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="003C5BA7">
               <w:rPr>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de Oficina / Jefe Adjunto de Oficina, la oficina pertinente puede procesar las transacciones de emergencia, con copia a la oficina correspondiente (oficinas regionales u oficinas centrales). (Los derechos de planificación de recursos institucionales normalmente ejecutados por el </w:t>
+              <w:t xml:space="preserve"> de Oficina / </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003C5BA7">
+              <w:rPr>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t>Jefe</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003C5BA7">
+              <w:rPr>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Adjunto de Oficina, la oficina pertinente puede procesar las transacciones de emergencia, con copia a la oficina correspondiente (oficinas regionales u oficinas centrales). (Los derechos de planificación de recursos institucionales normalmente ejecutados por el </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003C5BA7">
               <w:rPr>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>CMSC</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="003C5BA7">
               <w:rPr>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> pero retenidos por las oficinas en los países u oficinas de la sede deben emplearse para fines de emergencia, en contextos de emergencia). La entidad solicitante deberá facilitar al CMSC una lista de todas las transacciones de emergencia procesadas por la oficina en el país u oficina de la sede el primer día laborable de cada mes natural, con copia a la oficina correspondiente (oficinas regionales u oficinas centrales).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A141C" w14:paraId="1147C7B8" w14:textId="77777777" w:rsidTr="000C4878">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1958" w:type="dxa"/>
@@ -26364,73 +26320,73 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>inglés</w:t>
       </w:r>
       <w:r w:rsidRPr="00C00B49">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C00B49" w:rsidRPr="00C00B49">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1360" w:right="800" w:bottom="1200" w:left="1260" w:header="203" w:footer="1012" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E8A9ED0" w14:textId="77777777" w:rsidR="00B84A30" w:rsidRDefault="00B84A30">
+    <w:p w14:paraId="1DFECE11" w14:textId="77777777" w:rsidR="005E1861" w:rsidRDefault="005E1861">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D8F4CE2" w14:textId="77777777" w:rsidR="00B84A30" w:rsidRDefault="00B84A30">
+    <w:p w14:paraId="149C0663" w14:textId="77777777" w:rsidR="005E1861" w:rsidRDefault="005E1861">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1923F916" w14:textId="77777777" w:rsidR="00B84A30" w:rsidRDefault="00B84A30"/>
+    <w:p w14:paraId="67348FC0" w14:textId="77777777" w:rsidR="005E1861" w:rsidRDefault="005E1861"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -26444,138 +26400,136 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C3E6111" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00892D91">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:firstLine="720"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007F3F6A">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="007F3F6A">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:id w:val="969400753"/>
         <w:placeholder>
           <w:docPart w:val="FCB96F65C2BD4181B19A340AA34E6526"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="007F3F6A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>[Escribir aquí]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7E0C7186" w14:textId="61B3E44D" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00892D91">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E0C7186" w14:textId="24293DD0" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00892D91">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
@@ -26653,80 +26607,85 @@
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00615733">
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t>01/01/2022</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
-      <w:t>Versión n.º</w:t>
+      <w:t xml:space="preserve">Versión </w:t>
+    </w:r>
+    <w:r w:rsidR="00D47A0E">
+      <w:rPr>
+        <w:lang w:bidi="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">#: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-803087201"/>
         <w:placeholder>
           <w:docPart w:val="F9B8CB8585834FCE8D514E5A20C5DF46"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{8018CD6D-31A8-4FCA-B527-383D8A10B45A}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="002647F8">
           <w:rPr>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4398E8D4" w14:textId="709B6787" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="009C726B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4398E8D4" w14:textId="6A53ECD2" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="009C726B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
@@ -26785,74 +26744,97 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">                      Fecha de entrada en vigor: 01/01/2022   </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">Versión n.º: </w:t>
+    </w:r>
+    <w:r w:rsidR="00D47A0E">
+      <w:rPr>
+        <w:lang w:bidi="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:bidi="es-ES"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:r w:rsidR="00D47A0E">
+      <w:rPr>
+        <w:lang w:bidi="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:bidi="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="002647F8">
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5C28F5FD" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1217332E" w14:textId="2C98DFB5" w:rsidR="00AB7E5A" w:rsidRPr="000A141C" w:rsidRDefault="000A141C" w:rsidP="000A141C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1217332E" w14:textId="79CF79AE" w:rsidR="00AB7E5A" w:rsidRPr="000A141C" w:rsidRDefault="000A141C" w:rsidP="000A141C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
@@ -26922,92 +26904,103 @@
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00B0435D" w:rsidRPr="00B0435D">
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00B0435D">
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Fecha de entrada en vigor: 01/01/2022   </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
-      <w:t xml:space="preserve">Versión n.º </w:t>
+      <w:t xml:space="preserve">Versión </w:t>
+    </w:r>
+    <w:r w:rsidR="00D67A3F">
+      <w:rPr>
+        <w:lang w:bidi="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">#: </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:bidi="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="803672220"/>
         <w:placeholder>
           <w:docPart w:val="DE4DEA8FBDFD421088CF5D73194605DF"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{8018CD6D-31A8-4FCA-B527-383D8A10B45A}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="002647F8">
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DD952F4" w14:textId="77777777" w:rsidR="00B84A30" w:rsidRDefault="00B84A30">
+    <w:p w14:paraId="041C4E96" w14:textId="77777777" w:rsidR="005E1861" w:rsidRDefault="005E1861">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21396183" w14:textId="77777777" w:rsidR="00B84A30" w:rsidRDefault="00B84A30">
+    <w:p w14:paraId="02486954" w14:textId="77777777" w:rsidR="005E1861" w:rsidRDefault="005E1861">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="17AE3E77" w14:textId="77777777" w:rsidR="00B84A30" w:rsidRDefault="00B84A30"/>
+    <w:p w14:paraId="4C6F6E3F" w14:textId="77777777" w:rsidR="005E1861" w:rsidRDefault="005E1861"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2E922836" w14:textId="70701FD8" w:rsidR="00D83A0B" w:rsidRPr="00D83A0B" w:rsidRDefault="00D83A0B" w:rsidP="00D26D46">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9540"/>
         </w:tabs>
         <w:ind w:right="640"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D83A0B">
@@ -27070,51 +27063,51 @@
         <w:t>n l</w:t>
       </w:r>
       <w:r w:rsidRPr="00D83A0B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>o hace</w:t>
       </w:r>
       <w:r w:rsidRPr="00D83A0B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>. Ambos marcos han recibido el respaldo del Comité de Alto Nivel sobre Gestión.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00789A15" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="008D0E2A">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2DBBC317" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="008D0E2A">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="17380A53" w14:textId="77777777" w:rsidR="000A141C" w:rsidRDefault="000A141C" w:rsidP="00017B11">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:jc w:val="right"/>
@@ -27153,225 +27146,249 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="519960" cy="792000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="39EF2B17" w14:textId="77777777" w:rsidR="000A141C" w:rsidRPr="00630E18" w:rsidRDefault="000A141C" w:rsidP="00630E18">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39EF2B17" w14:textId="38A8E212" w:rsidR="000A141C" w:rsidRDefault="00D47A0E" w:rsidP="00630E18">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E64D52D" wp14:editId="5D530C97">
-          <wp:extent cx="472690" cy="720000"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41F5A70D" wp14:editId="081687C0">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="38" name="Picture 38"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="3" name="Picture 3"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="472690" cy="720000"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="70FA4005" w14:textId="77777777" w:rsidR="00D47A0E" w:rsidRPr="00630E18" w:rsidRDefault="00D47A0E" w:rsidP="00630E18">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="53CD1EC0" w14:textId="77777777" w:rsidR="000A141C" w:rsidRPr="00523285" w:rsidRDefault="000A141C" w:rsidP="00805F75">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53CD1EC0" w14:textId="73F3C831" w:rsidR="000A141C" w:rsidRPr="00523285" w:rsidRDefault="00D47A0E" w:rsidP="00805F75">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5616F69D" wp14:editId="49FFC53E">
-          <wp:extent cx="472690" cy="720000"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C2DD680" wp14:editId="358AEF2D">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1287464538" name="Picture 1287464538" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="60046118" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="5" name="Picture 5" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="472690" cy="720000"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="13933E55" w14:textId="2655DD59" w:rsidR="00AB7E5A" w:rsidRPr="00523285" w:rsidRDefault="00805F75" w:rsidP="00805F75">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13933E55" w14:textId="03F812FD" w:rsidR="00AB7E5A" w:rsidRPr="00523285" w:rsidRDefault="00D67A3F" w:rsidP="00805F75">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4719585A" wp14:editId="325F574D">
-          <wp:extent cx="472690" cy="720000"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EFD15C7" wp14:editId="2E395108">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="6" name="Picture 6" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="1736102600" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="5" name="Picture 5" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="472690" cy="720000"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0081010E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55529472"/>
     <w:lvl w:ilvl="0" w:tplc="504E4F6A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="217C10AC">
       <w:numFmt w:val="bullet"/>
@@ -36380,52 +36397,52 @@
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="312488930">
     <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="69" w16cid:durableId="2018926743">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="70" w16cid:durableId="1772436950">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="71" w16cid:durableId="1605458567">
     <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="72" w16cid:durableId="339161618">
     <w:abstractNumId w:val="71"/>
   </w:num>
   <w:num w:numId="73" w16cid:durableId="1895694340">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="68"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -36454,50 +36471,51 @@
     <w:rsid w:val="0006580C"/>
     <w:rsid w:val="0007478A"/>
     <w:rsid w:val="00084218"/>
     <w:rsid w:val="00086EDD"/>
     <w:rsid w:val="00092AD0"/>
     <w:rsid w:val="0009744B"/>
     <w:rsid w:val="00097AEB"/>
     <w:rsid w:val="000A141C"/>
     <w:rsid w:val="000A3A98"/>
     <w:rsid w:val="000B3746"/>
     <w:rsid w:val="000C4564"/>
     <w:rsid w:val="000C4F24"/>
     <w:rsid w:val="000C5981"/>
     <w:rsid w:val="000C5F15"/>
     <w:rsid w:val="000D2ECF"/>
     <w:rsid w:val="000D5F9E"/>
     <w:rsid w:val="000D6577"/>
     <w:rsid w:val="000D6926"/>
     <w:rsid w:val="000E33C7"/>
     <w:rsid w:val="000E539D"/>
     <w:rsid w:val="000F0066"/>
     <w:rsid w:val="000F31EF"/>
     <w:rsid w:val="00101947"/>
     <w:rsid w:val="001128EA"/>
     <w:rsid w:val="00122386"/>
+    <w:rsid w:val="00132FA2"/>
     <w:rsid w:val="00137690"/>
     <w:rsid w:val="001557E0"/>
     <w:rsid w:val="001565D3"/>
     <w:rsid w:val="00160336"/>
     <w:rsid w:val="00163A82"/>
     <w:rsid w:val="0016481F"/>
     <w:rsid w:val="00165A5C"/>
     <w:rsid w:val="001708B9"/>
     <w:rsid w:val="0017193D"/>
     <w:rsid w:val="00180CAD"/>
     <w:rsid w:val="00183D62"/>
     <w:rsid w:val="0018526B"/>
     <w:rsid w:val="001900F5"/>
     <w:rsid w:val="001959EC"/>
     <w:rsid w:val="00195B1E"/>
     <w:rsid w:val="001B3B8E"/>
     <w:rsid w:val="001B7196"/>
     <w:rsid w:val="001D2B38"/>
     <w:rsid w:val="001F4597"/>
     <w:rsid w:val="001F7B19"/>
     <w:rsid w:val="00202108"/>
     <w:rsid w:val="00204DDA"/>
     <w:rsid w:val="00205343"/>
     <w:rsid w:val="00210011"/>
     <w:rsid w:val="00227EEA"/>
@@ -36560,129 +36578,132 @@
     <w:rsid w:val="004A3132"/>
     <w:rsid w:val="004B0AA9"/>
     <w:rsid w:val="004B3442"/>
     <w:rsid w:val="004D2724"/>
     <w:rsid w:val="004E64EC"/>
     <w:rsid w:val="004F6249"/>
     <w:rsid w:val="00503CA3"/>
     <w:rsid w:val="00504A0D"/>
     <w:rsid w:val="00507F04"/>
     <w:rsid w:val="00523285"/>
     <w:rsid w:val="005236FE"/>
     <w:rsid w:val="00526727"/>
     <w:rsid w:val="00554B1D"/>
     <w:rsid w:val="005644B3"/>
     <w:rsid w:val="00570A05"/>
     <w:rsid w:val="0058133D"/>
     <w:rsid w:val="00581A9A"/>
     <w:rsid w:val="00587BF5"/>
     <w:rsid w:val="00593DA0"/>
     <w:rsid w:val="00596472"/>
     <w:rsid w:val="005A1C67"/>
     <w:rsid w:val="005C1C46"/>
     <w:rsid w:val="005D19AF"/>
     <w:rsid w:val="005D39FF"/>
     <w:rsid w:val="005D59A8"/>
+    <w:rsid w:val="005E1861"/>
     <w:rsid w:val="005E511F"/>
     <w:rsid w:val="005F1D84"/>
     <w:rsid w:val="005F30B6"/>
     <w:rsid w:val="005F4385"/>
     <w:rsid w:val="005F4F4F"/>
     <w:rsid w:val="00610305"/>
     <w:rsid w:val="0061384F"/>
     <w:rsid w:val="00615733"/>
     <w:rsid w:val="00630E18"/>
     <w:rsid w:val="006350CC"/>
     <w:rsid w:val="00643D47"/>
     <w:rsid w:val="006626FF"/>
     <w:rsid w:val="006641CE"/>
     <w:rsid w:val="00673A3F"/>
     <w:rsid w:val="006746CA"/>
     <w:rsid w:val="006A60DC"/>
     <w:rsid w:val="006B0ECF"/>
     <w:rsid w:val="006B1D4F"/>
     <w:rsid w:val="006B7821"/>
     <w:rsid w:val="006B7E16"/>
     <w:rsid w:val="006C2971"/>
     <w:rsid w:val="006C32D3"/>
     <w:rsid w:val="006C5FF5"/>
     <w:rsid w:val="006C7507"/>
     <w:rsid w:val="006D3806"/>
     <w:rsid w:val="006E0C11"/>
     <w:rsid w:val="006E1764"/>
     <w:rsid w:val="006F3AA3"/>
     <w:rsid w:val="007067AD"/>
     <w:rsid w:val="00706A11"/>
+    <w:rsid w:val="0071735E"/>
     <w:rsid w:val="00732D00"/>
     <w:rsid w:val="00742CC3"/>
     <w:rsid w:val="00746389"/>
     <w:rsid w:val="00750433"/>
     <w:rsid w:val="007646DB"/>
     <w:rsid w:val="00783747"/>
     <w:rsid w:val="007A4A3C"/>
     <w:rsid w:val="007B22B4"/>
     <w:rsid w:val="007B3BE4"/>
     <w:rsid w:val="007C262B"/>
     <w:rsid w:val="007C755E"/>
     <w:rsid w:val="007D14D3"/>
     <w:rsid w:val="007D2C91"/>
     <w:rsid w:val="007E6091"/>
     <w:rsid w:val="007F0093"/>
     <w:rsid w:val="007F3F6A"/>
     <w:rsid w:val="00805F75"/>
     <w:rsid w:val="00825418"/>
     <w:rsid w:val="008308EE"/>
     <w:rsid w:val="008400C2"/>
     <w:rsid w:val="00842583"/>
     <w:rsid w:val="00857A72"/>
     <w:rsid w:val="00862883"/>
     <w:rsid w:val="00866792"/>
     <w:rsid w:val="00867ABC"/>
     <w:rsid w:val="0087769E"/>
     <w:rsid w:val="008776C5"/>
     <w:rsid w:val="008777AD"/>
     <w:rsid w:val="00892D91"/>
     <w:rsid w:val="008A295C"/>
     <w:rsid w:val="008A46E8"/>
     <w:rsid w:val="008A54C0"/>
     <w:rsid w:val="008A6740"/>
     <w:rsid w:val="008A7EC6"/>
     <w:rsid w:val="008C0015"/>
     <w:rsid w:val="008C1CFB"/>
     <w:rsid w:val="008C7612"/>
     <w:rsid w:val="008D0E2A"/>
     <w:rsid w:val="008D1B0E"/>
     <w:rsid w:val="008E62C3"/>
     <w:rsid w:val="008F6A4C"/>
     <w:rsid w:val="00900746"/>
     <w:rsid w:val="00901327"/>
     <w:rsid w:val="00903B84"/>
     <w:rsid w:val="0090552C"/>
     <w:rsid w:val="00907F7A"/>
     <w:rsid w:val="00911835"/>
     <w:rsid w:val="00913D90"/>
     <w:rsid w:val="00913FE2"/>
+    <w:rsid w:val="00923A4C"/>
     <w:rsid w:val="00924B6F"/>
     <w:rsid w:val="00927F8C"/>
     <w:rsid w:val="00935572"/>
     <w:rsid w:val="00936F9B"/>
     <w:rsid w:val="00944F7C"/>
     <w:rsid w:val="009506F5"/>
     <w:rsid w:val="00962FF2"/>
     <w:rsid w:val="009659B9"/>
     <w:rsid w:val="0096739F"/>
     <w:rsid w:val="00976DD2"/>
     <w:rsid w:val="009800E3"/>
     <w:rsid w:val="009926C9"/>
     <w:rsid w:val="0099403E"/>
     <w:rsid w:val="009A1C6E"/>
     <w:rsid w:val="009B3FF3"/>
     <w:rsid w:val="009B5139"/>
     <w:rsid w:val="009D46A6"/>
     <w:rsid w:val="009D4A88"/>
     <w:rsid w:val="009E09AE"/>
     <w:rsid w:val="009E5E7C"/>
     <w:rsid w:val="009F13B9"/>
     <w:rsid w:val="009F4B04"/>
     <w:rsid w:val="00A0544A"/>
     <w:rsid w:val="00A10F09"/>
     <w:rsid w:val="00A13EA3"/>
@@ -36743,68 +36764,71 @@
     <w:rsid w:val="00C46BCB"/>
     <w:rsid w:val="00C47084"/>
     <w:rsid w:val="00C5547A"/>
     <w:rsid w:val="00C706B0"/>
     <w:rsid w:val="00C71E7C"/>
     <w:rsid w:val="00C720C9"/>
     <w:rsid w:val="00C736F2"/>
     <w:rsid w:val="00C77273"/>
     <w:rsid w:val="00C8309C"/>
     <w:rsid w:val="00CB309E"/>
     <w:rsid w:val="00CC4587"/>
     <w:rsid w:val="00CC5B82"/>
     <w:rsid w:val="00CC5DD7"/>
     <w:rsid w:val="00CD075A"/>
     <w:rsid w:val="00CD185F"/>
     <w:rsid w:val="00CE6BE5"/>
     <w:rsid w:val="00CF702D"/>
     <w:rsid w:val="00D005C0"/>
     <w:rsid w:val="00D06744"/>
     <w:rsid w:val="00D1777F"/>
     <w:rsid w:val="00D23E38"/>
     <w:rsid w:val="00D26D46"/>
     <w:rsid w:val="00D273EE"/>
     <w:rsid w:val="00D336A6"/>
     <w:rsid w:val="00D4663B"/>
+    <w:rsid w:val="00D47A0E"/>
     <w:rsid w:val="00D52713"/>
     <w:rsid w:val="00D535EE"/>
     <w:rsid w:val="00D55241"/>
     <w:rsid w:val="00D617CC"/>
     <w:rsid w:val="00D61E4B"/>
     <w:rsid w:val="00D62570"/>
+    <w:rsid w:val="00D67A3F"/>
     <w:rsid w:val="00D7347C"/>
     <w:rsid w:val="00D74159"/>
     <w:rsid w:val="00D774CF"/>
     <w:rsid w:val="00D82AB5"/>
     <w:rsid w:val="00D83A0B"/>
     <w:rsid w:val="00D94100"/>
     <w:rsid w:val="00D95D4A"/>
     <w:rsid w:val="00D961C4"/>
     <w:rsid w:val="00D970A5"/>
     <w:rsid w:val="00DA1EEE"/>
     <w:rsid w:val="00DB752B"/>
     <w:rsid w:val="00DD1847"/>
+    <w:rsid w:val="00DD43F0"/>
     <w:rsid w:val="00DD7FD0"/>
     <w:rsid w:val="00E26914"/>
     <w:rsid w:val="00E36BD1"/>
     <w:rsid w:val="00E37497"/>
     <w:rsid w:val="00E412FD"/>
     <w:rsid w:val="00E41801"/>
     <w:rsid w:val="00E425C5"/>
     <w:rsid w:val="00E520CB"/>
     <w:rsid w:val="00E53ED1"/>
     <w:rsid w:val="00E56BB1"/>
     <w:rsid w:val="00E61C7B"/>
     <w:rsid w:val="00E74304"/>
     <w:rsid w:val="00E922A6"/>
     <w:rsid w:val="00E9595C"/>
     <w:rsid w:val="00EB01D6"/>
     <w:rsid w:val="00EB41DE"/>
     <w:rsid w:val="00EC0A09"/>
     <w:rsid w:val="00ED5EF4"/>
     <w:rsid w:val="00ED77D7"/>
     <w:rsid w:val="00EE0868"/>
     <w:rsid w:val="00EE0DD9"/>
     <w:rsid w:val="00EE4E9D"/>
     <w:rsid w:val="00EF1D4D"/>
     <w:rsid w:val="00EF5CD7"/>
     <w:rsid w:val="00F04081"/>
@@ -36843,51 +36867,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6F8A4494"/>
   <w15:docId w15:val="{48FC9DB4-25F0-48E4-86DD-340545FBFFEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -37674,51 +37698,51 @@
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D83A0B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D83A0B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="46998492">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1815559926">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -37729,67 +37753,67 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FCB96F65C2BD4181B19A340AA34E6526"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C4EAC3D1-5C6B-4288-B494-61C47F549066}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000905A0" w:rsidRDefault="000D4CC6" w:rsidP="000D4CC6">
           <w:pPr>
             <w:pStyle w:val="FCB96F65C2BD4181B19A340AA34E6526"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
@@ -37841,51 +37865,51 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6EC5E8AA-D417-4C54-B536-EF0320FE515D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0056223E" w:rsidRDefault="00BE2372" w:rsidP="00BE2372">
           <w:pPr>
             <w:pStyle w:val="DE4DEA8FBDFD421088CF5D73194605DF"/>
           </w:pPr>
           <w:r w:rsidRPr="0028031D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -37899,136 +37923,151 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D4CC6"/>
     <w:rsid w:val="000905A0"/>
     <w:rsid w:val="000D4CC6"/>
     <w:rsid w:val="001102CE"/>
+    <w:rsid w:val="00132FA2"/>
     <w:rsid w:val="001333DE"/>
+    <w:rsid w:val="001D7EBB"/>
     <w:rsid w:val="00231166"/>
     <w:rsid w:val="00277D98"/>
     <w:rsid w:val="003346BE"/>
     <w:rsid w:val="00365B62"/>
     <w:rsid w:val="003662D5"/>
     <w:rsid w:val="0056223E"/>
     <w:rsid w:val="00584759"/>
     <w:rsid w:val="005D009D"/>
+    <w:rsid w:val="005D1DBD"/>
+    <w:rsid w:val="0071735E"/>
     <w:rsid w:val="00730851"/>
     <w:rsid w:val="008749AC"/>
     <w:rsid w:val="008C3316"/>
     <w:rsid w:val="008D46AB"/>
     <w:rsid w:val="009574F2"/>
     <w:rsid w:val="00B87958"/>
     <w:rsid w:val="00BE2372"/>
     <w:rsid w:val="00EE746D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -38443,51 +38482,51 @@
     <w:rsid w:val="003662D5"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9B8CB8585834FCE8D514E5A20C5DF46">
     <w:name w:val="F9B8CB8585834FCE8D514E5A20C5DF46"/>
     <w:rsid w:val="00BE2372"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE4DEA8FBDFD421088CF5D73194605DF">
     <w:name w:val="DE4DEA8FBDFD421088CF5D73194605DF"/>
     <w:rsid w:val="00BE2372"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -39250,61 +39289,54 @@
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8018CD6D-31A8-4FCA-B527-383D8A10B45A}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91BA3FC9-ED35-4666-97CD-663DD03C72B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -39314,75 +39346,75 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF80761C-4D05-465B-BC35-A078A336D963}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{746FA075-23E1-46ED-908C-38C52CAC3C7E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>45</Pages>
-  <Words>15090</Words>
-  <Characters>86018</Characters>
+  <Words>15085</Words>
+  <Characters>85991</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>716</Lines>
   <Paragraphs>201</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>100907</CharactersWithSpaces>
+  <CharactersWithSpaces>100875</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="96" baseType="variant">
       <vt:variant>
         <vt:i4>2293841</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>47</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_bookmark15</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2293841</vt:i4>
       </vt:variant>
       <vt:variant>