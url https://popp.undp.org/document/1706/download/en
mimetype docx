--- v0 (2025-10-09)
+++ v1 (2026-05-28)
@@ -1,13186 +1,6607 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="05FDE534" w14:textId="77777777" w:rsidR="00314F94" w:rsidRDefault="00314F94" w:rsidP="000D33F2">
-[...5 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="582A5938" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BAD973A" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Guidance Note on Planning and Costing Global Fund (GF) Projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB49241" w14:textId="77777777" w:rsidR="0082432D" w:rsidRPr="00B142F0" w:rsidRDefault="0082432D" w:rsidP="00FC6E0E">
-[...5 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="7D8F7CC2" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:i w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B225E0" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4163BE8B" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:i w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Background </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E22BE42" w14:textId="77777777" w:rsidR="0082432D" w:rsidRPr="00B142F0" w:rsidRDefault="0082432D" w:rsidP="00FC6E0E">
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="2A91AEDE" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31EE425B" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...51 lines deleted...]
-        <w:r w:rsidR="00296612" w:rsidRPr="00B142F0">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2002, UNDP entered into partnership with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="0014736C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>The G</w:t>
         </w:r>
-        <w:r w:rsidR="00F633F9" w:rsidRPr="00B142F0">
+        <w:r w:rsidRPr="0014736C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>lobal Fund</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F633F9" w:rsidRPr="00B142F0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:r w:rsidR="002D4CD8" w:rsidRPr="00D44F03">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GF) [</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="0014736C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDP partnership with GF</w:t>
         </w:r>
-        <w:r w:rsidR="005867C9">
+        <w:r w:rsidRPr="0014736C">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>]</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00713A60" w:rsidRPr="00B142F0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in order to support the implementation of GF-financed projects.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F6778F">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...45 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The partnership is based on Letters of Exchange between the two organizations (2003) and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:anchor="search=GF%20Framework%20Agreement" w:history="1">
-        <w:r w:rsidR="00A06C23" w:rsidRPr="00B142F0">
+      <w:hyperlink r:id="rId9" w:anchor="search=GF%20Framework%20Agreement" w:history="1">
+        <w:r w:rsidRPr="0014736C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Framework Agreement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A06C23" w:rsidRPr="00B142F0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2016). UNDP may serve as the Interim Principal Recipient (PR) in countries facing severe capacity constraints, conflict or post-disaster situations, fragile governance, or other exceptional circumstances. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C747062" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A08127B" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When acting as a GF PR, UNDP shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...64 lines deleted...]
-        <w:r w:rsidR="00A24E97" w:rsidRPr="00B142F0">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> implement or oversee the implementation of the programme in accordance with UNDP </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="0014736C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>R</w:t>
-[...23 lines deleted...]
-          <w:t>ules</w:t>
+          <w:t>Regulations and Rules</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BC1A00" w:rsidRPr="00B142F0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00997E00" w:rsidRPr="00B142F0">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="0014736C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>P</w:t>
-[...23 lines deleted...]
-          <w:t>rocedures</w:t>
+          <w:t>Policies and Procedures</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BC1A00" w:rsidRPr="00B142F0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, UNDP Governing Bodies, as well as the terms and conditions of the Grant Agreement (see Article 2, Framework Agreement).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B9B8F8" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00461395" w:rsidRPr="00B142F0">
-[...60 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="09F9FC75" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...59 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Planning and Costing of GF projects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5656B95E" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58123313" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP must identify, estimate, and fully cost all necessary project costs when preparing a grant budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This encompasses all anticipated programmatic and operational inputs, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including programme management, quality assurance and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...26 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>policy support activities. This also includes implementation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support arrangements by the Country Office (CO), as well as from other COs and Headquarters (HQ) units.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3E3745" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008027DE" w:rsidRPr="00B142F0">
-[...254 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="66DB23F6" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...94 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GF project budgets consist of Direct costs and Indirect costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098894E9" w14:textId="77777777" w:rsidR="00942C93" w:rsidRPr="00B142F0" w:rsidRDefault="00942C93" w:rsidP="00942C93">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7FFF82A8" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="084475A0" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="864"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...226 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Direct costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are directly attributable to a project or programme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and should be directly charged to it. These relate to personnel, equipment, project premises, travel, project quality assurance, audit, dedicated surveys, monitoring and evaluation, and any other inputs necessary to achieve the project and programme results. Programmatic and implementation support services needed to carry out activities may be provided by UNDP COs and HQ units.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456121B7" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="864"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A5731DD" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="864"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...129 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Indirect costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are necessary to run the organization and indirectly support the delivery of programmes and projects, e.g. General Management Costs (GMS).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> These costs cannot be traced to a particular project in an economically feasible way.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E20B098" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072391BC" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...35 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The table below provides information on Direct and Indirect Cost (GMS) types.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9A9CF4" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18843DAB" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="243E9ADF" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1467"/>
         <w:tblW w:w="9377" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="29" w:type="dxa"/>
           <w:left w:w="29" w:type="dxa"/>
           <w:bottom w:w="29" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5189"/>
         <w:gridCol w:w="4188"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000017A3" w:rsidRPr="00DF3627" w14:paraId="5736076B" w14:textId="77777777" w:rsidTr="001A23E5">
+      <w:tr w:rsidR="0014736C" w:rsidRPr="0014736C" w14:paraId="08ED77B0" w14:textId="77777777" w:rsidTr="0014736C">
         <w:trPr>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
           </w:tcPr>
-          <w:p w14:paraId="47FC4DE4" w14:textId="24D7FA6F" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00D81F4A">
+          <w:p w14:paraId="10C81702" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk31199654"/>
-            <w:r w:rsidRPr="001A23E5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DIRECT COSTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
           </w:tcPr>
-          <w:p w14:paraId="35450037" w14:textId="77777777" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="672771D4" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>INDIRECT COSTS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33261666" w14:textId="77777777" w:rsidR="000017A3" w:rsidRPr="00DF3627" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="6F46C481" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>General Management Support Fee (GMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000017A3" w:rsidRPr="00DF3627" w14:paraId="2CA78D27" w14:textId="77777777" w:rsidTr="00314F94">
+      <w:tr w:rsidR="0014736C" w:rsidRPr="0014736C" w14:paraId="7C9DC805" w14:textId="77777777" w:rsidTr="00E13712">
         <w:trPr>
           <w:trHeight w:val="894"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5189" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC76ED5" w14:textId="0CAF318B" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="191540EE" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">Costs that can be </w:t>
+              <w:t>Costs that can be directly linked to a particular project, and traced to it in a reasonable and economically feasible way. As per Global Fund cost grouping categories, such costs may include: </w:t>
             </w:r>
-            <w:r w:rsidR="00A42F99" w:rsidRPr="001A23E5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:p>
+          <w:p w14:paraId="5F68A175" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk32467472"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">directly </w:t>
+              <w:t>Human resources-related costs:</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A23E5">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>linked to a particular project</w:t>
-[...218 lines deleted...]
-              <w:t xml:space="preserve"> and consultants. </w:t>
+              <w:t xml:space="preserve"> Cost of Sub-recipients and UNDP Project Management Unit (PMU) personnel (salaries and related allowances), project UNVs and consultants. </w:t>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="_Hlk32468963"/>
           </w:p>
           <w:bookmarkEnd w:id="2"/>
-          <w:p w14:paraId="4B534322" w14:textId="3A397612" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000622A5" w:rsidP="00314F94">
+          <w:p w14:paraId="4C06EBC8" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Travel</w:t>
+              <w:t>Travel-related costs:</w:t>
             </w:r>
-            <w:r w:rsidR="000E0CDC" w:rsidRPr="001A23E5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Costs of trainings, workshops, meetings, supervisory visits, surveys,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">advocacy meetings, and technical assistance (transportation, accommodation, DSA, rent, etc.) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40902F2C" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t>External professional services</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A23E5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>: Technical assistance fees (consultants/companies), SR external audit fees, all-risk property insurance, motor and fleet insurance; OAI audit costs etc., Capacity Development (CD) and Transition to national PR costs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="766E8AD1" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>related costs:</w:t>
+              <w:t xml:space="preserve">Health Products - Pharmaceuticals: </w:t>
             </w:r>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
+              <w:t>Antiretroviral medicines, anti-tuberculosis medicines, antimalarial medicines, opioid substitutes, opportunistic infections and STI medicines, etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D059FB" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Health Products - Non-Pharmaceuticals:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Insecticides, insecticide-treated nets, condoms, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>rapid diagnostic</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tests, laboratory reagents,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000017A3" w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Costs of trainings, workshops, meetings, supervis</w:t>
+              <w:t>syringes and needles, etc.</w:t>
             </w:r>
-            <w:r w:rsidR="00501843" w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          </w:p>
+          <w:p w14:paraId="1918B4F3" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>ory</w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve"> visits, surveys</w:t>
+              <w:t>Health Products - Equipment:</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>,</w:t>
+              <w:t>CD4 analyzer/accessories, HIV viral load analyzer/accessories, microscopes, health equipment maintenance costs, etc.</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A23E5">
-[...8 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          </w:p>
+          <w:p w14:paraId="63E27BAF" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>advocacy meetings</w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>,</w:t>
+              <w:t>Supply-Chain Management costs</w:t>
             </w:r>
-            <w:r w:rsidR="00501843" w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> etc.) </w:t>
+              <w:t>: Procurement support services and handling fees, freight and insurance, warehouse and storage, customs duty and clearance, in-country distribution, quality assurance and control costs, etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03F06DD0" w14:textId="680D67B7" w:rsidR="007C0142" w:rsidRPr="001A23E5" w:rsidRDefault="000622A5" w:rsidP="00314F94">
+          <w:p w14:paraId="02AFC544" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...713 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="330"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Infrastructure</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A23E5" w:rsidDel="00130301">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C" w:rsidDel="00130301">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DA5986" w:rsidRPr="001A23E5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>costs</w:t>
             </w:r>
-            <w:r w:rsidR="00DA5986" w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t>: Construction/renovations, furniture, etc.</w:t>
             </w:r>
-            <w:r w:rsidR="000017A3" w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          </w:p>
+          <w:p w14:paraId="2C2F6944" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="330"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Non-health Equipment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>: IT equipment, vehicles, other non-health equipment including maintenance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31E62BF3" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="330"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Communication materials and publications costs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>: Programme-related campaign costs, TV spots, radio programmes, advertising, media events, education, information dissemination, promotional items, etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6630D660" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SR </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>indirect</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>, overheads, and UNDP office and transactional costs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Rent, electricity, utilities, office maintenance, mail, IT and communication expenses, insurance, fuel, security, cleaning, office supplies, related unrecoverable taxes and duties, and UNDP transactional costs, etc. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A9D1D8D" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Living support to client/target population</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Support to orphans and other vulnerable children, (i.e. school fees, uniforms, books, etc.), food and care packages, cash incentives to patients/counsellors/mediators, micro-loans and micro-grants, etc. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7883B403" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Payment for results</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Results-based financing paid on performance, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002C3AC3" w:rsidRPr="001A23E5">
-[...3 lines deleted...]
-                <w:kern w:val="24"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:lang w:val="fr-FR"/>
-[...728 lines deleted...]
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>activity-based contracts, task-based and performance-based incentives</w:t>
             </w:r>
-            <w:r w:rsidR="00221743" w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="1"/>
-          <w:p w14:paraId="3164FECC" w14:textId="77777777" w:rsidR="003C1947" w:rsidRPr="001A23E5" w:rsidRDefault="003C1947" w:rsidP="00314F94">
+          <w:p w14:paraId="6F9DD8CA" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10D91F26" w14:textId="7764D430" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="1592A769" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="748CB9BC" w14:textId="52891510" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="00711094" w:rsidP="00314F94">
+          <w:p w14:paraId="362D1B85" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>I</w:t>
+              <w:t>Indirect costs in UNDP Global Fund projects is the General Management Support (GMS) Fee and cover the following items, which cannot be directly attributable to a particular project.</w:t>
             </w:r>
-            <w:r w:rsidR="000017A3" w:rsidRPr="001A23E5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:p>
+          <w:p w14:paraId="7B8595E1" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>ndirect cost</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ED3CD67" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...146 lines deleted...]
-              </w:rPr>
             </w:pPr>
-          </w:p>
-[...16 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Organizational costs that are not directly attributable to specific projects or services, but are necessary to fund the corporate structures, management, and oversight costs of the organization:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1434A420" w14:textId="77777777" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="2E7BBB37" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Corporate executive management functions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42891859" w14:textId="77777777" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="5BC9FBCE" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Corporate resource mobilization functions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2077D511" w14:textId="77777777" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="6ECDEAF8" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Corporate communications advocacy functions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3035B2A3" w14:textId="77777777" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="6CBC23D4" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Senior management functions of CO and HQ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1712D94E" w14:textId="6FF9F57B" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="08B7600C" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Corporate oversight functions (finance, HR, admin</w:t>
+              <w:t>Corporate oversight functions (finance, HR, admin, etc.)</w:t>
             </w:r>
-            <w:r w:rsidR="00CE74A0" w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          </w:p>
+          <w:p w14:paraId="7DEC72B7" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...47 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Accounting and financial management staff at HQ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01EC0788" w14:textId="77777777" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="72F9C5D2" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Independent corporate oversight functions at HQ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56E99098" w14:textId="77777777" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="7327067E" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Institutional legal support functions at HQ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="595D0D28" w14:textId="634B5463" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="3B30FDB2" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>HR management of UNDP office staff</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61CEA4A0" w14:textId="77777777" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="61815B1F" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate policy guidance functions on procurement and logistics support for headquarters and country or regional offices </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F8E79F2" w14:textId="77777777" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="3A919CB6" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Office management, office resource and financial management, HR management (learning, training, recruitment, performance management)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27E9215E" w14:textId="150D537F" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="7F35D3E5" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:softHyphen/>
-              <w:t>Corporate equipment and related maintenance and depreciation</w:t>
+              <w:t>Corporate equipment and related maintenance and depreciation; corporate shared resources not directly attributable to a project, such as corporate IT platforms and security, corporate planning, budgeting, reporting and risk management tools</w:t>
             </w:r>
-            <w:r w:rsidR="00CA75D6">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          </w:p>
+          <w:p w14:paraId="4F0EF9F7" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...103 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="389578E9" w14:textId="77777777" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="0C9869A7" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Cost of programme and policy advisory services provided by UNDP personnel* for Programme and Portfolio Management &amp; Direction and Oversight of overall project delivery to:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="594C5238" w14:textId="77777777" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="4E19D4E1" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Design, formulate and present project documents with substantive workplans and fully costed budgets</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FFB0FE6" w14:textId="3B48ECBA" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="500891D5" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Develop performance targets, QA indicators and assessments</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D9DD76D" w14:textId="77777777" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="73CF66E7" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Approval of project transactions (advances and expenses) and budget revisions as per internal control framework</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B5E4783" w14:textId="77777777" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="76AB938A" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Oversight activities to ensure project closures</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AEA6168" w14:textId="032EFB0B" w:rsidR="005C18CE" w:rsidRPr="001A23E5" w:rsidRDefault="005C18CE" w:rsidP="00314F94">
+          <w:p w14:paraId="2F481D6E" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000017A3" w:rsidRPr="00B142F0" w14:paraId="3903D30D" w14:textId="77777777" w:rsidTr="001A23E5">
+      <w:tr w:rsidR="0014736C" w:rsidRPr="0014736C" w14:paraId="1D65B9EC" w14:textId="77777777" w:rsidTr="00E13712">
         <w:trPr>
           <w:trHeight w:val="1608"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9377" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="32DED7C0" w14:textId="77777777" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="4C0F5776" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">*The services can be provided by UNDP personnel in different geographical locations. Please note: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A07BEA3" w14:textId="32F40EC4" w:rsidR="000017A3" w:rsidRPr="001A23E5" w:rsidRDefault="000017A3" w:rsidP="00314F94">
+          <w:p w14:paraId="039B1639" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A23E5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>- For UNDP personnel</w:t>
+              <w:t xml:space="preserve">- For UNDP personnel on positions </w:t>
             </w:r>
-            <w:r w:rsidR="00A00640" w:rsidRPr="001A23E5">
-[...27 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>fully</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A23E5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (**) funded by core IB and GMS by nature of </w:t>
+              <w:t xml:space="preserve"> (**) funded by core IB and GMS by nature of its function, </w:t>
             </w:r>
-            <w:r w:rsidR="00A505A0">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>his/her activities cannot be subject to direct costs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>i</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A662B6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">even if some of his/her activities are directly linked to a particular project. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FB03FB4" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ts</w:t>
+              <w:t>For UNDP personnel at the</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A23E5">
-[...148 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> P5 </w:t>
+              <w:t xml:space="preserve"> P5 level or below with senior leadership functions</w:t>
             </w:r>
-            <w:r w:rsidR="00A00640" w:rsidRPr="001A23E5">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, his/her activities that are directly linked to a particular project may be charged as direct project costs. However, such activities should be charged </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">level </w:t>
+              <w:t>judiciously</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A23E5">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:u w:val="single"/>
-[...1 lines deleted...]
-              <w:t>or below</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">, noting its leadership function. </w:t>
             </w:r>
-            <w:r w:rsidR="00A00640" w:rsidRPr="001A23E5">
-[...3 lines deleted...]
-                <w:bCs/>
+          </w:p>
+          <w:p w14:paraId="5788C2AB" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:u w:val="single"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34A0F1B7" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">, his/her activities </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0014736C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">that </w:t>
-[...194 lines deleted...]
-              <w:t xml:space="preserve"> and below level can be multi-funded.</w:t>
+              <w:t>(**) As per the Board document (DP/2013/41) and associated Board decision (DP/2014/2), effective 1 January 2014, all P5 level positions and below level can be multi-funded.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="1C9FCCD5" w14:textId="0E85A49D" w:rsidR="00195DE1" w:rsidRPr="00B142F0" w:rsidRDefault="00195DE1" w:rsidP="00FC6E0E">
-[...10 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="629A4E4D" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54BAC952" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...5 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CCA3777" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...5 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14BEA08E" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...5 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="702236A2" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...5 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B96D6E4" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Direct Costs </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4283654B" w14:textId="77777777" w:rsidR="0082432D" w:rsidRPr="00B142F0" w:rsidRDefault="0082432D" w:rsidP="00FC6E0E">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="14BED45A" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E54D58" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identification and estimation of attributable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>direct costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be based on full costing</w:t>
       </w:r>
-      <w:r w:rsidR="0082432D" w:rsidRPr="00B142F0">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589FFCC1" w14:textId="77777777" w:rsidR="00EE1B68" w:rsidRPr="00B142F0" w:rsidRDefault="00EE1B68" w:rsidP="00EE1B68">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="32D52234" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358DFAD6" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk32399806"/>
-      <w:r w:rsidRPr="00F71708">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Human resources-related costs:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cost of Sub-recipients (SRs) and UNDP Project Management Unit (PMU) personnel (salaries and related allowances), project UNVs and consultants, . </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DCA455" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...119 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05991A63" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Budgets for UNDP PMU staff on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F71708">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(PA/FTA/TA), Service Contracts (SC), Individual Contractors (ICs), and UNVs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C" w:rsidDel="00A55DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
-        </w:rPr>
-[...71 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>should be based on UNDP proforma costs and the workload “Level of Effort” dedicated to the project. In cases where the position is partially funded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the GF, the staff cost apportionment should be based on Level of Effort dedicated to projects and supported by a workload study. The Chart of Accounts (COAs) in Atlas for the staff position and the SC, UNV holder should reflect the Level of Effort in the approved budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9602B5" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF2C32D" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Travel-related costs:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Costs of trainings, workshops, meetings, supervisory visits, surveys,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...74 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">advocacy meetings, technical assistance (transportation, accommodation, DSA, rent, etc.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223684FE" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2098D07A" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>External professional services:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F71708">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="003A723B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00477192" w:rsidRPr="00B64CED">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Technical assistance fees (consultants/companies), SR external audit fees, all-risk property insurance, motor and fleet insurance, OAI audit costs, Capacity Development (CD) and Transition to national PR costs, cost of technical assistance, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2182A7BF" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6A128B" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OAI Audit Costs: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP shall charge a lump sum of US$85,000 per country for GF grant audits undertaken by the Office of Audit and Investigations (OAI). If more than one grant is audited in a given year for the same country, the amount will be prorated across the relevant grants. UNDP HQ will advise Country Offices (COs) of the OAI audit plan and the amount prorated to the grants. OAI audits should be budgeted as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C563542" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>High-risk countries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: US$85,000 in audit costs once in two years. Budget timing should correspond to the last OAI audit report date for GF programmes. For example, if a high-risk country was last audited in 2018, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must budget audit costs for 2020, 2022, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12463238" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medium-risk countries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: US$85,000 once in three to four years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0150F5" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Low-risk countries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: US$85,000 once in four to five years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8B8CD7" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In all cases, should a country not be audited in a particular year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the audit budget should be rephased to the following year, until an OAI audit takes place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A6D2AB" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the event of an “unsatisfactory” OAI audit rating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, a follow-up audit will take place the subsequent year as per UNDP guidelines. The CO should therefore request a budget reallocation to cover the costs of the follow-up audit(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55ECDDA9" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP will review audit costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and reprogram the savings in the first quarter of the final year for the implementation period of the respective grant. If the reprogrammed amount is non-material, the CO can proceed with the reprogramming. However, if the reprogrammed amount is material in accordance with thresholds applied by the GF, this should be approved by the GF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0079D4" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>OAI updates the risk ratings per country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annually during the fourth quarter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4EA742" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For countries with more than one grant agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the costs should be apportioned across the respective grant budgets based on the total signed grant amounts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507388E2" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For active grants that do not have an OAI audit budget line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, COs shall reprogram the savings to include the audit costs in the respective grant budgets and the cash forecast for the annual disbursement request. If the reprogrammed amount is non-material, the CO can proceed with the reprogramming. However, if the reprogrammed amount is material, in accordance with thresholds applied by the GF, this should be approved by the GF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B57343E" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B7C2F2D" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Capacity Development (CD) and Transition to national PR costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: UNDP provides technical assistance to national entities to prepare them to assume the role of PR. UNDP HQ will charge a lump sum of US$50,000 per country for technical assistance. Such technical assistance is governed by capacity development plans (or “transition plans”) approved by the respective Country Coordinating Mechanisms (CCMs) and/or the GF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462AA68B" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Country Offices that have a capacity development and transition plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and are under implementation should budget the US$50,000 annually. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D43EA20" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a country has more than one grant, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the amount will be prorated across the relevant grants. UNDP HQ will determine the basis of the annual charges for CD and will notify COs accordingly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6179C057" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Country Offices that do not have a CD budget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall reprogram the savings to include technical assistance costs in the respective grant budgets, and the cash forecast for the annual disbursement request. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the reprogrammed amount is not material, the CO can proceed with the reprogramming. However, if the reprogrammed amount is material in accordance with thresholds applied by the Global Fund, this should be approved by the Global Fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D4A70B" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771917E0" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Technical assistance is knowledge transfer or capacity-building through the provision of human and other resources (national, regional and international experts and/or consultants), that help improve strategic planning and implementation of programmes, and/or address specific technical and systems gaps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B5E623" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...75 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="154A86A3" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Technical assistance provided by HQ and regional staff that directly impacts development results may be included in the grant budget under cost grouping related to technical assistance.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technical assistance related to programme or policies, knowledge transfer, expertise, and capacity development </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should be classified as “consultants” and managed with internal invoicing mechanisms. It should not be considered human resources costs. COs should document the following: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671BDE59" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Expected outcome, deliverables, and nature of activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332DF2F2" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Justification for using internal personnel instead of hiring externally;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CDF600" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:left="900"/>
-[...73 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Estimated costs, in view of obtaining value for money.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C63076F" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="634" w:hanging="274"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E211853" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:left="900"/>
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Health Products - Pharmaceuticals: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Antiretroviral medicines, anti-tuberculosis medicines, antimalarial medicines, opioid substitutes, opportunistic infections and STI medicines, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AEEA50" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="634" w:hanging="274"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5FE7D0" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:left="900"/>
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Health Products - Non-Pharmaceuticals:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Insecticides, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insecticide-treated nets, condoms, rapid diagnostic tests, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>laboratory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reagents,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>syringes and needles, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4CEDDA" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630" w:hanging="360"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4DB57C" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:left="900"/>
-[...35 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Health Products - Equipment: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CD4 analyzer/accessories, HIV viral load analyzer/accessories, microscopes, maintenance costs, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F384877" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D40BECB" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:left="900"/>
-[...46 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Supply-Chain Management costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: Procurement support services and handling fees, freight and insurance, warehouse and storage, customs duty and clearance, in-country distribution, quality assurance and control costs, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E4491D" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BD5AF6F" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:left="900"/>
-[...64 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Infrastructure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C" w:rsidDel="00130301">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: Construction/renovations, furniture, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB7FD41" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="007B8ED8" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:left="900"/>
-[...47 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Non-Health Equipment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: IT equipment, vehicles, other non-health equipment maintenance costs, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F239B0F" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="340056D5" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:left="900"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Communication materials and publications costs:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Program-related campaigns, TV spots, radio programmes, advertising, media events, education, information dissemination, promotional items etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0FFA31" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BFDEC99" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:left="900"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SR indirect, overheads, and UNDP office and transactional costs: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rent, electricity, utilities, office maintenance, mail, IT and communication expenses, insurance, fuel, security, cleaning, office supplies, related unrecoverable taxes and duties, UNDP transactional services, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376A9405" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EBD4B4D" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...84 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP General Operating Expenses shall be costed and budgeted based on the best estimate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the latest costs for identifiable inputs to the project. Charges to the grant should be based on actual costs for services provided. The relevant general operating expenses should be budgeted, verifiable, and itemized with total costs and assumptions. They should show quantities, unit costs, rationale, and method of expense allocation. These costs typically include PMU-related operating expenses, such as office supplies, insurance, telephones, mail/courier, common shared costs (rent, security, utilities, office maintenance, IT, communications, UN dispensary/clinic), and apportioned based on project personnel and/or PMU office space. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The CO must be consulted when budgeting for local common shared security</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. This will ensure inclusion of all foreseen costs, both recurring and one-off investments, such as security fences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFE8764" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="559CC691" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The same methodology for budget apportionment of shared activities in the latest approved grant budget should be applied for expenditure apportionment. The project’s share of the actual costs can be charged to the project and reported to the GF; not the budgeted amount.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7A8E33" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="24"/>
-        </w:rPr>
-[...32 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AAE3F73" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For UNDP transactional services, offices should use the Universal Price List (UPL) and/or Local Price List (LPL)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to estimate and charge transaction costs for support services (financial transactions, procurement, recurring human resources management and staff entitlement processing, logistics support, travel, event management, etc.) for projects. In cases where the PMU staff process the payments and submit to CO finance for the pay cycle, the CO may recover the service fee in the UPL for “issue check only”, and not the full-service fee for “payment process”. If the services are provided by the GSSU, then the full-service fee can be charged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C5019C" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35DB878D" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Indirect cost recovery (ICR) for Sub-Recipients.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> When UNDP is PR for a GF grant, it engages SRs to implement various components of the grant. S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rs can be UN Agencies, International Non-Governmental Organizations (INGO), or Local Non-Governmental Organizations, as well as Government Ministries. UNDP manages the entire programme, including the full budget for components implemented by UNDP as PR and its SRs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The indirect cost recovery for SRs include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EC09CF" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UN Agency SRs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should budget the GMS rate as approved by the UN Agency Executive Board, except for UN Agencies that have separate agreements with the GF to charge a maximum of 7% GMS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00142309">
-[...86 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    </w:p>
+    <w:p w14:paraId="17411F05" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INGO SRs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may budget a percentage-based GMS fee for services provided by HQ and/or Regional Offices in the implementation of grants. The SR can charge a maximum 5% indirect cost recovery fee to the grant, and 7% indirect cost recovery fee for countries under the GF Additional Safeguard Policy (ASP). Additionally, INGO SRs can charge for support services directly attributable to the grant activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384FCDF8" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Local NGO SRs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>should budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all costs associated with the implementation of programme activities as direct charges to the grant. On an exceptional basis, the GF may authorize the budgeting and charging of a percentage of direct costs as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>indirect cost recovery of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the relevant local NGO. This can be authorized when the NGO implements programmes supported by several donors and can demonstrate transparent cost recovery. There should be no duplication of costs covered by the percentage GMS fee and other administrative costs of the SR. The local NGO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SR can charge a maximum 3% indirect cost recovery fee to the grant, and 5% indirect cost recovery fee for ASP countries. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689D840C" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DDFC235" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:left="900"/>
-[...70 lines deleted...]
-        <w:pStyle w:val="Default"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Living support to client/target population</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: Support to orphans and other vulnerable children (OVC), i.e. school fees, uniforms, books, etc.), food and care packages, cash incentives to patients/counsellors/mediators, micro-loans and micro-grants, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2A6325" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512A2788" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:left="900"/>
-[...89 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Payment for results</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Results-based financing paid on performance, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>activity-based contracts, task-based and performance-based incentives.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="593B62DF" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="564CF661" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Indirect Costs – General Management Support (GMS) Fee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6194BA42" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21BA59B5" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:left="900"/>
-[...234 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP recovers GMS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from projects and programmes funded wholly or partially by other resources including the GF, through a percentage fee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This relates to indirect costs for GF financed projects, where UNDP is PR, Fund Administrator, CCM Funding Recipient, Constituency Funding Recipient, and providing technical assistance to Global Fund implementers. UNDP made an exception to the joint decision of the UNDP, UNICEF, UNWOMEN, and UNFPA Executive Boards, to maintain the 7% GMS rate for GF grants.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05104588" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...322 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C481E8A" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...20 lines deleted...]
-        <w:pStyle w:val="Default"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>COs cannot negotiate this corporately agreed 7% GMS rate computed at total direct costs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GMS shall be categorized as indirect costs and included as a budget line for all grants at 7%.  GMS is not intended to cover costs of services needed for implementing GF projects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C86D72" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="051B9C0A" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-          <w:b/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GMS Fee Set-up and Collection </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2969 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">policies and definitions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">are provided in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00B142F0">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="0014736C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>POPP Resource Planning and Cost Recovery section</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B142F0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CA9A39" w14:textId="1C1E1491" w:rsidR="00681D5B" w:rsidRDefault="00681D5B" w:rsidP="00C54041">
-[...22 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0F3DD525" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5226B80B" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="326F6267" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>C. Compliant Grant Expenditures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761ECC2D" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Framework Agreement dated 13 October 2016 states:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168BD47C" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="004B126A" w:rsidRPr="00314F94">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...51 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the case of any disbursement of the Grant that is not made or used in accordance with the relevant Grant Agreement, or that finances goods or services that are not used in accordance with the relevant Grant Agreement, the Global Fund, notwithstanding the availability or exercise of any other remedies under the Grant Agreement, may require the Principal Recipient to refund the amount of such disbursement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D634F86" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35EE7D2E" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Non-compliant expenditures/transactions may include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC87E5E" w14:textId="77777777" w:rsidR="0082432D" w:rsidRPr="00B142F0" w:rsidRDefault="0082432D" w:rsidP="00FC6E0E">
-[...12 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w14:paraId="19451BB7" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B44F255" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Unsupported expenditures</w:t>
       </w:r>
-      <w:r w:rsidR="006A1DE4" w:rsidRPr="00B142F0">
-[...66 lines deleted...]
-        <w:pStyle w:val="Default"/>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Missing or insufficient supporting documents, missing or inappropriate authorizations, and shared costs not justified; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1158DB" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...146 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Expenditures incurred outside of the grant scope or period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Goods/services not included in the approved work plans and budget, material budget adjustments lacking prior GF approval, expenditures incurred outside of the implementation or closure period; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078AA952" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Expenditures compromised by prohibited practices</w:t>
       </w:r>
-      <w:r w:rsidR="00832D09" w:rsidRPr="00B142F0">
-[...82 lines deleted...]
-        <w:pStyle w:val="Default"/>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: Diversion of assets, procurement irregularities or non-compliance with UNDP procurement procedures, fraudulent and corrupt practices, disregard for efficiency or value for money;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8E67A8" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB4795" w:rsidRPr="00C948AD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...99 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other types of non-compliant expenditures may include: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recoverable duties and sales tax/VAT, use of interest/other revenue without prior GF approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2B9311" w14:textId="77777777" w:rsidR="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="614E021C" w14:textId="77777777" w:rsidR="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="733F3695" w14:textId="77777777" w:rsidR="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B21BC7" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B5B08B" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52429545" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...82 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>D. Causes for expenditures to be rendered non-compliant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F654A90" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BEA4FA0" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...89 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Failure to differentiate between GMS and direct costs, and to provide clarity on no duplication of costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD9F62D" w14:textId="7D1BECD1" w:rsidR="003B141F" w:rsidRPr="00B142F0" w:rsidRDefault="0082432D" w:rsidP="00C948AD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w14:paraId="76FD9ABE" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...116 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Budget assumptions for UNDP services should be detailed and itemized to demonstrate no duplication of charges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. e.g., the different security charges include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A266142" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...107 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>General Assembly-mandated security budget managed by HQ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This contribution should be included in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pro forma costs</w:t>
       </w:r>
-      <w:r w:rsidR="006E317C" w:rsidRPr="00B142F0">
-[...130 lines deleted...]
-        <w:pStyle w:val="Default"/>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for staff and SC holders. These are charged as a percentage of staff costs (PA/FTA/TA), Service Contract holders (SC), Individual Contractors (ICs), and UNVs. These costs are part of staff and SC proforma costs, and should thus be budgeted under Human resources-related costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6E1318" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...98 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The local common shared security budget: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This contribution to the common shared security budget is managed by the CO. These costs should be budgeted under operational expenses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DF4BC5" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B6AAC6A" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...322 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Implementation support activities or transaction services should be properly justified in the budget assumptions.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The number of project personnel in the PMU will depend on the implementation arrangements and available budget. Costs must be identified upfront, e.g. if the PMU cannot perform Internal Control Framework functions such as pay-cycle, human resources (HR) administration, procurement through Contracts, Assets and Procurement Committee (CAP), Regional Advisory Committee on Procurement (RACP), or Advisory Committee on Procurement (ACP). If the project budget includes a procurement specialist to run all procurement processes then the CO should not charge for it, unless quality assurance over the process is provided and justified. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4665556B" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388ACDE7" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...97 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COs should carefully identify direct costs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">during grant making. The most commonly overlooked transactional services are for financial transactions, procurement, recurring human resources administration, and staff entitlement processing, logistical support, travel, or event management. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4009DD33" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5577D5E7" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...266 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Budgets cannot be prepared with lump sums for services to projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The GF may not accept budgets without clear assumptions, justification, and means of verification. UNDP should itemize direct costs by nature, showing total costs with detailed assumptions, quantities, unit costs, as well as the rationale and method behind the fair allocation of costs. The same methodology used in the budget assumptions should be used for the apportionment of actual expenditure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7155D9BA" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058EBA79" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...69 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Percentage charges for project services not compliant with UNDP corporate policy on cost recovery. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In most cases, </w:t>
       </w:r>
-      <w:r w:rsidR="00757B51">
-[...147 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:r w:rsidRPr="0014736C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direct costs should be charged on actual costs and not as a percentage. e.g., implementation support activities should be charged based on the number of services provided and applicable fees in the UPL/LPL. Exceptions include procurement support services fees. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9457D9" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EF3FBDB" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD4133F" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69860F41" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5519C762" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0C88A8" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A06A5CE" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="003A723B" w:rsidRDefault="0014736C" w:rsidP="003A723B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0014736C" w:rsidRPr="003A723B" w:rsidSect="0014736C">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="1440" w:bottom="1008" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2971C7E8" w14:textId="77777777" w:rsidR="00EC4503" w:rsidRDefault="00EC4503" w:rsidP="00D27BF9">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="76C49FC0" w14:textId="77777777" w:rsidR="0047701F" w:rsidRDefault="0047701F" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B8E8FED" w14:textId="77777777" w:rsidR="00EC4503" w:rsidRDefault="00EC4503" w:rsidP="00D27BF9">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="3593DF15" w14:textId="77777777" w:rsidR="0047701F" w:rsidRDefault="0047701F" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian Light">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-997877099"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="702E5DEE" w14:textId="6570E5E7" w:rsidR="00751254" w:rsidRDefault="00751254">
+      <w:p w14:paraId="294E9711" w14:textId="77777777" w:rsidR="0014736C" w:rsidRDefault="0014736C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="618D5A78" w14:textId="77777777" w:rsidR="00751254" w:rsidRDefault="00751254">
+  <w:p w14:paraId="47063B65" w14:textId="77777777" w:rsidR="0014736C" w:rsidRDefault="0014736C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AF20FFE" w14:textId="77777777" w:rsidR="00EC4503" w:rsidRDefault="00EC4503" w:rsidP="00D27BF9">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="2EDB9B25" w14:textId="77777777" w:rsidR="0047701F" w:rsidRDefault="0047701F" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39AF103C" w14:textId="77777777" w:rsidR="00EC4503" w:rsidRDefault="00EC4503" w:rsidP="00D27BF9">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="3AC8950A" w14:textId="77777777" w:rsidR="0047701F" w:rsidRDefault="0047701F" w:rsidP="0014736C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...7 lines deleted...]
-    <w:p w14:paraId="279BE5A2" w14:textId="32B32E0D" w:rsidR="00751254" w:rsidRDefault="00751254" w:rsidP="00202731">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="08FAF9E6" w14:textId="77777777" w:rsidR="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00157E93">
         <w:t>Budget Templates for the 2021-2023 funding cycle</w:t>
       </w:r>
-      <w:r w:rsidR="00CF60B5">
+      <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00202731">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F33F0C8" w14:textId="77777777" w:rsidR="00202731" w:rsidRDefault="00202731" w:rsidP="00202731">
+    <w:p w14:paraId="1F51ACC5" w14:textId="77777777" w:rsidR="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D2EB0E9" w14:textId="77777777" w:rsidR="00202731" w:rsidRDefault="00202731" w:rsidP="00202731">
+    <w:p w14:paraId="1B5DCE98" w14:textId="77777777" w:rsidR="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A195821" w14:textId="77777777" w:rsidR="00CF60B5" w:rsidRDefault="00CF60B5">
+    <w:p w14:paraId="78CB6C91" w14:textId="77777777" w:rsidR="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6716C694" w14:textId="77777777" w:rsidR="00CF60B5" w:rsidRDefault="00CF60B5">
+    <w:p w14:paraId="2F10DE3A" w14:textId="77777777" w:rsidR="0014736C" w:rsidRDefault="0014736C" w:rsidP="0014736C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4826CD61" w14:textId="7B9E13CC" w:rsidR="00751254" w:rsidRPr="00376047" w:rsidRDefault="00751254" w:rsidP="00D80170">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="352A321C" w14:textId="77777777" w:rsidR="0014736C" w:rsidRPr="00376047" w:rsidRDefault="0014736C" w:rsidP="00D80170">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02D25ABD"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06546A42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B2CA388"/>
     <w:lvl w:ilvl="0" w:tplc="12F82C46">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13249,51 +6670,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08665FC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D03C374E"/>
     <w:lvl w:ilvl="0" w:tplc="A2261968">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -13338,696 +6759,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...644 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25903495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="621E9FA8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14096,642 +6872,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...590 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32814B60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E460F632"/>
     <w:lvl w:ilvl="0" w:tplc="E3CCBFC4">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14776,407 +6961,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...355 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D7F7A74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AA0C66C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15245,51 +7074,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F1B3743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D02408A"/>
     <w:lvl w:ilvl="0" w:tplc="7F8478D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15342,665 +7171,65 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...599 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54E052F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1674D1F4"/>
     <w:lvl w:ilvl="0" w:tplc="3D02D184">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="4472C4" w:themeColor="accent1"/>
+        <w:color w:val="156082" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BB40CBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -16046,140 +7275,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="579B11A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1464ABCC"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5F2458F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -16251,51 +7391,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58CC4265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD2233C2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16364,137 +7504,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62C74B05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EB65E30"/>
     <w:lvl w:ilvl="0" w:tplc="F14476AC">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -16540,253 +7594,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...201 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B01506E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBF4017C"/>
     <w:lvl w:ilvl="0" w:tplc="69962B38">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16835,137 +7687,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CAB1891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F328CDDC"/>
     <w:lvl w:ilvl="0" w:tplc="16E0084C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -17010,1671 +7776,166 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...181 lines deleted...]
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="1" w16cid:durableId="1408379041">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="2" w16cid:durableId="53508801">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="3" w16cid:durableId="1333337177">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="4" w16cid:durableId="1955792404">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2001735212">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="713234109">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="751512670">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1502161542">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1411078787">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1547764529">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="40323819">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
-[...107 lines deleted...]
-  <w:num w:numId="42">
+  <w:num w:numId="12" w16cid:durableId="1263875196">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="0082432D"/>
-[...1230 lines deleted...]
-    <w:rsid w:val="04FBF911"/>
+    <w:rsidRoot w:val="0014736C"/>
+    <w:rsid w:val="0014736C"/>
+    <w:rsid w:val="00182AF4"/>
+    <w:rsid w:val="00203417"/>
+    <w:rsid w:val="003A723B"/>
+    <w:rsid w:val="0047701F"/>
+    <w:rsid w:val="00B65AD9"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2D4CE89D"/>
+  <w14:docId w14:val="5C28D0D4"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8242CFE2-B996-4E34-AF38-A0DCD0819A10}"/>
+  <w15:docId w15:val="{21F0FC2C-FC75-4352-95F5-6126AF855CAD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19015,535 +8276,796 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0082432D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014736C"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014736C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014736C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014736C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014736C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014736C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014736C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014736C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014736C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0014736C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014736C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014736C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014736C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014736C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014736C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014736C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014736C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014736C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014736C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0014736C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014736C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0014736C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014736C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0014736C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="List Paragraph (numbered (a)),Lapis Bulleted List,Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,List 100s,L"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0082432D"/>
+    <w:rsid w:val="0014736C"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
       <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014736C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014736C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0082432D"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0014736C"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...5 lines deleted...]
-    <w:rsid w:val="0082432D"/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014736C"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...11 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0082432D"/>
+    <w:rsid w:val="0014736C"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
-[...96 lines deleted...]
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D27BF9"/>
+    <w:rsid w:val="0014736C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D27BF9"/>
+    <w:rsid w:val="0014736C"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D27BF9"/>
+    <w:rsid w:val="0014736C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D27BF9"/>
-[...9 lines deleted...]
-    <w:rsid w:val="002239C4"/>
+    <w:rsid w:val="0014736C"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...34 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00157E93"/>
+    <w:rsid w:val="0014736C"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00157E93"/>
+    <w:rsid w:val="0014736C"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00157E93"/>
+    <w:rsid w:val="0014736C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00543B8C"/>
+    <w:rsid w:val="0014736C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0014736C"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014736C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...79 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bpps/hhd/GFpartnership/GFPartnershipTeam/Key%20Basic%20Documents/UNDP%20GF%20Framework%20Agreement_13OCT16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp-capacitydevelopment-health.org/en/about-us/partners/global-fund-partnership/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/116" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theglobalfund.org/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/76" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10796" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp-capacitydevelopment-health.org/en/about-us/partners/global-fund-partnership/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theglobalfund.org/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/116" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/76" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10796" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bpps/hhd/GFpartnership/GFPartnershipTeam/Key%20Basic%20Documents/UNDP%20GF%20Framework%20Agreement_13OCT16.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/Financial%20Resource%20Management%20Policies/Forms/fba_other.aspx?RootFolder=%2Funit%2Fofrm%2FFinancial%20Resource%20Management%20Policies%2FGF%20TEMPLATES&amp;FolderCTID=0x0120009837A6491BE4B440B59E74738CBA3637&amp;View=%7B59C889D5%2DEC75%2D4ACD%2DACDC%2D55F493D6CC3D%7D" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -19551,54 +9073,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -19751,662 +9273,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...558 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>3585</Words>
-  <Characters>20438</Characters>
+  <Words>3557</Words>
+  <Characters>20276</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>170</Lines>
+  <Lines>168</Lines>
   <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23976</CharactersWithSpaces>
+  <CharactersWithSpaces>23786</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Emmanuel Mbwera</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>