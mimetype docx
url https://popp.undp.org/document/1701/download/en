--- v0 (2025-10-09)
+++ v1 (2026-05-27)
@@ -1,15670 +1,9739 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6F30F8F8" w14:textId="2DC25A7C" w:rsidR="00704F7F" w:rsidRDefault="00704F7F" w:rsidP="00704F7F">
-      <w:pPr>
+    <w:p w14:paraId="45EA1DCD" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="IntenseEmphasis"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:i w:val="0"/>
-          <w:color w:val="auto"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:i w:val="0"/>
-          <w:color w:val="auto"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guidelines for Project Budgeting and Costing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418621FB" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:i w:val="0"/>
-          <w:color w:val="auto"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:i w:val="0"/>
-          <w:color w:val="auto"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...88 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Funding from the European Union</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D27239" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Background </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CADDF1" w14:textId="62B86D6A" w:rsidR="003342BE" w:rsidRPr="00A237E3" w:rsidRDefault="00062C30" w:rsidP="005B0824">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1174DEF5" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...88 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The European Union (EU) is among UNDP’s major (non-core) funding partners. Its priorities strongly align with those of UNDP, both programmatically and policy-wise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00BE3C74">
-[...59 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="4B9A2635" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2258B051" w14:textId="71EA2066" w:rsidR="00062C30" w:rsidRPr="001B763D" w:rsidRDefault="00062C30" w:rsidP="005B0824">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="73B8AAD9" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...135 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EU contributions are earmarked to clearly defined “Actions” which can be fully funded by the EU or co-funded by other core and non-core resources. The EU has a direct corporate arrangement with the UN Secretariat, so the 1% coordination levy need not be budgeted. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7F40BE" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42E380E1" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...197 lines deleted...]
-        <w:r w:rsidRPr="009C528D">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each EU contribution comes with a specific agreement, laying out the eligibility conditions. EU contractual terms have evolved in recent years. Conditions vary depending on the type of financial instrument (humanitarian streams versus development), and when the agreement was signed. To ensure that a project proposal’s design and budget are acceptable to the EU, please contact UNDP’s Brussels Helpdesk at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00E529EB">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ecsupport@undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001B763D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E79B2F0" w14:textId="77777777" w:rsidR="00062C30" w:rsidRPr="001B763D" w:rsidRDefault="00062C30" w:rsidP="005B0824">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2CD418FF" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FCFBFA2" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This document focuses on the contractual setup for new EU contributions called the “</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C528D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contribution Agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B763D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00533F80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="001B763D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. It replaced the 2016-18 PAGODA-2 agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00533F80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="001B763D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and applies to all EU development assistance funds</w:t>
       </w:r>
-      <w:r w:rsidRPr="00533F80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="001B763D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8D9255" w14:textId="77777777" w:rsidR="00062C30" w:rsidRPr="001B763D" w:rsidRDefault="00062C30" w:rsidP="005B0824">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3FF79141" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="178C3791" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...70 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP offices must assess and describe managerial and/or administrative costs in the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project Office</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B763D">
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” section of Annex 1, as described in paragraph 6 below.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793C7E0E" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20BCCAC3" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EU Contribution Agreements consist of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...71 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Special Conditions and 7 Annexes</w:t>
       </w:r>
-      <w:r w:rsidR="00A92DA9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F97DA0E" w14:textId="7C7891B5" w:rsidR="00A92DA9" w:rsidRDefault="00062C30" w:rsidP="00A92DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="05BB4F12" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Annex I – Description of the Action</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21752612" w14:textId="5282CCC2" w:rsidR="00A92DA9" w:rsidRDefault="00062C30" w:rsidP="00A92DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7DD509CD" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Annex II </w:t>
       </w:r>
-      <w:r w:rsidR="00A92DA9" w:rsidRPr="001B763D">
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>–  General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E5FA60" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Annex III </w:t>
       </w:r>
-      <w:r w:rsidR="00A92DA9" w:rsidRPr="001B763D">
-[...42 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>–  Budget</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Action</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C32D49" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annex IV – Financial Identification Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AD1F76" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annex V – Request for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479CD8D2" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annex VI – Communication &amp; Visibility Plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6736B9F1" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annex VII – Management Declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39884198" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B494567" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...87 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Agreement is legally binding and must be cleared as per specific procedures prior to signature. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F84A73" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="444CE2F0" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>EU Eligibility Requirements for Project Expenses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C6B6D2" w14:textId="233E5F7B" w:rsidR="00062C30" w:rsidRPr="001B763D" w:rsidRDefault="00062C30" w:rsidP="005B0824">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="54AADDC3" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...30 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EU eligibility requirements for project expenses are defined in the Contribution Agreement’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>General Conditions</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B763D">
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Annex II). This critical annex defines </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>general managerial, financial, reporting,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...210 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requirements to which UNDP, and in some cases, its partners, grant recipients, and/or contractors, must adhere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Review of the General Conditions is therefore crucial prior to designing a project/programme. Given </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>th</w:t>
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>this complexity, EU-funded activities should be implemented under DIM or full Country Office Support to NIM modalities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0A741B" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E1509B9" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...79 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-compliance (perceived or real) with the General Conditions may lead the EU to declare underlying costs ineligible, and claim repayment (e.g. offset against any other EU-funded project under UNDP implementation). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4822D6D9" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B991819" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The EU recognizes two types of eligible expenses: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00533F80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>direct</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B763D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> costs and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00533F80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>indirect</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B763D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> costs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248B3348" w14:textId="77777777" w:rsidR="00062C30" w:rsidRPr="001B763D" w:rsidRDefault="00062C30" w:rsidP="005B0824">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3B3E6C0C" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64C3D0AA" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...40 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Indirect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> costs (called “remuneration” in the Contribution Agreement) equal 7% of the value of the direct costs. This corresponds to UNDP’s GMS charges in the project budget (as per the current corporate arrangement). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4728EE76" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08510381" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Direct</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B763D">
-[...58 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> costs can be any type of expense necessary for the implementation of the Action, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as long as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the EU’s cumulative eligibility criteria established in the General Conditions of the Contribution Agreement (Article 18.1) are met. Eligible direct costs must be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27002F27" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Necessary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to carry out the Action, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>directly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>attributable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to it, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>arising</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>directly</w:t>
       </w:r>
-      <w:r w:rsidR="00062C30" w:rsidRPr="001B763D">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from its implementation, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...51 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>charged proportionally to actual use</w:t>
       </w:r>
-      <w:r w:rsidR="00062C30" w:rsidRPr="001B763D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553BC054" w14:textId="3096E07B" w:rsidR="00062C30" w:rsidRPr="001B763D" w:rsidRDefault="00EC552D" w:rsidP="005B0824">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4D1DA2FD" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Incurred in accordance with the provisions of the (EU-UNDP) Agreement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0502AA1E" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...40 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Incurred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the organization, e.g. represent real expenditure borne by the UNDP;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5244EB15" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...38 lines deleted...]
-        <w:r w:rsidR="00062C30" w:rsidRPr="001B763D">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reasonable, justified, and in compliance with the principle of sound financial management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e.g. UNDP’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00E529EB">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>POPP Programme and Project Management</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00062C30" w:rsidRPr="001B763D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> policy; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332BDADC" w14:textId="338A445C" w:rsidR="00062C30" w:rsidRPr="001B763D" w:rsidRDefault="00EC552D" w:rsidP="005B0824">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="38FB6896" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...40 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Incurred during the Implementation Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specified in the Special Conditions of the Agreement, except for costs related to final report, final evaluation, audit, and other costs linked to Action closure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE801CF" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Identifiable and backed by supporting documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, notably determined and recorded in accordance with UNDP’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00062C30" w:rsidRPr="001B763D">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00E529EB">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>POPP Financial Accountability and Internal Controls</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00062C30" w:rsidRPr="001B763D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1E4E0E" w14:textId="2FC6666E" w:rsidR="00062C30" w:rsidRPr="001B763D" w:rsidRDefault="00EC552D" w:rsidP="005B0824">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="229A2856" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Covered by one of the estimated budget sub-headings (Annex III) and by activities described in Annex I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A55895" w14:textId="69546406" w:rsidR="00062C30" w:rsidRPr="001B763D" w:rsidRDefault="00EC552D" w:rsidP="005B0824">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0F0A1F52" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In compliance with the applicable tax and social legislation, in consideration of the organization's privileges and immunities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1260497C" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12EFD279" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...64 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Direct support costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g. managerial and/or administrative in nature) can be eligible direct costs provided that the following conditions are met:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156A16D2" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The costs are justified and described in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“Project Office”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...67 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>section of Annex I; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FA25DF" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The costs meet the cumulative eligibility requirements for all direct costs noted in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Art. 18.1 General Conditions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as per paragraph 7 above</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...89 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67EA6F0A" w14:textId="77777777" w:rsidR="000179AF" w:rsidRPr="001B763D" w:rsidRDefault="000179AF" w:rsidP="005B0824">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="148B9C9A" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B038973" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00062C30" w:rsidRPr="00533F80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...40 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project Office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” can include any or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following expenses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="00062C30" w:rsidRPr="00533F80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED6F561" w14:textId="1896C4A6" w:rsidR="00062C30" w:rsidRPr="009C528D" w:rsidRDefault="00062C30" w:rsidP="005B0824">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="61BCE1E2" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project Implementation / Management</w:t>
       </w:r>
-      <w:r w:rsidR="006F2FF2">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...49 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staff costs, including administration and management, directly assigned to the operations of the project office.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The tasks listed in the Description of the Action (Annex I) assigned to project office staff must be directly attributable to Action implementation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26328487" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Official Travel and Transportation</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C528D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00C73968" w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Travel and subsistence costs for staff and other persons directly assigned to the operations of the project office;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B12F852" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rent, Utilities and Premise Maintenance</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C528D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="0084509E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...43 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rental costs, or lease of equipment and assets composing the project office; maintenance and repair costs for project office operations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CD545B" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Materials and Office Supplies</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C528D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="006315B4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...43 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Consumables and supply costs purchased for project office operations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D29F68E" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Other </w:t>
-[...144 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Other Action-Specific or Shared Cost Contributions (IT, Communications, Security and Medical Services)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Facility management contracts, including security fees and insurance costs awarded for project office operations; energy and water, telecommunication services purchased for project office operations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE49B13" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="361DFA8D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Some projects, such as </w:t>
       </w:r>
-      <w:r w:rsidR="00062C30" w:rsidRPr="00533F80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>multi-country</w:t>
       </w:r>
-      <w:r w:rsidR="00062C30" w:rsidRPr="001B763D">
-[...41 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projects, or projects implemented across a vast geographical area, require </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...107 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>several Project Offices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. This is acceptable if the conditions listed in paragraph 11 above are fulfilled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3721B41D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23077B8D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...38 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project office costs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>must be actual costs</w:t>
       </w:r>
-      <w:r w:rsidR="00062C30" w:rsidRPr="001B763D">
-[...41 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. To be eligible, the project office(s)-related charges must refer only to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>capitalized and operating costs</w:t>
       </w:r>
-      <w:r w:rsidR="00062C30" w:rsidRPr="001B763D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the project office during the Action and the </w:t>
       </w:r>
-      <w:r w:rsidR="00062C30" w:rsidRPr="00CE27D6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rate of actual use</w:t>
       </w:r>
-      <w:r w:rsidR="00062C30" w:rsidRPr="001B763D">
-[...154 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the Action. UNDP must explain the methodology applied when the Budget of the Action was prepared. Moreover, UNDP must maintain all relevant financial and accounting records to demonstrate the eligibility of direct costs claimed for five years after the financial closure of the Agreement (to verify the mission’s purpose). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711BA0D8" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF66964" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...97 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ineligible expenses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g. costs which the EU will not consider eligible as direct costs) are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473602F6" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...71 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bonuses, provisions, reserves, or non-remuneration-related costs. Employers' contributions to pension or other organization insurance funds may be ineligible if they do not exceed the actual payments made to these schemes, and the amount provisioned does not exceed the contribution that could have been made to an external fund;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1C64D7" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...39 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Full-purchase cost of equipment and assets, unless the asset or equipment is specifically purchased for the Action and ownership is transferred in accordance with the Agreement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22558544" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Duties, taxes and charges, including VAT, that are recoverable/deductible by the organization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E6509A" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Return of capital;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAF080D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Debts and debt service charges;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D4A7F9" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Provision for losses, debts or potential future liabilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413CDFB6" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Banking charges for transfers to and from the EU;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575F244E" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...55 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Costs incurred during the suspension of the Agreement, except minimum costs agreed explicitly by the EU when the suspension was enforced;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7800A058" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Costs declared by the organization under another agreement financed by the European Union budget (including through the European Development Fund);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B145245" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...79 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In-kind contributions. The cost of staff assigned to the Action and actually incurred by the organization is not considered an in-kind contribution and may be declared as a direct eligible cost if it complies with the conditions; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A4F61C" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...53 lines deleted...]
-    <w:p w14:paraId="528BA3AD" w14:textId="77777777" w:rsidR="00062C30" w:rsidRPr="00A237E3" w:rsidRDefault="00062C30" w:rsidP="009D71EE">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Costs of land or buildings purchased, unless specified otherwise in the Special Conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0482703C" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B185C08" w14:textId="22291C57" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...21 lines deleted...]
-        <w:r w:rsidR="009325A1" w:rsidRPr="001B763D">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EU eligibility requirements are important for all phases of the project lifecycle – design, implementation and closure. The EU can request verification (as per the EU-UN </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00E529EB">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Financial and Administrative Framework Agreement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009325A1" w:rsidRPr="001B763D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) of UNDP-implemented projects at any stage of implementation, even after closure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521312E4" w14:textId="3F5F359B" w:rsidR="000179AF" w:rsidRPr="001B763D" w:rsidRDefault="000179AF" w:rsidP="009325A1">
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="108F5528" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C2A67D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Design Phase</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3562AA7A" w14:textId="5950E2E4" w:rsidR="003C6E78" w:rsidRPr="001B763D" w:rsidRDefault="003C6E78" w:rsidP="003C6E78">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7779E3C5" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...62 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annex III, “Budget of the action”, must include </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>all direct and indirect costs</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B763D">
-[...106 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> associated with the programmatic and operational costs presented in Annex I, “Description of the Action”.  Both documents are legally binding and, where applicable, must align with the UNDP Project Document. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A23FF05" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71FB1F6E" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...177 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>As defined in the General Conditions, Annex III will determine the detail level and structure of financial reports. Annex I sets the narrative reporting format. Therefore, Annexes I and III should reflect consistency. Further, Atlas budgets should mirror Annex III to facilitate expense monitoring, spending limits, reports, audit, and verification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F1BD24" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F1E36C" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Annex III should present estimated </w:t>
-[...150 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Annex III should present estimated expenses such that the EU can assess the direct or indirect nature of the costs vis-a-vis EU eligibility requirements. Avoid using accounting jargon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="001B763D">
-[...52 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and acronyms. Explain costs in simple terms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidR="00BE647F">
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. To facilitate internal UNDP monitoring and management, Annex III can contain relevant Atlas account codes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAE7BCE" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D051F2" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...161 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Document the rationale and design process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Annex III for each cost, especially those incurred by the Project Office. The EU often questions the costs shared or apportioned to the Action (e.g. if UNDP claims that 20% of a staff member’s time is required for the Action, the office must explain why and what directly results from the Action implemented).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E48F05" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504FB86A" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...177 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not use lumpsums and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>flat-rates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g. UPL charges, 3% DPC, 4% procurement fee), as EU Delegations often question these. The EU has not validated UNDP’s simplified cost options. Therefore, Annex III must describe actual costs and demonstrate best value for money.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D628F41" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="691E74CC" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>During the design phase, the developer must consider the following direct eligible costs of project offices:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1E69A1" w14:textId="77777777" w:rsidR="001B763D" w:rsidRPr="001B763D" w:rsidRDefault="001B763D" w:rsidP="001B763D">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="50739B30" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E155B8C" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...44 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Estimate costs to be incurred by Implementing or Responsible Parties, listing by activity and nature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6E04E2" w14:textId="28EA29B7" w:rsidR="009325A1" w:rsidRPr="001B763D" w:rsidRDefault="00792FD8" w:rsidP="0081470C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="14660545" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project staff (local, international staff)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E4E1D6" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project personnel (service contract holders, UNVs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB8AA4D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contractual services (individual or company)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6A4AD4" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Travel and mission costs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC56E6B" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Equipment, vehicle, and furniture, including depreciation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032A030C" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Transfers and grants, counterparts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC3A6B7" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Supplies, commodities, and materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DFC600" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>General operating and other direct costs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BBC0CD" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E020EF" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Estimate costs to be incurred by UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="008840D8">
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>during project implementation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5C4DF5" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...39 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administrative and logistics services  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3627A7BE" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Programmatic support, monitoring and evaluation activities:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4797E55D" w14:textId="77777777" w:rsidR="009325A1" w:rsidRPr="001B763D" w:rsidRDefault="009325A1" w:rsidP="0081470C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2A5AE1B1" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Review project documents, workplans, budgets </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29470903" w14:textId="77777777" w:rsidR="009325A1" w:rsidRPr="001B763D" w:rsidRDefault="009325A1" w:rsidP="0081470C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7B910995" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Establish internal control frameworks for project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253184F8" w14:textId="77777777" w:rsidR="009325A1" w:rsidRPr="001B763D" w:rsidRDefault="009325A1" w:rsidP="0081470C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="06298182" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Review performance targets and assessments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C6DF81" w14:textId="77777777" w:rsidR="009325A1" w:rsidRPr="001B763D" w:rsidRDefault="009325A1" w:rsidP="0081470C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="015A0CC1" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Review and approve project budgets, vouchers, and purchase orders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237947A9" w14:textId="77777777" w:rsidR="009325A1" w:rsidRPr="001B763D" w:rsidRDefault="009325A1" w:rsidP="0081470C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="76A80840" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Prepare or review terms of references or major service requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBED22B" w14:textId="77777777" w:rsidR="009325A1" w:rsidRPr="001B763D" w:rsidRDefault="009325A1" w:rsidP="0081470C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27516BAD" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Monitor and evaluate substantive and financials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7991A92A" w14:textId="77777777" w:rsidR="009325A1" w:rsidRPr="001B763D" w:rsidRDefault="009325A1" w:rsidP="0081470C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="799C8491" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Prepare project briefs and technical guidance for project stakeholders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64139FAD" w14:textId="77777777" w:rsidR="009325A1" w:rsidRPr="001B763D" w:rsidRDefault="009325A1" w:rsidP="0081470C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="04969BC6" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Coordinate project meetings, reporting, and project closure </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE18D95" w14:textId="77777777" w:rsidR="009325A1" w:rsidRPr="001B763D" w:rsidRDefault="009325A1" w:rsidP="0081470C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="20E2C064" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Share best practices with project stakeholders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B016FE2" w14:textId="77777777" w:rsidR="009325A1" w:rsidRPr="001B763D" w:rsidRDefault="009325A1" w:rsidP="0081470C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="35FB7E6A" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Support project advocacy networks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312E1A61" w14:textId="36654FA0" w:rsidR="009325A1" w:rsidRPr="001B763D" w:rsidRDefault="009325A1" w:rsidP="0081470C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0C2D8A4B" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Communicate project effectiveness externally</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B6B6A8" w14:textId="77777777" w:rsidR="009325A1" w:rsidRPr="001B763D" w:rsidRDefault="009325A1" w:rsidP="009325A1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4A1F144C" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255A722A" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...214 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Estimate the amount of time UNDP staff will require to support the project directly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. This includes programme team, operations, and monitoring and evaluation support. The calculation can be based on the number of hours rendered daily/weekly/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>monthly, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then expressed as a percentage of the staff pro forma costs, plus fair share of operating expenses. Clearly indicate UNDP personnel, justified with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>project</w:t>
-[...52 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>project-related activities or deliverables. The calculation should be maintained in a file and made available if requested during a verification mission. See example below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DA84D6" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="673F9BE2" wp14:editId="4A3BE313">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39AC79D7" wp14:editId="28CAF1BE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>723900</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>228600</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5774055" cy="2632075"/>
             <wp:effectExtent l="19050" t="19050" r="17145" b="15875"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5774055" cy="2632075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="12700">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:sysClr val="windowText" lastClr="000000"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14ABD2AC" w14:textId="5E34EE6B" w:rsidR="009325A1" w:rsidRPr="001B763D" w:rsidRDefault="009325A1" w:rsidP="009325A1">
-      <w:pPr>
+    <w:p w14:paraId="6F26B578" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B0CB17C" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="177668EC" wp14:editId="11259080">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CA8C830" wp14:editId="42149BD3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>700568</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>20955</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5853649" cy="3799840"/>
             <wp:effectExtent l="19050" t="19050" r="13970" b="10160"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="-70" y="-108"/>
                 <wp:lineTo x="-70" y="21549"/>
                 <wp:lineTo x="21581" y="21549"/>
                 <wp:lineTo x="21581" y="-108"/>
                 <wp:lineTo x="-70" y="-108"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="7" name="Picture 7" descr="cid:image001.png@01D500D0.20DC3E40"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9" descr="cid:image001.png@01D500D0.20DC3E40"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" r:link="rId19">
+                    <a:blip r:embed="rId12" r:link="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5853649" cy="3799840"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="19050">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:sysClr val="windowText" lastClr="000000"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B49587E" w14:textId="6D57879E" w:rsidR="009325A1" w:rsidRDefault="009325A1" w:rsidP="009325A1">
-[...265 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7101A34F" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E2EF8E" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0CFD1E" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C573C45" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29AFEAC6" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CCE8140" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79414D7D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59469B10" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B788F6" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="100DF82C" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F6694F" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4232AD74" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3505FF" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6633E3B9" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB4131C" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A4E1061" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD75924" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1383963E" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A278C09" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A340200" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="583D6D79" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479DB2FE" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E893AB" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...123 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assess whether the implementation of the Action requires administrative and logistics services from UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: These include recruitment, administration of staff benefits and entitlements, procurement of assets/equipment/services, or administrative logistics support.  The following services could be required from the Country Office (CO):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0075AEFD" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Financial services: </w:t>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Financial services: Processing revenue, budget, expenses and project reporting at country level, based on requests from projects;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC6C54D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...71 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procurement services: Purchasing assets, plant, equipment, or services for projects; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8BE6F4" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Human Resources: Recruitment and management of project personnel, including HR, security and general administration;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B27E4A0" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project management, reporting, and other guidelines;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547A9AA0" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...47 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Logistics support: Travel, project staff and activity event management;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8AD76B" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...47 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Equipment and asset management: Technology maintenance, licenses, and project team and activity support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F772845" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0950B769" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...157 lines deleted...]
-    <w:p w14:paraId="60D740CB" w14:textId="77777777" w:rsidR="009325A1" w:rsidRPr="00FC2E6E" w:rsidRDefault="009325A1" w:rsidP="00062C30">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff time can be justified and expressed as a percentage of UNDP staff/personnel engagement. The following example is for a project that deeply requires procurement services for successful implementation of the Action. CO staff time required for these functions is planned in the human resources section of the EU budget (see new budget template). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7898F089" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E50BD38" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...43 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The above needs must be defined before sharing a project proposal with the EU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A77D427" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0212A899" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Implementation Phase</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD3FE96" w14:textId="77777777" w:rsidR="005B0824" w:rsidRPr="001B763D" w:rsidRDefault="005B0824" w:rsidP="005B0824">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="20DAB38D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0126E406" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...55 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The project implementation team and responsible CO or business unit (BU) ensure that the following is met:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C065C59" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480756B8" w14:textId="6FC2704B" w:rsidR="005B0824" w:rsidRPr="001B763D" w:rsidRDefault="005B0824" w:rsidP="00CE27D6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2B119595" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Terms of Reference</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B763D">
-[...42 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The terms of reference of staff/personnel whose salaries are fully or partly charged to the EU funding, must link to the activities or deliverables indicated in the Description of the Action (Annex I) and costed in the Budget of the Action (Annex III). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA42C80" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214C0D42" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="547" w:hanging="547"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Timesheets</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B763D">
-[...154 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: If a staff/personnel member is not hired to allot 100% of his/her time toward the implementation of the Action, the actual time spent against the project implementation must be justified and documented e.g. in a timesheet, regularly verified, and signed by both the staff member and his/her supervisor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA55FE2" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5C692C" w14:textId="1E30F380" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Multiple Charts of Accounts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A237E3">
-[...16 lines deleted...]
-        <w:r w:rsidRPr="003705E0">
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: If a staff/personnel member is not hired to allot 100% of his/her time toward the implementation of the Action, the actual time spent against the project implementation must be justified and documented e.g. in a timesheet, regularly verified, and signed by both the staff member and his/her supervisor. Time and costs for staff providing services to the Action can be expressed by multiple Chart of Accounts (COAs) for the position management and a quarterly reconciliation, upon certification of timesheet. A sample time sheet is provided </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00E529EB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4784FC84" w14:textId="77777777" w:rsidR="009D1BDF" w:rsidRPr="009D1BDF" w:rsidRDefault="009D1BDF" w:rsidP="00A237E3">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="103B916F" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5846F7A2" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Operating Expenses</w:t>
       </w:r>
-      <w:r w:rsidRPr="739919BF">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: The fair share of staff operating expenses for programmatic and administrative support services are only allocated to the Action budget consistent with the staff time spent for EU projects.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6632FC" w14:textId="77777777" w:rsidR="00CE27D6" w:rsidRDefault="00CE27D6" w:rsidP="00CE27D6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3596F76A" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9E771E" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...247 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The BU responsible for implementation must closely monitor the commitments made and expenses incurred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Should the estimates in Annex III no longer meet real needs, a formal budget revision must be requested through an addendum (rider) to the Contribution Agreement. Please note that EU rules do not allow retroactive amendments. Therefore, amendment requests must be filed at least one month before the change needs to occur. The EU may deny requests for changes not covered through addendums, as described in the General Conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094CC365" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="427ED647" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F0B927" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Closure and Transition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFC079B" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">All project deliverables must be </w:t>
       </w:r>
-      <w:r w:rsidRPr="739919BF">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>finalized within the Implementation Period</w:t>
       </w:r>
-      <w:r w:rsidR="006C2DA2">
-[...74 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as per Article 2 of the Agreement’s Special Conditions. Only final reporting, evaluation, audit, and closure costs may be incurred after the Implementation Period. Verify eligibility, as per the specific EU-UNDP agreement/template. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BC7125" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104D55E3" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...50 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eligibility criteria vary as EU contract templates evolve. To verify current criteria, check the General Conditions of the signed contract, or contact the Brussels Office for assistance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidRPr="739919BF">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="00E529EB">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ecsupport@undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="739919BF">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidR="007C0E3B" w:rsidRPr="739919BF">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106E7A85" w14:textId="77777777" w:rsidR="003031F4" w:rsidRDefault="003031F4" w:rsidP="003031F4">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="01E496D9" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="397BAAD8" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...249 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The CO or BU in charge must submit the final report as per requirements defined in the contribution-specific agreement. Final reports are due no later than six months after the Implementation Period ends (in some cases 3 months, e.g. EU humanitarian aid funds). Non-compliance with reporting deadlines may lead to recovery of funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5855FA29" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="756AD1A1" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...75 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The EU can carry out a verification mission based on a selection of transactions underpinning the financial report. This can occur as many as five years after the financial end of an Action. This period is counted from the moment all financial claims relating to the EU-UNDP agreement have been settled (e.g. provision of the final payment or return of unspent balances, as confirmed by official correspondence).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF90C6B" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="765E3351" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...195 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Meticulous record keeping is essential</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, as UNDP must be able to prove the eligibility of reported expenses at any point during implementation, as well as long after the operational and financial end of any Action. COs/BUs must ensure reconciliation between Atlas records and the financial reports submitted to the EU. In the absence of underlying documents, costs reported may be deemed ineligible and therefore recovered. Costs for which UNDP cannot demonstrate compliance with its own financial and/or accounting practices will also be considered ineligible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E3B173" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="381B488B" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...215 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E529EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Additionally, UNDP must be able to ensure that funding provided to implementing partners, grant recipients, and contractors (where applicable), was used for the intended purpose, and that EU-specific requirements (where applicable), were observed.  The table below compares eligible direct costs by EU grants and UNDP projects:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BAC614" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblInd w:w="355" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="29" w:type="dxa"/>
           <w:left w:w="29" w:type="dxa"/>
           <w:bottom w:w="29" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="5580"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B1233" w14:paraId="59213575" w14:textId="77777777" w:rsidTr="009D1BDF">
+      <w:tr w:rsidR="00D2069C" w:rsidRPr="00E529EB" w14:paraId="63789F47" w14:textId="77777777" w:rsidTr="00D2069C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
           </w:tcPr>
-          <w:p w14:paraId="24D3AC86" w14:textId="77777777" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="0063247C">
+          <w:p w14:paraId="5D4DAEFA" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:ind w:left="360"/>
-              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>Comparison – Eligibility of Direct Project cost between UNDP and EU project</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="678E4CB2" w14:textId="161CDE7E" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="0063247C">
+          <w:p w14:paraId="083E9221" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:ind w:left="360"/>
-              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS PGothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1233" w14:paraId="7B4E967A" w14:textId="77777777" w:rsidTr="009D1BDF">
+      <w:tr w:rsidR="00D2069C" w:rsidRPr="00E529EB" w14:paraId="788B5674" w14:textId="77777777" w:rsidTr="00D2069C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0CBFD0" w14:textId="77777777" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="0063247C">
+          <w:p w14:paraId="258355D7" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DIRECT COSTS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3585F36C" w14:textId="2CF69376" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="0008045D">
+          <w:p w14:paraId="3A80D3ED" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>UNDP Programme Resources</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">UNDP </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F497D"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F497D"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED8395E" w14:textId="77777777" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="0063247C">
+          <w:p w14:paraId="7B4EF520" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:ind w:left="360"/>
-              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>Eligibility of DIRECT COSTS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="289F1DFF" w14:textId="0A83DE07" w:rsidR="004B1233" w:rsidRPr="0008045D" w:rsidRDefault="004B1233" w:rsidP="0008045D">
+          <w:p w14:paraId="1F1EB826" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:ind w:left="360"/>
-              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>EU funded Projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1233" w14:paraId="3D6BF6D1" w14:textId="77777777" w:rsidTr="001F1418">
+      <w:tr w:rsidR="00D2069C" w:rsidRPr="00E529EB" w14:paraId="4E6E2A7E" w14:textId="77777777" w:rsidTr="006C53EB">
         <w:trPr>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1310DBA1" w14:textId="0F90878C" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="005425F3" w:rsidP="006E6848">
+          <w:p w14:paraId="14809961" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00502F00">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>C</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">Costs which can be directly linked to a particular project and traced to it in a reasonable and economically feasible way. In case of personnel, such costs should be </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">osts </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t>costed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">which </w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve"> fully, e.g.: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>can be</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t>staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> directly</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> including payroll reserves for learning, ICT, JFA, MAIP, ASHI, EOS etc., office rent, utilities, communications, supplies, and office security. </w:t>
+              <w:t xml:space="preserve"> salary, benefits and entitlements, centrally managed costs, including payroll reserves for learning, ICT, JFA, MAIP, ASHI, EOS etc., office rent, utilities, communications, supplies, and office security. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08C65D59" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="2488CDD2" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3CF7D91A" w14:textId="196BFFA5" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="2F4CB1E1" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personnel may be </w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t xml:space="preserve">Personnel may be from within </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">from within UNDP, or </w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>UNDP, or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>contracted directly under a project</w:t>
-[...9 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> contracted directly under a project.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B509603" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="2C50CE3F" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D97A338" w14:textId="4E1BE1EB" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="330501A2" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Direct costs include</w:t>
-[...25 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t>Direct costs include the following functions, in addition to activities described in the project document</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D5D62AD" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="00A237E3">
+          <w:p w14:paraId="621C66E9" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Project management</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="729F5DB0" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="00A237E3">
+          <w:p w14:paraId="76A4E849" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Project communications, advocacy, and funding partner visibility </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03FCD6AC" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="00A237E3">
+          <w:p w14:paraId="2F702B16" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Monitoring and evaluation of projects</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15C43B69" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="00A237E3">
+          <w:p w14:paraId="7D31BA7D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Project briefings and technical guidance for project stakeholders</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2427E418" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="00A237E3">
+          <w:p w14:paraId="77CC42E5" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Project meetings, progress, and final reporting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="296621FF" w14:textId="1EB6C96B" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="00A237E3">
+          <w:p w14:paraId="722F4433" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Donor</w:t>
-[...19 lines deleted...]
-              <w:t>specific reporting</w:t>
+              <w:t>Donor-specific reporting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E32ECBB" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="00A237E3">
+          <w:p w14:paraId="1A583FDB" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Support to implementing and responsible parties</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12B0AB83" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="00A237E3">
+          <w:p w14:paraId="46967A9E" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>HACT assessments and all assurance activities</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EB07172" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="15EAD2DF" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="71FCE65F" w14:textId="6C4765AD" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="6CA875D3" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">The </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t>The following functions/activities typically require sharing of personnel, including on staff contracts, to be paid by the project as Delivery Enabling Services under specific project activities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15BCFE11" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">*:  </w:t>
+              <w:t>Project Supervision and Coordination</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E1EC10D" w14:textId="0A148B2C" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="00A237E3">
+          <w:p w14:paraId="0E6B808F" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Coordination</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D2FB222" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk Management </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39D1A76E" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activities leading to project closure (checklist) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B110213" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Administrative, Operational, and Other Shared Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> such as:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="168967F3" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Creation of documents relating to revenue processing, budget, expenses, payments, vendor and project level reporting, requisitions, purchase orders, vouchers, payroll processing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30658EF9" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Procurement of goods and services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="432ABB0D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human resources (HR) services: recruitment and management of project personnel (recurrent personnel management, security and general administration briefings, trainings and learning tools) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5956BE55" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistics services for office premises </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FD0B032" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Logistics support services such as travel and event management</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34046EE4" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Communication support for project personnel and activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="291EFD11" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Equipment and asset management services, including information technology (IT) equipment, maintenance, licenses, and support for the project team and activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24DF3FA8" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2399D8A4" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
-              </w:numPr>
-[...465 lines deleted...]
-                <w:numId w:val="27"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE35C3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...18 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Contingency expenses</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A237E3" w:rsidRPr="00AE35C3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>to cover unforeseen fluctuations in prices and exchange rates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3CBCFF0B" w14:textId="5DD78D46" w:rsidR="004B1233" w:rsidRPr="00502F00" w:rsidRDefault="004B1233" w:rsidP="00A237E3">
+          <w:p w14:paraId="6018BF6D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>The EU does not have an exhaustive list</w:t>
-[...57 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">The EU does not have an exhaustive list of eligible costs. However, in general, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>eligible, direct costs must be:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F78DCD3" w14:textId="6D70BD22" w:rsidR="00364556" w:rsidRPr="00A237E3" w:rsidRDefault="00AB4081" w:rsidP="00A237E3">
+          <w:p w14:paraId="3074AD1D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Necessary</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to carry out the Action, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>directly</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>attributable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to it, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>arising</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>directly</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from its implementation, and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>charged proportionally to actual use</w:t>
             </w:r>
-            <w:r w:rsidR="004B1233" w:rsidRPr="00A237E3">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18A089DC" w14:textId="4A414E21" w:rsidR="00364556" w:rsidRPr="00A237E3" w:rsidRDefault="00AB4081" w:rsidP="00A237E3">
+          <w:p w14:paraId="0721F653" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:t>ncurred in accordance with the provisions of the (EU-UNDP) Agreement;</w:t>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Incurred in accordance with the provisions of the (EU-UNDP) Agreement;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70E8EFAB" w14:textId="6D5C2E0C" w:rsidR="00364556" w:rsidRPr="00A237E3" w:rsidRDefault="00AB4081" w:rsidP="00A237E3">
+          <w:p w14:paraId="3CF377E3" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Actually</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>incurred</w:t>
             </w:r>
-            <w:r w:rsidR="004B1233" w:rsidRPr="00A237E3">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> represent real expenditure borne by UNDP;</w:t>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the organization, e.g. represent real expenditure borne by UNDP;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F77ADFB" w14:textId="491172FF" w:rsidR="00364556" w:rsidRPr="00A237E3" w:rsidRDefault="00AB4081" w:rsidP="00A237E3">
+          <w:p w14:paraId="634B1FF8" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...57 lines deleted...]
-              <w:r w:rsidR="004B1233" w:rsidRPr="00A237E3">
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Reasonable, justified, and comply with the principle of sound financial management</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e.g. UNDP’s </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidRPr="00E529EB">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>POPP Programme and Project Management</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="004B1233" w:rsidRPr="00A237E3">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> policy; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="108B787C" w14:textId="04FAA8B0" w:rsidR="00364556" w:rsidRPr="00A237E3" w:rsidRDefault="00AB4081" w:rsidP="00A237E3">
+          <w:p w14:paraId="54166B7F" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...58 lines deleted...]
-              <w:t>final report, evaluation, audit, and other costs linked to Action closure;</w:t>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Incurred during the Implementation Period</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as defined in the Special Conditions of the Contributing Agreement, except for costs related to the final report, evaluation, audit, and other costs linked to Action closure;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="431C351E" w14:textId="139A8752" w:rsidR="00364556" w:rsidRPr="00A237E3" w:rsidRDefault="00AB4081" w:rsidP="00A237E3">
+          <w:p w14:paraId="7B26D162" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>I</w:t>
-[...15 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>Identifiable and backed by supporting documents</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, notably determined and recorded in accordance with UNDP’s </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23">
-              <w:r w:rsidR="004B1233" w:rsidRPr="00A237E3">
+            <w:hyperlink r:id="rId17">
+              <w:r w:rsidRPr="00E529EB">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>POPP Financial Accountability and Internal Controls</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="004B1233" w:rsidRPr="00A237E3">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06E6D469" w14:textId="5E2A8E2E" w:rsidR="00364556" w:rsidRPr="00A237E3" w:rsidRDefault="00AB4081" w:rsidP="00A237E3">
+          <w:p w14:paraId="1B3B8C2C" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Covered by one of the estimated budget sub-headings (Annex III) and by activities described in Annex I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>; and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19789FE3" w14:textId="219D6A6E" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="00AB4081" w:rsidP="00A237E3">
+          <w:p w14:paraId="567D394B" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> with the applicable tax and social legislation, in consideration of the organization's privileges and immunities.</w:t>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Comply with the applicable tax and social legislation, in consideration of the organization's privileges and immunities.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="439A7552" w14:textId="77777777" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="0063247C">
+          <w:p w14:paraId="1D0BCCC3" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1793AAED" w14:textId="2AFC71B5" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233">
+          <w:p w14:paraId="68BB187F" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00502F00">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">The only exception </w:t>
-[...62 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>The only exception is administrative/managerial support costs. To be eligible, such costs must be:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1710FB4D" w14:textId="5392A7A5" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="00A237E3">
+          <w:p w14:paraId="6CA7C129" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:i/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Annex I;</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>justified and described in the “Project Office” sections of Annex I;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01856B1B" w14:textId="15123D8E" w:rsidR="004B1233" w:rsidRPr="00502F00" w:rsidRDefault="00113B7B" w:rsidP="00113B7B">
+          <w:p w14:paraId="7AAA39DA" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00502F00">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:i/>
-[...39 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>meet the cumulative eligibility requirements for all direct costs (listed above)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E176577" w14:textId="77777777" w:rsidR="00716A54" w:rsidRPr="00AE35C3" w:rsidRDefault="00716A54" w:rsidP="00A237E3">
+          <w:p w14:paraId="6F7A590D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
+              <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="766A8BC6" w14:textId="77777777" w:rsidR="004B1233" w:rsidRPr="00AE35C3" w:rsidRDefault="004B1233">
+          <w:p w14:paraId="43B7477A" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE35C3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Project Office costs can include the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3271C4EC" w14:textId="072B9675" w:rsidR="00716A54" w:rsidRPr="00AE35C3" w:rsidRDefault="00FC5C3D" w:rsidP="00A237E3">
+          <w:p w14:paraId="693DE19E" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE35C3">
-[...57 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff costs, including administrative and management personnel </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>directly assigned to the project office</w:t>
             </w:r>
-            <w:r w:rsidR="004B1233" w:rsidRPr="00AE35C3">
-[...37 lines deleted...]
-              <w:t>staff will be directly attributable to the implementation of the Action.</w:t>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>. The tasks listed in Annex I, undertaken by such staff will be directly attributable to the implementation of the Action.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79A28C80" w14:textId="323563A9" w:rsidR="00170A78" w:rsidRPr="00AE35C3" w:rsidRDefault="00710742" w:rsidP="00A237E3">
+          <w:p w14:paraId="0605637D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE35C3">
-[...17 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travel and subsistence costs for staff and other persons </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>directly assigned to the project office</w:t>
             </w:r>
-            <w:r w:rsidR="004B1233" w:rsidRPr="00AE35C3">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45478263" w14:textId="4AA5142A" w:rsidR="00890937" w:rsidRPr="00AE35C3" w:rsidRDefault="00710742" w:rsidP="00A237E3">
+          <w:p w14:paraId="17C653E8" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE35C3">
-[...17 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Depreciation costs, rental costs or lease of equipment and assets </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>composing the project office</w:t>
             </w:r>
-            <w:r w:rsidR="004B1233" w:rsidRPr="00AE35C3">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1891F8FD" w14:textId="3B12B1B6" w:rsidR="00890937" w:rsidRPr="00AE35C3" w:rsidRDefault="00710742" w:rsidP="00A237E3">
+          <w:p w14:paraId="2E8DA62D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE35C3">
-[...17 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Costs of maintenance and repair contracts </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>specifically awarded for project office operations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B2CDD59" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Costs of consumables and supplies </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>specifically purchased for project office operations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A1D06EA" w14:textId="01C48737" w:rsidR="00C320AF" w:rsidRPr="00AE35C3" w:rsidRDefault="00710742" w:rsidP="00A237E3">
+          <w:p w14:paraId="5334605E" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE35C3">
-[...17 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Costs of IT and telecommunication </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>services specifically purchased for project office operations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B61E977" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Costs of energy and water </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>specifically supplied for project office operations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15905FEE" w14:textId="24994A89" w:rsidR="00C320AF" w:rsidRPr="00AE35C3" w:rsidRDefault="00710742" w:rsidP="00A237E3">
+          <w:p w14:paraId="1646429D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE35C3">
-[...17 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Costs of facility management contracts, including security and insurance costs </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">; </w:t>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>specifically awarded for project office operations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5353E8C2" w14:textId="1F46F98D" w:rsidR="00C320AF" w:rsidRPr="00AE35C3" w:rsidRDefault="00710742" w:rsidP="00A237E3">
+          <w:p w14:paraId="20764659" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7475787B" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
-[...145 lines deleted...]
-                <w:numId w:val="26"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...25 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Where project office costs are declared as </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>actual costs,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A237E3">
-[...41 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the organization declares as </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...60 lines deleted...]
-              <w:t>”</w:t>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>eligible only the “portion of capitalized project office costs that correspond to the duration of the Action and the rate of actual use of the project office for the purposes of the Action</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="436CBBC3" w14:textId="77777777" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="0063247C">
+          <w:p w14:paraId="599BF0B5" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1233" w14:paraId="5BF04587" w14:textId="77777777" w:rsidTr="009D1BDF">
+      <w:tr w:rsidR="00D2069C" w:rsidRPr="00E529EB" w14:paraId="772C7151" w14:textId="77777777" w:rsidTr="006C53EB">
         <w:trPr>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D51BFA6" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="7360FC56" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Independent Audit and Evaluation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6431F43B" w14:textId="148DB5B3" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="6ABD63E7" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ervices </w:t>
+              <w:t xml:space="preserve">Quality Assurance (QA) Services </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71E874A2" w14:textId="2960F101" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="006E6848">
+          <w:p w14:paraId="7EAE8E13" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCF5A57" w14:textId="1B8061F5" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="0063247C">
+          <w:p w14:paraId="098D6418" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Project-specific audit – </w:t>
-[...17 lines deleted...]
-              <w:t>es.</w:t>
+              <w:t>Project-specific audit – Yes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16C9C69A" w14:textId="1F1900B3" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="0063247C">
+          <w:p w14:paraId="1045A37F" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation (mid-term/final) – </w:t>
-[...17 lines deleted...]
-              <w:t>es.</w:t>
+              <w:t>Evaluation (mid-term/final) – Yes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55D4B352" w14:textId="1BA44BD9" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="0063247C">
+          <w:p w14:paraId="5A9DEA25" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>“</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">given. </w:t>
+              <w:t xml:space="preserve">“Quality Assurance” would require additional clarifications, as “quality” is presumed given. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1233" w14:paraId="63FFBEDE" w14:textId="77777777" w:rsidTr="009D1BDF">
+      <w:tr w:rsidR="00D2069C" w:rsidRPr="00E529EB" w14:paraId="0EC3985C" w14:textId="77777777" w:rsidTr="006C53EB">
         <w:trPr>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73C93F13" w14:textId="77777777" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="7F04357F" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Policy advice and Quality Assurance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44D0C91C" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="5F8539C1" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D89F88C" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="15057B41" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0BD20034" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="0E5633CC" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C98DF8A" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="1C0DE204" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46CE2BD8" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="5BA4832D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="164C02A8" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="51493960" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="33364B51" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="012B0486" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="64B97C6A" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="6A594AB0" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43F400BE" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="7E93431D" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1BBCA544" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="72829A88" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04C5B95E" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="176F3BEF" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BDCC511" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="215B024A" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21888684" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="3B7388C8" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BA825BC" w14:textId="08FE7331" w:rsidR="006E6848" w:rsidRPr="00A237E3" w:rsidRDefault="006E6848" w:rsidP="00924F38">
+          <w:p w14:paraId="5A532776" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Office rent, utilities, communications, supplies, and office security or fair share of such costs as apportioned by the common service providers </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CBC6108" w14:textId="1A40163B" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="0063247C">
+          <w:p w14:paraId="431DCCA8" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Policy/programme advisory services could be direct costs, if described and costed in line with EU eligibility requirements. </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>Policy/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> advisory services could be direct costs, if described and costed in line with EU eligibility requirements. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">for example: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>time staff/personnel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> spend </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>implement</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>implementing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
-[...41 lines deleted...]
-              <w:t>.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> the activities/deliverables – Yes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11E3518A" w14:textId="77777777" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="0063247C">
+          <w:p w14:paraId="69412D5C" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58BBE8AF" w14:textId="7A70519E" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="0063247C">
+          <w:p w14:paraId="04760495" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">However, time </w:t>
-[...23 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">However, time that such persons spend </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>formulati</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>formulating</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">o. </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> a project (e.g. before the implementation/eligibility period starts) – No. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BDA5B57" w14:textId="2D19C806" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="0063247C">
+          <w:p w14:paraId="3E9A79A8" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minimum staff involvement </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> closure, before submission of the final report to the EU. </w:t>
+              <w:t xml:space="preserve">Minimum staff involvement could be a direct cost if linked to the project’s closure, before submission of the final report to the EU. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FB0752B" w14:textId="77777777" w:rsidR="00AE35C3" w:rsidRPr="00A237E3" w:rsidRDefault="00AE35C3" w:rsidP="0063247C">
+          <w:p w14:paraId="4739FE58" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65ED8477" w14:textId="7CA1DB78" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="00924F38">
+          <w:p w14:paraId="16DF476B" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Share of office rent, communications, supplies, security </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">– </w:t>
-[...13 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>– could be direct costs if</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> described </w:t>
             </w:r>
-            <w:r w:rsidR="00574F5F">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>in the project proposal and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> “Project Office” </w:t>
             </w:r>
-            <w:r w:rsidR="00574F5F" w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">section of Annex I, </w:t>
-[...12 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>section of Annex I, and charged</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> as</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00714CCF">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>“</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">“the portion of capitalized project office costs </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">the </w:t>
-[...42 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>that correspond to the duration of the Action and the rate of actual use of the project office for the purposes of the Action</w:t>
             </w:r>
-            <w:r w:rsidR="00714CCF" w:rsidRPr="00A41C17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1233" w14:paraId="01361AF6" w14:textId="77777777" w:rsidTr="009D1BDF">
+      <w:tr w:rsidR="00D2069C" w:rsidRPr="00E529EB" w14:paraId="29A9A196" w14:textId="77777777" w:rsidTr="006C53EB">
         <w:trPr>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="654A2B3B" w14:textId="77777777" w:rsidR="004B1233" w:rsidRPr="009F05EE" w:rsidRDefault="004B1233" w:rsidP="0063247C">
+          <w:p w14:paraId="00B8B5A7" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69695571" w14:textId="3158C749" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="00E0621C" w:rsidP="0063247C">
+          <w:p w14:paraId="491D6BEF" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>F</w:t>
-[...138 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>Formulation of workplans/milestones, monitoring, and assessment tools during the Implementation Period (as per the EU-UNDP Agreement) as described in the p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">roject proposal </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">es. </w:t>
+              <w:t xml:space="preserve">roject proposal and Annex 1 of the EU-UNDP Agreement – Yes. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54FCCC4A" w14:textId="35E21057" w:rsidR="004B1233" w:rsidRPr="00A237E3" w:rsidRDefault="004B1233" w:rsidP="0063247C">
+          <w:p w14:paraId="08C2865F" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A237E3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formulation of operations workplans/milestones etc. which happen outside the eligibility period and not “by staff assigned to the implementation of the actions” – </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">o. </w:t>
+              <w:t xml:space="preserve">Formulation of operations workplans/milestones etc. which happen outside the eligibility period and not “by staff assigned to the implementation of the actions” – No. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1233" w:rsidRPr="00F95C63" w14:paraId="314A953E" w14:textId="77777777" w:rsidTr="009D1BDF">
+      <w:tr w:rsidR="00D2069C" w:rsidRPr="00E529EB" w14:paraId="1FD1F9A1" w14:textId="77777777" w:rsidTr="006C53EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7764F552" w14:textId="77777777" w:rsidR="006E6848" w:rsidRPr="00AE35C3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="6BA8BE5F" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...4 lines deleted...]
-                <w:iCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE35C3">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">*The services can be provided by UNDP personnel in different geographical locations. Please note: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718D03B6" w14:textId="4A8C8633" w:rsidR="00E11EC3" w:rsidRPr="00AE35C3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="439C3C45" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...4 lines deleted...]
-                <w:iCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE35C3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">- For UNDP personnel </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">- For UNDP personnel above the P5 level on positions </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>full</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the P5 level</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">y funded by core IB and GMS by nature of its functions, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reimbursement from project budgets is not allowed irrespective of services provided to projects.  Such services generally fall under the indirect cost category. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BC10359" w14:textId="56368E2A" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">For UNDP personnel at the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...8 lines deleted...]
-                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>P5 level or below</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-                <w:iCs/>
+              <w:t xml:space="preserve">, his/her activities that are directly linked to a particular project may be charged as direct project costs. However, such activities should be charged judiciously, noting </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
-[...9 lines deleted...]
-                <w:iCs/>
+              </w:rPr>
+              <w:t>its</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>y funded by core IB and GMS</w:t>
-[...128 lines deleted...]
-              <w:t xml:space="preserve"> fall under the indirect cost category. </w:t>
+              <w:t xml:space="preserve"> leadership function, and may not exceed 40% of the person’s cost.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="452D11BB" w14:textId="7868A459" w:rsidR="006E6848" w:rsidRPr="00AE35C3" w:rsidRDefault="006E6848" w:rsidP="006E6848">
+          <w:p w14:paraId="16AA56D5" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...265 lines deleted...]
-                <w:iCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE35C3">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note: As per the Board document (DP/2013/41) and associated Board decision (DP/2014/2), effective 1 January 2014, </w:t>
-[...82 lines deleted...]
-                <w:iCs/>
+              <w:t>Note: As per the Board document (DP/2013/41) and associated Board decision (DP/2014/2), effective 1 January 2014, all P5 level positions and below can be multi-funded.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E529EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D4DEB3D" w14:textId="221FB63B" w:rsidR="00B81A65" w:rsidRPr="00B81A65" w:rsidRDefault="00B81A65" w:rsidP="004B1233">
+    <w:p w14:paraId="55625D91" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00E529EB" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-[...8 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId25"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C7FDD44" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00E529EB" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00E529EB" w:rsidSect="00D2069C">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1276" w:right="1041" w:bottom="1440" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07C9CA80" w14:textId="77777777" w:rsidR="006E6CF8" w:rsidRDefault="006E6CF8" w:rsidP="00062C30">
+    <w:p w14:paraId="58EACF2C" w14:textId="77777777" w:rsidR="004D2591" w:rsidRDefault="004D2591" w:rsidP="00D2069C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F3FF9AB" w14:textId="77777777" w:rsidR="006E6CF8" w:rsidRDefault="006E6CF8" w:rsidP="00062C30">
+    <w:p w14:paraId="71C47237" w14:textId="77777777" w:rsidR="004D2591" w:rsidRDefault="004D2591" w:rsidP="00D2069C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1229687878"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="0EA1CA0F" w14:textId="503D5108" w:rsidR="0063247C" w:rsidRDefault="0063247C">
+      <w:p w14:paraId="1CEE0C3A" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRDefault="00D2069C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="57BBA3DA" w14:textId="77777777" w:rsidR="0063247C" w:rsidRDefault="0063247C">
+  <w:p w14:paraId="7357D393" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRDefault="00D2069C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36929AA3" w14:textId="77777777" w:rsidR="006E6CF8" w:rsidRDefault="006E6CF8" w:rsidP="00062C30">
+    <w:p w14:paraId="7176FCCC" w14:textId="77777777" w:rsidR="004D2591" w:rsidRDefault="004D2591" w:rsidP="00D2069C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="777B4796" w14:textId="77777777" w:rsidR="006E6CF8" w:rsidRDefault="006E6CF8" w:rsidP="00062C30">
+    <w:p w14:paraId="6513692B" w14:textId="77777777" w:rsidR="004D2591" w:rsidRDefault="004D2591" w:rsidP="00D2069C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="68BD2ECE" w14:textId="4205FF7A" w:rsidR="0063247C" w:rsidRPr="008C6A06" w:rsidRDefault="0063247C">
+    <w:p w14:paraId="2BAAC4F2" w14:textId="4A32896E" w:rsidR="00D2069C" w:rsidRPr="008C6A06" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB34C4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008C6A06">
         <w:t xml:space="preserve"> For information about the EU and donor intelligence, please consult the </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00FC2E6E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1"/>
           </w:rPr>
           <w:t>Brussels Representation Office</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00820850" w:rsidRPr="008C6A06">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="008C6A06">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="255E3F3F" w14:textId="29E2A8AC" w:rsidR="0063247C" w:rsidRPr="008C6A06" w:rsidRDefault="0063247C" w:rsidP="00062C30">
+    <w:p w14:paraId="515242D7" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="008C6A06" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6A06">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008C6A06">
         <w:t xml:space="preserve"> In place since January 2019</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2BAD1766" w14:textId="77777777" w:rsidR="0063247C" w:rsidRPr="00A237E3" w:rsidRDefault="0063247C" w:rsidP="00062C30">
+    <w:p w14:paraId="5BDB2485" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="00A237E3" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00A237E3">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A237E3">
         <w:t xml:space="preserve"> The previous Pillar Assessed Grant or Delegation Agreement (PAGODA-2) template was in place from 2016 to 2018.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2A6770C8" w14:textId="7CB79A47" w:rsidR="0063247C" w:rsidRPr="008C6A06" w:rsidRDefault="0063247C" w:rsidP="00062C30">
+    <w:p w14:paraId="0114EA2C" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRPr="008C6A06" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6A06">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008C6A06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6A06">
         <w:t>umanitarian funding from the Directorate-General for European Civil Protection and Humanitarian Aid Operations (DG ECHO) remains contracted through the ECHO-IMDA template. As DG ECHO contributions represent less than 2% of the annual total of EU contributions secured by UNDP, they are not specifically targeted by this document.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0DC113D0" w14:textId="5A22FA97" w:rsidR="0063247C" w:rsidRDefault="0063247C">
+    <w:p w14:paraId="1A684406" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000179AF">
         <w:t xml:space="preserve">See Article 7.1 </w:t>
       </w:r>
       <w:r>
         <w:t>Special</w:t>
       </w:r>
       <w:r w:rsidRPr="000179AF">
         <w:t xml:space="preserve"> Conditions, EU Contribution Agreement, as well as UNDP POPP Full Costing and Budgeting of Projects</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="61896446" w14:textId="7EE5270F" w:rsidR="0063247C" w:rsidRDefault="0063247C">
+    <w:p w14:paraId="2D0649D6" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For example, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C91D89">
         <w:t>“common services”, “terminal expenses”</w:t>
       </w:r>
       <w:r>
         <w:t>, etc.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="653FA99A" w14:textId="5EACDFE6" w:rsidR="0063247C" w:rsidRDefault="0063247C">
+    <w:p w14:paraId="654B69CC" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRDefault="00D2069C" w:rsidP="00D2069C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For example,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5EBD">
         <w:t xml:space="preserve"> salaries/fees; travel &amp; subsistence allowances; organization of trainings/conferences/events; rent and communication/visibility; office consumables; office equipment, etc</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0D9D1DDA" w14:textId="7352617A" w:rsidR="0063247C" w:rsidRDefault="0063247C" w:rsidP="00A237E3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1926B182" w14:textId="77777777" w:rsidR="00D2069C" w:rsidRDefault="00D2069C" w:rsidP="00A237E3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04764514"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0CEE8F2"/>
     <w:lvl w:ilvl="0" w:tplc="12244C04">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -15715,136 +9784,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E850B08"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EA135F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11565766"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15913,147 +9896,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...95 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24365514"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBD8C89C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9EFC956C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
@@ -16111,142 +9998,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C7D63CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7938EF64"/>
     <w:lvl w:ilvl="0" w:tplc="9C8AD478">
       <w:start w:val="9"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -16291,51 +10087,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31D8646D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1A4F27C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16404,163 +10200,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A296DD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33EAF2D0"/>
     <w:lvl w:ilvl="0" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16602,51 +10286,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="401D6AAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="049EA2F2"/>
     <w:lvl w:ilvl="0" w:tplc="312825C6">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16715,51 +10399,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41756BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49049EEC"/>
     <w:lvl w:ilvl="0" w:tplc="DE16A57E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16828,51 +10512,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="457134CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8770658C"/>
     <w:lvl w:ilvl="0" w:tplc="16C4C218">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16942,137 +10626,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BEF60EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8B6B742"/>
     <w:lvl w:ilvl="0" w:tplc="14DEE9C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -17117,51 +10715,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53DD18CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54301398"/>
     <w:lvl w:ilvl="0" w:tplc="320EA43C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -17211,51 +10809,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57C320A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4B2104E"/>
     <w:lvl w:ilvl="0" w:tplc="FDA09E9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -17303,51 +10901,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58091819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F08B642"/>
     <w:lvl w:ilvl="0" w:tplc="EDEC2AF4">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -17392,51 +10990,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59B7131B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31D2BC72"/>
     <w:lvl w:ilvl="0" w:tplc="DD628914">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9EFC956C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
@@ -17494,137 +11092,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64C2371D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02408D1A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17693,164 +11205,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D4D6FD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFC658E0"/>
     <w:lvl w:ilvl="0" w:tplc="EDFA4DF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17919,51 +11318,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70401C7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94784968"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1267" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1987" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18005,1021 +11404,183 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5587" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6307" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7027" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...321 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="1" w16cid:durableId="199441762">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="2" w16cid:durableId="1999073023">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2003895224">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1020476277">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="755368139">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1659110355">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="7" w16cid:durableId="937954596">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="614021471">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1383820526">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="244727094">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="340595897">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1055276970">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="397898022">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="211430340">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="884801590">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1714765215">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="612252336">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5">
-[...68 lines deleted...]
-  <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C876CF"/>
-[...492 lines deleted...]
-    <w:rsid w:val="7B5BF4FE"/>
+    <w:rsidRoot w:val="00D2069C"/>
+    <w:rsid w:val="00250473"/>
+    <w:rsid w:val="004D2591"/>
+    <w:rsid w:val="005C2B0C"/>
+    <w:rsid w:val="00A4345D"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D107EB"/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E529EB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="400F835A"/>
+  <w14:docId w14:val="2FF59FB0"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{75B5AFF5-62D4-45DE-97FD-D6FAE77AA41A}"/>
+  <w15:docId w15:val="{925BF2E6-F26E-44BD-901A-50EC2861F83F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19360,551 +11921,895 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00062C30"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D2069C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D2069C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D2069C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D2069C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D2069C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D2069C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D2069C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D2069C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D2069C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D2069C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D2069C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D2069C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D2069C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D2069C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00062C30"/>
+    <w:rsid w:val="00D2069C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00062C30"/>
+    <w:rsid w:val="00D2069C"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00062C30"/>
+    <w:rsid w:val="00D2069C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...31 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00062C30"/>
+    <w:rsid w:val="00D2069C"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00062C30"/>
+    <w:rsid w:val="00D2069C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00062C30"/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00062C30"/>
+    <w:rsid w:val="00D2069C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00062C30"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00062C30"/>
+    <w:rsid w:val="00D2069C"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...86 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00062C30"/>
+    <w:rsid w:val="00D2069C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D2069C"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00062C30"/>
+    <w:rsid w:val="00D2069C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...65 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecsupport@undp.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecsupport@undp.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/content/dam/brussels/docs/Strategic%20Framework/un_fafa_consolidated_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/_layouts/15/WopiFrame.aspx?sourcedoc=/unit/ofrm/Financial%20Resource%20Management%20Policies/Staff%20TimeSheet_sample_2020_Annex%203.xlsx&amp;action=default" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D500D0.20DC3E40" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/76" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/76" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/76" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D500D0.20DC3E40" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecsupport@undp.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10796" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/76" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecsupport@undp.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/health/ph_international/documents/un_ec_fafa_en.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/intangible-assets-timesheet-template-consultants-and-staff" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/liaison/brussels/default.aspx" TargetMode="External"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/BrusselsRO/Brussels-Representation-Office.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -20011,688 +12916,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...591 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3812</Words>
-  <Characters>21735</Characters>
+  <Words>3758</Words>
+  <Characters>21427</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>181</Lines>
+  <Lines>178</Lines>
   <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25497</CharactersWithSpaces>
+  <CharactersWithSpaces>25135</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Anna Hysbergue</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>