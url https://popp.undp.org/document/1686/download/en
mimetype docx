--- v0 (2025-10-13)
+++ v1 (2026-05-18)
@@ -1,2057 +1,2216 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="65C33B09" w14:textId="77777777" w:rsidR="00AE17F2" w:rsidRPr="00C23534" w:rsidRDefault="00AE17F2" w:rsidP="00AE17F2">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="42590A20" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>KNOWLEDGE PRODUCT PRODUCTION AND QUALITY ASSURANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C33B0A" w14:textId="77777777" w:rsidR="00D71300" w:rsidRPr="00C23534" w:rsidRDefault="00D71300" w:rsidP="00AE17F2">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="6CE64FB4" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A8CA3AD" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64D56D11" wp14:editId="08A61734">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E4F2E96" wp14:editId="1EBB0889">
             <wp:extent cx="5731510" cy="2810707"/>
             <wp:effectExtent l="0" t="0" r="2540" b="8890"/>
             <wp:docPr id="2" name="Picture 2" descr="C:\Users\Toshiba\Documents\UNDP\ASSIGNMENTS\PPM\KNOWLEDGE PRODUCTION CHAPTER\MARCH 2019 REVISIONS\UPDATED DOCS FROM ALBERTO MARCH 8 2019\QAP Flowchart 8 March.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Toshiba\Documents\UNDP\ASSIGNMENTS\PPM\KNOWLEDGE PRODUCTION CHAPTER\MARCH 2019 REVISIONS\UPDATED DOCS FROM ALBERTO MARCH 8 2019\QAP Flowchart 8 March.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="2810707"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C33B0C" w14:textId="77777777" w:rsidR="00AE17F2" w:rsidRPr="00C23534" w:rsidRDefault="00AE17F2" w:rsidP="00AE17F2">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="60700447" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44610F3B" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C23534">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C23534">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Regulations and Rules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C33B0E" w14:textId="77777777" w:rsidR="00AE17F2" w:rsidRPr="00C23534" w:rsidRDefault="00AE17F2" w:rsidP="00AE17F2">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="5A921270" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C33B0F" w14:textId="77777777" w:rsidR="00AE17F2" w:rsidRPr="00C23534" w:rsidRDefault="00AE17F2" w:rsidP="00AE17F2">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="30DA41E2" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401E43DB" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C23534">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C23534">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Policy </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C33B11" w14:textId="77777777" w:rsidR="00AE17F2" w:rsidRPr="00C23534" w:rsidRDefault="00AE17F2" w:rsidP="00AE17F2">
-      <w:pPr>
+    <w:p w14:paraId="641E10B5" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7073DC06" w14:textId="0C48E736" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...33 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1. Policy Statement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  All UNDP knowledge products are subject to prescribed quality standards, follow prescribed quality assurance steps, be authorized for publishing at the level of the issuing office, and be accessible on UNDP’s public site.  Knowledge products are distinct from communications products, which are not subject to this policy.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CCBE14" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A4CE51" w14:textId="63DABF4F" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> This policy applies to all print, online and multi-media knowledge products produced by UNDP and for which the UNDP is an authoring party</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2. Application.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This policy applies to all print, online and multi-media knowledge products produced by UNDP and for which </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the UNDP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is an authoring party</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk534470409"/>
-      <w:r w:rsidRPr="00C23534">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. It is optional for knowledge products for which UNDP is a sponsoring party, at the discretion of the organization authoring or commissioning the product.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="65C33B15" w14:textId="77777777" w:rsidR="00AE17F2" w:rsidRPr="00C23534" w:rsidRDefault="00AE17F2" w:rsidP="00AE17F2">
-      <w:pPr>
+    <w:p w14:paraId="718BFD72" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228700B7" w14:textId="59EA187B" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3. Definitions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. A UNDP knowledge product is “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C23534">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk534470479"/>
-      <w:r w:rsidRPr="00C23534">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>branded published piece offering new insights and analysis that advances learning or increases understanding about a development issue and leads to improved development policies, programmes, practices, products, skills and competencies.”</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">branded published piece offering new insights and analysis that advances learning or increases understanding about a development issue and leads to improved development policies, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, practices, products, skills and competencies.”</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk534470801"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00C23534">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C23534">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>It is produced for the purpose of informing or influencing decision-makers, professionals or the interested public.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C23534">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C23534">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Knowledge products may be classified under eight types: report, technical paper, guidance material, contributing paper, findings, dataset, brief, and think piece.  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="65C33B17" w14:textId="77777777" w:rsidR="00AE17F2" w:rsidRPr="00C23534" w:rsidRDefault="00AE17F2" w:rsidP="00AE17F2">
-      <w:pPr>
+    <w:p w14:paraId="30334186" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="396591BD" w14:textId="1C370D32" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...23 lines deleted...]
-        <w:r w:rsidR="002E2C1B" w:rsidRPr="00C23534">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4. Quality Standards.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All UNDP knowledge products must meet six quality standards: (1) the product is relevant to the organization’s or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> priorities; (2) the product demonstrates thought leadership; (3) the product is well-designed and internally consistent; (4) the product is assured of reaching its intended audience; (5) the intended impacts are clear and measurable; (6) an appropriate roll-out plan is included.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5668">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To certify these standards are met, the approver/authorizing officer signs a Quality Standards Certification form through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="006922D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>o</w:t>
+          <w:t>online quality assurance process.</w:t>
         </w:r>
-        <w:r w:rsidR="006366F4" w:rsidRPr="00C23534">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0894D442" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="509F9E39" w14:textId="12024EDE" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5. Quality Assurance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Quality assurance for UNDP knowledge products is a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="006922D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">nline </w:t>
-[...59 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>three step online process</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conducted by the Issuing Office. The Issuing Office appoints a Knowledge Product Focal Point who:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1685DE08" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...89 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A38CE9" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Submits the planned knowledge product details (scope of work, budget, target audience etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D01664" w14:textId="24E0785A" w:rsidR="00DC3843" w:rsidRPr="00C23534" w:rsidRDefault="00DC3843" w:rsidP="00DC3843">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="25617C5F" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Once the knowledge product is produced, assesses it against the quality standards, and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057948D2" w14:textId="330BD148" w:rsidR="00DC3843" w:rsidRPr="00C23534" w:rsidRDefault="00DC3843" w:rsidP="00DC3843">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27ED050E" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...25 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Uploads the product for publishing on UNDP's public site</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE7BAEF" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...119 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36FB3C4A" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Two key decision points in the process certify the product meets the criteria. It is the role of the Approver, the authorizing officer within the issuing office, to: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CD4D52" w14:textId="701C204C" w:rsidR="00A41EAE" w:rsidRPr="00C23534" w:rsidRDefault="00AE17F2" w:rsidP="00A41EAE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5F44B813" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“Approve”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C23534">
-[...47 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is when the approver -the authorizing officer- certifies that the knowledge product has been adequately justified and its design details have been satisfactorily thought through to proceed with the production stage, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A569EE5" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00AE17F2" w:rsidRPr="00C23534">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C23534">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C33B1A" w14:textId="522AF315" w:rsidR="00AE17F2" w:rsidRPr="00C23534" w:rsidRDefault="00DC3843" w:rsidP="00A41EAE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="181AA9E9" w14:textId="7D986353" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“Clear</w:t>
       </w:r>
-      <w:r w:rsidR="00AE17F2" w:rsidRPr="00C23534">
-[...27 lines deleted...]
-        <w:r w:rsidR="00AE17F2" w:rsidRPr="00C23534">
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” is when the approver certifies that the product fully meets UNDP’s quality standards and can be finalized and issued.  At each step the authorizing officer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>signs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> off on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="006922D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Online Quality Assurance </w:t>
+          <w:t>Online Quality Assurance process</w:t>
         </w:r>
-        <w:r w:rsidR="002E2C1B" w:rsidRPr="00C23534">
+      </w:hyperlink>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F506A4" w14:textId="5A276EB2" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Following its publication, the issuing office is also able to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:anchor="knowledge-products-overview" w:history="1">
+        <w:r w:rsidRPr="006922D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-          </w:rPr>
-[...57 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>track and monitor</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AE17F2" w:rsidRPr="00C23534">
-[...46 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the impact and the performance of the published knowledge product.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400CA7DB" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40905413" w14:textId="35CE9322" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6. Key roles and delegation of authority.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C23534">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C33B1E" w14:textId="77777777" w:rsidR="00AE17F2" w:rsidRPr="00C23534" w:rsidRDefault="00AE17F2" w:rsidP="00AE17F2">
-      <w:pPr>
+    <w:p w14:paraId="7BF63CBB" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Approver</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C23534">
-[...10 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: the authorization to approve and clear a knowledge product for publication is done at the level of the authorizing officer/budget holder in the issuing office – the authority responsible for approving the allocation of a unit’s or project’s budget resources; e.g., the head of the office, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the project executive issuing the product.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3084DE5A" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7452E574" w14:textId="50EF4B7A" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Issuing office</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C23534">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the bureau/department/office/team that designs and finances the production, roll out and publication of the knowledge product. The issuing office should also appoint a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C23534">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Knowledge Product Focal Point</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C23534">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to oversee and coordinate the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00C23534">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="006922D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>online quality assurance process</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F40FD2" w:rsidRPr="00C23534">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C23534">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and fulfill the policy requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C33B23" w14:textId="77777777" w:rsidR="00AE17F2" w:rsidRPr="00C23534" w:rsidRDefault="00AE17F2" w:rsidP="00AE17F2">
-      <w:pPr>
+    <w:p w14:paraId="2B398D46" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59ED9344" w14:textId="5C5DEC73" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7. Other considerations.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00C23534">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="006922D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Critical reviews</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C23534">
-[...37 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are an important step to guarantee the quality of the product. They are done by professionals within the issuing office and independent qualified people.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A377392" w14:textId="1A44E22E" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00C23534">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="006922D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>product’s type</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C23534">
-[...19 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determines the nature of the review, the composition of the reviewers and whether an external review is called for. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C594FAE" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59527D0F" w14:textId="5FA5AF7D" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>8. Support tools.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C33B27" w14:textId="569BF609" w:rsidR="00AE17F2" w:rsidRPr="00C23534" w:rsidRDefault="006D5598" w:rsidP="00A276FA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4C9480CA" w14:textId="724A31C3" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="00AE17F2" w:rsidRPr="00C23534">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="006922D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Online Quality Assurance </w:t>
-[...9 lines deleted...]
-          <w:t>process</w:t>
+          <w:t>Online Quality Assurance process</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65C33B28" w14:textId="22C12FCE" w:rsidR="00AE17F2" w:rsidRPr="00C23534" w:rsidRDefault="006D5598" w:rsidP="00A276FA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="781DA523" w14:textId="23640080" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="00AE17F2" w:rsidRPr="00C23534">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:anchor="knowledge-products-overview" w:history="1">
+        <w:r w:rsidRPr="006922D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Tracking and Monitoring the performance and impact of the knowledge product</w:t>
+          <w:t xml:space="preserve">Tracking and </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="006922D6">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Monitoring</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="006922D6">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> the performance and impact of the knowledge product</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AE17F2" w:rsidRPr="00C23534">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA18EA4" w14:textId="06DA78DC" w:rsidR="00AE17F2" w:rsidRPr="00C23534" w:rsidRDefault="00AE17F2" w:rsidP="00A276FA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2455352A" w14:textId="4E73EF50" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">All UNDP knowledge products should also adhere to UNDP’s publications guidelines spelled out in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00C23534">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="006922D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Communications Toolkit</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C23534">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, to ensure conformity with standards for material produced for external audiences.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792AAB2C" w14:textId="76DFCE8F" w:rsidR="00A276FA" w:rsidRPr="00C23534" w:rsidRDefault="006D5598" w:rsidP="00A276FA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="73E55310" w14:textId="77777777" w:rsidR="006922D6" w:rsidRPr="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="00A276FA" w:rsidRPr="00C23534">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="006922D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Knowledge Product Production Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A276FA" w:rsidRPr="00C23534">
-[...30 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offer in-depth information on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>different knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006922D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> product types, life cycle steps, production processes, and quality assurance standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E033DC" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="006922D6">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A59D96F" w14:textId="77777777" w:rsidR="00AF7EDA" w:rsidRDefault="00AF7EDA" w:rsidP="00AF7EDA">
+    <w:p w14:paraId="1E4842C4" w14:textId="77777777" w:rsidR="003C7B7A" w:rsidRDefault="003C7B7A" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50815476" w14:textId="77777777" w:rsidR="00AF7EDA" w:rsidRDefault="00AF7EDA" w:rsidP="00AF7EDA">
+    <w:p w14:paraId="160FBB32" w14:textId="77777777" w:rsidR="003C7B7A" w:rsidRDefault="003C7B7A" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7331E227" w14:textId="43857EEF" w:rsidR="005F48AA" w:rsidRPr="005F48AA" w:rsidRDefault="005F48AA" w:rsidP="005F48AA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15217D3D" w14:textId="5218A62A" w:rsidR="006922D6" w:rsidRPr="005F48AA" w:rsidRDefault="006922D6" w:rsidP="009255F9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="009255F9">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="005F48AA">
+    <w:r w:rsidRPr="009255F9">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="005F48AA">
+    <w:r w:rsidRPr="009255F9">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="005F48AA">
+    <w:r w:rsidRPr="009255F9">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="005F48AA">
+    <w:r w:rsidRPr="009255F9">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="005F48AA">
+    <w:r w:rsidRPr="009255F9">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="005F48AA">
+    <w:r w:rsidRPr="009255F9">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="005F48AA">
+    <w:r w:rsidRPr="009255F9">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="005F48AA">
+    <w:r w:rsidRPr="009255F9">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="005F48AA">
+    <w:r w:rsidRPr="009255F9">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="005F48AA">
+    <w:r w:rsidRPr="009255F9">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
-    <w:r w:rsidRPr="005F48AA">
+    <w:r w:rsidRPr="009255F9">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="005F48AA">
+    <w:r w:rsidRPr="009255F9">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="005F48AA">
+    <w:r w:rsidRPr="009255F9">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">Effective Date: </w:t>
+      <w:t xml:space="preserve">Effective Date: 01/03/2019 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009255F9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="009255F9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Version</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>:</w:t>
     </w:r>
-    <w:r w:rsidRPr="005F48AA">
+    <w:r w:rsidRPr="009255F9">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>/0</w:t>
-[...35 lines deleted...]
-      <w:t xml:space="preserve">Version # </w:t>
+      <w:t xml:space="preserve"> # </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1526678766"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{8E5F4FAB-5CCA-42AE-962F-3A73F0376D5A}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidRPr="009255F9">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="073EBDC9" w14:textId="0682D7E1" w:rsidR="00AF7EDA" w:rsidRPr="005F48AA" w:rsidRDefault="00AF7EDA" w:rsidP="005F48AA">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34AF2B96" w14:textId="77777777" w:rsidR="00AF7EDA" w:rsidRDefault="00AF7EDA" w:rsidP="00AF7EDA">
+    <w:p w14:paraId="470EC2E0" w14:textId="77777777" w:rsidR="003C7B7A" w:rsidRDefault="003C7B7A" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C8E55B3" w14:textId="77777777" w:rsidR="00AF7EDA" w:rsidRDefault="00AF7EDA" w:rsidP="00AF7EDA">
+    <w:p w14:paraId="4DCF3334" w14:textId="77777777" w:rsidR="003C7B7A" w:rsidRDefault="003C7B7A" w:rsidP="006922D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B8BD5C3" w14:textId="5E5EC67B" w:rsidR="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74F13E16" wp14:editId="65E7D74A">
+          <wp:extent cx="298580" cy="589695"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="1270"/>
+          <wp:docPr id="24" name="Picture 24"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="1" r="2023" b="16111"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="303059" cy="598542"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6D976F6E" w14:textId="77777777" w:rsidR="006922D6" w:rsidRDefault="006922D6" w:rsidP="006922D6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="020F39A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAFA6530"/>
     <w:lvl w:ilvl="0" w:tplc="0A50EB06">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2285,179 +2444,135 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2105495056">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="718670752">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="371812473">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00AE17F2"/>
-[...57 lines deleted...]
-    <w:rsid w:val="00FC1344"/>
+    <w:rsidRoot w:val="006922D6"/>
+    <w:rsid w:val="00076C7D"/>
+    <w:rsid w:val="00290132"/>
+    <w:rsid w:val="0030069B"/>
+    <w:rsid w:val="003C7B7A"/>
+    <w:rsid w:val="006922D6"/>
+    <w:rsid w:val="006B0068"/>
+    <w:rsid w:val="00760573"/>
+    <w:rsid w:val="009255F9"/>
+    <w:rsid w:val="00BF5668"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00EC5496"/>
+    <w:rsid w:val="00F307A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="65C33B09"/>
+  <w14:docId w14:val="260DEF3F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F0CD4749-673B-432E-B4DC-EBE732FC247F}"/>
+  <w15:docId w15:val="{02C0F164-56F8-4FEF-82BF-3F670676D9A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2798,380 +2913,794 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AE17F2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006922D6"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006922D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006922D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006922D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006922D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006922D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006922D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006922D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006922D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...2 lines deleted...]
-    <w:rsid w:val="00AE17F2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006922D6"/>
     <w:rPr>
-      <w:color w:val="3366FF"/>
-      <w:u w:val="none"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ms-rtethemeforecolor-2-01">
-[...1 lines deleted...]
-    <w:rsid w:val="00AE17F2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006922D6"/>
     <w:rPr>
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00F40FD2"/>
+    <w:rsid w:val="006922D6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F40FD2"/>
+    <w:rsid w:val="006922D6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
-    <w:name w:val="Unresolved Mention1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00B848F1"/>
+    <w:rsid w:val="006922D6"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention10">
-    <w:name w:val="Unresolved Mention1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00A52B66"/>
+    <w:rsid w:val="006922D6"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
-    <w:name w:val="Unresolved Mention2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00A52B66"/>
+    <w:rsid w:val="006922D6"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006922D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006922D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006922D6"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006922D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006922D6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006922D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006922D6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006922D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00A52B66"/>
+    <w:rsid w:val="006922D6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006922D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006922D6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006922D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006922D6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A52B66"/>
+    <w:rsid w:val="006922D6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006922D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AF7EDA"/>
+    <w:rsid w:val="006922D6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AF7EDA"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="006922D6"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...28 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AF7EDA"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="006922D6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/SitePages/Intranet.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/_layouts/15/WopiFrame.aspx?sourcedoc=/apps/KM/kpQAP/Shared%20Documents/Critical%20Review%20QAP.docx&amp;action=default" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/groups/me/reports/1e1f1362-ba7c-4e29-82c2-73e5aa78ffab/?ctid=b3e5db5e-2944-4837-99f5-7488ace54319" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/SitePages/Intranet.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/groups/469a95ec-a560-4400-9a0d-f84e32e27ac2/reports/c4deba89-324a-468d-8a38-be150f30e5b9?ctid=b3e5db5e-2944-4837-99f5-7488ace54319" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/SitePages/Intranet.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/SitePages/Intranet.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/_layouts/15/WopiFrame.aspx?sourcedoc=/apps/KM/kpQAP/Shared%20Documents/Critical%20Review%20QAP.docx&amp;action=default" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/SitePages/Intranet.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/communicate/communicationstoolkit/Pages/Home.aspx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:u:/r/teams/KnowledgeProduct/SitePages/HomeForBrandCentral.aspx?csf=1&amp;web=1&amp;e=Cla1Xe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="apps.powerapps.com/play/e/default-b3e5db5e-2944-4837-99f5-7488ace54319/a/b2825d03-b89c-45bc-90b4-a2867fe5de28?Step=Step4&amp;tenantId=b3e5db5e-2944-4837-99f5-7488ace54319&amp;hint=ba2e2c84-e327-43c4-a8d6-f4362e809b3a&amp;sourcetime=1699306211860" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1651" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:u:/r/teams/KnowledgeProduct/SitePages/HomeForBrandCentral.aspx?csf=1&amp;web=1&amp;e=Cla1Xe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/communications" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/KnowledgeProduct" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/KnowledgeProduct" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:u:/r/teams/KnowledgeProduct/SitePages/HomeForBrandCentral.aspx?csf=1&amp;web=1&amp;e=HU47LX" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:u:/r/teams/KnowledgeProduct/SitePages/HomeForBrandCentral.aspx?csf=1&amp;web=1&amp;e=Cla1Xe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:u:/r/teams/KnowledgeProduct/SitePages/HomeForBrandCentral.aspx?csf=1&amp;web=1&amp;e=Cla1Xe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/KnowledgeProduct/Lists/Knowledge%20Product%20Typology/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3278,668 +3807,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>879</Words>
-  <Characters>5011</Characters>
+  <Words>894</Words>
+  <Characters>5099</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5879</CharactersWithSpaces>
+  <CharactersWithSpaces>5982</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Jane Ashley Gagne</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>