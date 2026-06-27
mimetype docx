--- v0 (2025-10-18)
+++ v1 (2026-06-27)
@@ -7,1303 +7,1080 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="51F8F30C" w14:textId="77777777" w:rsidR="00696E96" w:rsidRPr="00F85F3E" w:rsidRDefault="0047199D">
+    <w:p w14:paraId="51F8F30C" w14:textId="77777777" w:rsidR="005276F1" w:rsidRPr="007F13A0" w:rsidRDefault="005276F1">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12ABDAE6" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="0019508C">
+    <w:p w14:paraId="5690F8F6" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12ABDAE6" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="0019508C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F3E">
+      <w:r w:rsidRPr="007F13A0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Evaluation Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F961C0" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C">
+    <w:p w14:paraId="65F961C0" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B27E56F" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="0019508C">
+    <w:p w14:paraId="2B27E56F" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="0019508C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F3E">
+      <w:r w:rsidRPr="007F13A0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ANNEX B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F85F3E">
+      <w:r w:rsidRPr="007F13A0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F85F3E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F13A0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FULLY-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F85F3E">
+      <w:r w:rsidRPr="007F13A0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">COSTED EVALUATION PLAN </w:t>
+        <w:t>COSTED</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F85F3E">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F13A0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EVALUATION PLAN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F13A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(for submission to the Executive Board as an annex to the CPD but not translated)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34998F45" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="0019508C">
+    <w:p w14:paraId="34998F45" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="0019508C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="143"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1402"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1698"/>
+        <w:gridCol w:w="1334"/>
+        <w:gridCol w:w="1339"/>
+        <w:gridCol w:w="1339"/>
+        <w:gridCol w:w="1613"/>
+        <w:gridCol w:w="1616"/>
         <w:gridCol w:w="1476"/>
-        <w:gridCol w:w="1549"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1408"/>
+        <w:gridCol w:w="1473"/>
+        <w:gridCol w:w="1420"/>
+        <w:gridCol w:w="1340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0019508C" w:rsidRPr="00F85F3E" w14:paraId="58BC88FC" w14:textId="77777777" w:rsidTr="00646423">
+      <w:tr w:rsidR="0019508C" w:rsidRPr="00D47273" w14:paraId="58BC88FC" w14:textId="77777777" w:rsidTr="007F13A0">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="518" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="021A0989" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="021A0989" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>UNDAF (or equivalent)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BEC7A7A" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="3BEC7A7A" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Outcome </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A236C84" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="7A236C84" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>UNDP Strategic Plan Outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C06FEC3" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="3C06FEC3" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Evaluation Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="pct"/>
+            <w:tcW w:w="626" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73684D96" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidDel="00BA628C" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="73684D96" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidDel="00BA628C" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Partners (joint evaluation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="pct"/>
+            <w:tcW w:w="627" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03757007" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="03757007" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Evaluation commissioned by (if not UNDP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="522" w:type="pct"/>
+            <w:tcW w:w="546" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B576BD3" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="4B576BD3" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Type of evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="pct"/>
+            <w:tcW w:w="572" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73D048BA" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="73D048BA" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Planned Evaluation Completion Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="pct"/>
+            <w:tcW w:w="551" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="188307ED" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="188307ED" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Estimated Cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75D3C86A" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="75D3C86A" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Provisional Source of Funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0019508C" w:rsidRPr="00F85F3E" w14:paraId="71942F45" w14:textId="77777777" w:rsidTr="00646423">
+      <w:tr w:rsidR="0019508C" w:rsidRPr="00D47273" w14:paraId="71942F45" w14:textId="77777777" w:rsidTr="007F13A0">
         <w:trPr>
           <w:trHeight w:val="3460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="518" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53E01CC3" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="53E01CC3" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Copied verbatim from the UNDAF / equivalent / CPD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57BC5049" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="57BC5049" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cite relevant Strategic Plan outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E60EC7D" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="6E60EC7D" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E.g. Mid-term outcome evaluation: Energy and Environment Portfolio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="pct"/>
+            <w:tcW w:w="626" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="175D6DCD" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="175D6DCD" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>List all partners. E.g. UN organizations; government partners, such as national ministry; donor; etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="pct"/>
+            <w:tcW w:w="627" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="764A04A5" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="764A04A5" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E.g. Ministry of Environment; GEF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="522" w:type="pct"/>
+            <w:tcW w:w="546" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10A13078" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="10A13078" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">E.g. UNDAF/equivalent, CPD, outcome, thematic, programme / project, GEF, etc. </w:t>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E.g. UNDAF/equivalent, CPD, outcome, thematic, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / project, GEF, etc. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12CD2F42" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="12CD2F42" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="649AAB46" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="649AAB46" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F85F3E">
-[...5 lines deleted...]
-              <w:t>: Evaluative exercises may vary in size and scope but they should all help produce intelligence outcome-level performance. All evaluations should meet UNEG gender standards.</w:t>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Evaluative exercises may vary in size and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>scope</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> but they should all help produce </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>intelligence outcome-level</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> performance. All evaluations should meet UNEG gender standards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="pct"/>
+            <w:tcW w:w="572" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA99464" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="1CA99464" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E.g. June 2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30AE92C0" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="30AE92C0" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3440A219" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="3440A219" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F85F3E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Timing and nature of evaluation to be determined by performance and learning needs based on testing of theory of change that underpins strategy towards each outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="pct"/>
+            <w:tcW w:w="551" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E976476" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="2E976476" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
-[...5 lines deleted...]
-              <w:t>Consider the following expenses: Evaluators and external advisers, and expenses related to their duties; expert advisory panel members (if any); travel; stakeholders consultations; data collection, and analysis tools and methods; supplies (office, computer, software, etc.); communication costs; publication and dissemination</w:t>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consider the following expenses: Evaluators and external advisers, and expenses related to their duties; expert advisory panel members (if any); travel; </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>stakeholders</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F13A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> consultations; data collection, and analysis tools and methods; supplies (office, computer, software, etc.); communication costs; publication and dissemination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00F5D25F" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="00646423">
+          <w:p w14:paraId="00F5D25F" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00646423">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F85F3E">
+            <w:r w:rsidRPr="007F13A0">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>E.g. project budget; donor; M&amp;E budget; etc.</w:t>
             </w:r>
-          </w:p>
-[...266 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="749CD5A0" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="0019508C">
+    <w:p w14:paraId="050AEEC3" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidRDefault="0019508C" w:rsidP="00D47273">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FBC6452" w14:textId="77777777" w:rsidR="0019508C" w:rsidRPr="00F85F3E" w:rsidRDefault="0019508C" w:rsidP="0019508C">
-[...30 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840"/>
+    <w:sectPr w:rsidR="0019508C" w:rsidRPr="007F13A0" w:rsidSect="007F13A0">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="773A9823" w14:textId="77777777" w:rsidR="002E0F50" w:rsidRDefault="002E0F50" w:rsidP="0019508C">
+    <w:p w14:paraId="2578E38A" w14:textId="77777777" w:rsidR="001721A7" w:rsidRDefault="001721A7" w:rsidP="0019508C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CE4CB0D" w14:textId="77777777" w:rsidR="002E0F50" w:rsidRDefault="002E0F50" w:rsidP="0019508C">
+    <w:p w14:paraId="77C63551" w14:textId="77777777" w:rsidR="001721A7" w:rsidRDefault="001721A7" w:rsidP="0019508C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11F1CF0D" w14:textId="77777777" w:rsidR="002E0F50" w:rsidRDefault="002E0F50" w:rsidP="0019508C">
+    <w:p w14:paraId="39E4005A" w14:textId="77777777" w:rsidR="001721A7" w:rsidRDefault="001721A7" w:rsidP="0019508C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CBE8869" w14:textId="77777777" w:rsidR="002E0F50" w:rsidRDefault="002E0F50" w:rsidP="0019508C">
+    <w:p w14:paraId="2471F7D5" w14:textId="77777777" w:rsidR="001721A7" w:rsidRDefault="001721A7" w:rsidP="0019508C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="630559AF" w14:textId="77777777" w:rsidR="0019508C" w:rsidRDefault="0019508C" w:rsidP="0019508C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="630559AF" w14:textId="371BCBF0" w:rsidR="0019508C" w:rsidRDefault="00D47273" w:rsidP="0019508C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="005F6ADA">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="333333"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23949B7D" wp14:editId="171DCE73">
-[...18 lines deleted...]
-          <wp:docPr id="1" name="Picture 1" descr="UNDP logo"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09440226" wp14:editId="111317A4">
+          <wp:extent cx="304800" cy="602377"/>
+          <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+          <wp:docPr id="621728107" name="Picture 621728107"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="UNDP logo"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
-[...2 lines deleted...]
-                  </a:stretch>
+                  <a:srcRect r="-18" b="14306"/>
+                  <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="508922" cy="973859"/>
+                    <a:ext cx="308590" cy="609867"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0019508C"/>
+    <w:rsid w:val="00101A43"/>
+    <w:rsid w:val="001721A7"/>
     <w:rsid w:val="0019508C"/>
     <w:rsid w:val="002E0F50"/>
+    <w:rsid w:val="00407F3E"/>
     <w:rsid w:val="0047199D"/>
     <w:rsid w:val="00476C4E"/>
+    <w:rsid w:val="005276F1"/>
     <w:rsid w:val="005E1DA7"/>
     <w:rsid w:val="00662578"/>
+    <w:rsid w:val="007F13A0"/>
     <w:rsid w:val="008E13C0"/>
     <w:rsid w:val="00C12E53"/>
     <w:rsid w:val="00CD10B9"/>
+    <w:rsid w:val="00D47273"/>
+    <w:rsid w:val="00F85C3E"/>
     <w:rsid w:val="00F85F3E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05158600"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1631,50 +1408,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0019508C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -1731,55 +1513,67 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0019508C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0019508C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D47273"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -2031,126 +1825,99 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<p:Policy xmlns:p="office.server.policy" id="" local="true">
-[...25 lines deleted...]
-<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -2463,51 +2230,51 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2</UNDP_POPP_REFITEM_VERSION>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>669</Value>
     </TaxCatchAll>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">English</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Annex B. Fully-Costed Evaluation Plan (for submission to the Executive Board as an annex to the CPD but not translated)</UNDP_POPP_TITLE_EN>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
@@ -2515,120 +2282,156 @@
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2720</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2720</Url>
       <Description>POPP-11-2720</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2</DLCPolicyLabelValue>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{159C43EC-BF9D-4A99-9899-09A73FB8F0D9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E6B06B4-BD13-4E8D-AEEA-EBDAA0E4BB86}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF2997A7-D3F9-4C93-811C-8B19765F8065}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B959F20-F9B8-4F8D-AD26-44DEC2B21F75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEABB778-9A34-411C-8168-B096F52C2690}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...36 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1290</Characters>
+  <Pages>1</Pages>
+  <Words>222</Words>
+  <Characters>1271</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1513</CharactersWithSpaces>
+  <CharactersWithSpaces>1491</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>