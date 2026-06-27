--- v0 (2025-10-18)
+++ v1 (2026-06-27)
@@ -1,2597 +1,2405 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="585D30F3" w14:textId="77777777" w:rsidR="001F22E4" w:rsidRPr="00C932C4" w:rsidRDefault="001F22E4" w:rsidP="001F22E4">
+    <w:p w14:paraId="0B5BE3B5" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:ind w:left="5103" w:right="202"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A2BAFC6" w14:textId="77777777" w:rsidR="001F22E4" w:rsidRPr="00C932C4" w:rsidRDefault="001F22E4" w:rsidP="001F22E4">
+    <w:p w14:paraId="5F3B3D31" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:ind w:left="5103" w:right="202"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4902FC12" w14:textId="77777777" w:rsidR="001F22E4" w:rsidRPr="00C932C4" w:rsidRDefault="001F22E4" w:rsidP="001F22E4">
+    <w:p w14:paraId="7EA7619B" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:ind w:left="5103" w:right="202"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="128D20C6" w14:textId="77777777" w:rsidR="001F22E4" w:rsidRPr="00C932C4" w:rsidRDefault="001F22E4" w:rsidP="001F22E4">
+    <w:p w14:paraId="76586B38" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:ind w:left="5103" w:right="202"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B2F046D" w14:textId="77777777" w:rsidR="001F22E4" w:rsidRPr="00C932C4" w:rsidRDefault="001F22E4" w:rsidP="001F22E4">
+    <w:p w14:paraId="3916438C" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:ind w:left="5103" w:right="202"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65C9A1C9" w14:textId="77777777" w:rsidR="001F22E4" w:rsidRPr="00C932C4" w:rsidRDefault="001F22E4" w:rsidP="001F22E4">
+    <w:p w14:paraId="262A239C" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:ind w:left="5103" w:right="202"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03509435" w14:textId="77777777" w:rsidR="001F22E4" w:rsidRPr="00C932C4" w:rsidRDefault="001F22E4" w:rsidP="001F22E4">
+    <w:p w14:paraId="39A4D1AB" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00B735C7" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:ind w:left="5103" w:right="202"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rStyle w:val="Style2"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C932C4">
+      <w:r w:rsidRPr="00B735C7">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[Date]</w:t>
       </w:r>
-      <w:r w:rsidR="001F22E4" w:rsidRPr="00C932C4">
+      <w:r w:rsidRPr="00B735C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078E0855" w14:textId="77777777" w:rsidR="00687D84" w:rsidRPr="00C932C4" w:rsidRDefault="00687D84" w:rsidP="00687D84">
+    <w:p w14:paraId="030C573B" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00B735C7" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>To:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>[Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7B1833" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00B735C7" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Associate Administrator, Executive Office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5C24FD" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00B735C7" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Through:            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4603BAD1" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00B735C7" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Director, Regional Bureau for [name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1822C85C" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00B735C7" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="096D3B9B" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00B735C7" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Through:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E94560B" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00B735C7" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Deputy Director, Bureau for Policy and Programme Support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB5A854" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00B735C7" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63079187" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00B735C7" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>From:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>[Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3466E147" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B735C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Resident Representative, [UNDP Country Programme Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DD3695" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6683F181" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
+      <w:pPr>
+        <w:ind w:left="1440" w:right="-1346" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C932C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>To:</w:t>
+        <w:t xml:space="preserve">Subject: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C932C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">[Country] CPD 201X – 202X: Authorization of direct execution modality (DEX) for the Country Programme of [name] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED4D9F9" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
+      <w:pPr>
+        <w:ind w:right="-1346"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76BB05D0" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
+      <w:pPr>
+        <w:ind w:right="-1346"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C932C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bureau:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C932C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C932C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        <w:t>[Name]</w:t>
+        <w:t xml:space="preserve">Regional Bureau for [name] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE26205" w14:textId="77777777" w:rsidR="00687D84" w:rsidRPr="00C932C4" w:rsidRDefault="00F94D5E" w:rsidP="00687D84">
+    <w:p w14:paraId="7FDAED2D" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
-        <w:ind w:left="720" w:firstLine="720"/>
-[...75 lines deleted...]
-          <w:b/>
+        <w:ind w:right="-1346"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4527774B" w14:textId="77777777" w:rsidR="00687D84" w:rsidRPr="00C932C4" w:rsidRDefault="00687D84" w:rsidP="00687D84">
+    <w:p w14:paraId="0CC9D7DA" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
-        <w:rPr>
-[...79 lines deleted...]
-          <w:b/>
+        <w:ind w:right="-1346" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53BF0646" w14:textId="77777777" w:rsidR="00687D84" w:rsidRPr="00C932C4" w:rsidRDefault="00687D84" w:rsidP="00D55923">
-[...302 lines deleted...]
-    <w:p w14:paraId="58AC55BF" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="00B75CFE">
+    <w:p w14:paraId="366A8D74" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:ind w:right="-1346" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C932C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The cover memo should describe the background and rationale leading the UNDP Resident Representative to request authorization for direct execution of the programme. Direct Execution is highly exceptional, and is only pursued if there is no recognized government able to sign the country programme, accepting ultimate ownership of the programme.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66627593" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="00B75CFE">
+    <w:p w14:paraId="30C16B04" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:ind w:right="-1346" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A456589" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="00B75CFE">
+    <w:p w14:paraId="0733440F" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:ind w:right="-1346" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C932C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The memo must provide assurance that the required capacities are in place for direct execution of the programme. This includes ensuring sufficient security measures are in place, as well as capacities for direct implementation of all projects under the programme. The Resident Representative must also describe how national partners are being engaged to ensure national ownership in the absence of national execution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03553082" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="00F8758D">
+    <w:p w14:paraId="54C6B17D" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:ind w:right="-1346" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7632A8BD" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="00F8758D">
+    <w:p w14:paraId="6593F188" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:ind w:right="-1346" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C932C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Direct Execution can only be approved by the Associate Administrator. This memo must be reviewed by the Regional Bureau and sent to the BPPS Development Impact Group for further review and recommendation to the Associate Administrator for approval.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10805FBD" w14:textId="77777777" w:rsidR="00DB1876" w:rsidRPr="00C932C4" w:rsidRDefault="00DB1876" w:rsidP="00DB1876">
+    <w:p w14:paraId="77A5E889" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:ind w:right="-1346"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27E590A1" w14:textId="77777777" w:rsidR="00270DF3" w:rsidRPr="00C932C4" w:rsidRDefault="00270DF3" w:rsidP="00F8758D">
+    <w:p w14:paraId="32D6D2D2" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:ind w:right="-1346" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CEA4875" w14:textId="77777777" w:rsidR="00C25F4B" w:rsidRPr="00C932C4" w:rsidRDefault="00C25F4B" w:rsidP="00F8758D">
+    <w:p w14:paraId="76629049" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:ind w:right="-1346" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32EA6D6C" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="00B75CFE">
+    <w:p w14:paraId="3E464418" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:pStyle w:val="Memoheading"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C932C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00C932C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>New or Extension:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6674958F" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="00B75CFE">
+    <w:p w14:paraId="28AF2510" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:pStyle w:val="Memoheading"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C932C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Bureau:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219A7A2C" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="00B75CFE">
+    <w:p w14:paraId="622D9035" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:pStyle w:val="Memoheading"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C932C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Programme: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4DC10D" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="00B75CFE">
+    <w:p w14:paraId="09022057" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:pStyle w:val="Memoheading"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C932C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F3EC1C" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="00B75CFE">
-[...11 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8545" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2336"/>
         <w:gridCol w:w="3859"/>
-        <w:gridCol w:w="1805"/>
+        <w:gridCol w:w="2350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w14:paraId="1F904F39" w14:textId="77777777" w:rsidTr="00D53673">
+      <w:tr w:rsidR="000A60B5" w:rsidRPr="00C932C4" w14:paraId="4CA57F10" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8000" w:type="dxa"/>
+            <w:tcW w:w="8545" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w14:paraId="73B5C696" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="319F7057" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DEX ASSESSMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w14:paraId="394868E8" w14:textId="77777777" w:rsidTr="00D53673">
+      <w:tr w:rsidR="000A60B5" w:rsidRPr="00C932C4" w14:paraId="0E7AF5AD" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="756C3C2C" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="04087144" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Programme Budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5664" w:type="dxa"/>
+            <w:tcW w:w="6209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="544D6C81" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="52EDF91F" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w14:paraId="10294AD4" w14:textId="77777777" w:rsidTr="00D53673">
+      <w:tr w:rsidR="000A60B5" w:rsidRPr="00C932C4" w14:paraId="27C216FE" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8000" w:type="dxa"/>
+            <w:tcW w:w="8545" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29ED502B" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="1E2FB867" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RECENT RATINGS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w14:paraId="78CDA6CB" w14:textId="77777777" w:rsidTr="00D53673">
+      <w:tr w:rsidR="000A60B5" w:rsidRPr="00C932C4" w14:paraId="765DB8AC" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8000" w:type="dxa"/>
+            <w:tcW w:w="8545" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B286C40" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="5BF8E45D" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PROGRAMME MANAGEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w14:paraId="0A5C03C3" w14:textId="77777777" w:rsidTr="00D53673">
+      <w:tr w:rsidR="000A60B5" w:rsidRPr="00C932C4" w14:paraId="5AA648CB" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0484A7E5" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="0482861D" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">How efficient is the programme? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5664" w:type="dxa"/>
+            <w:tcW w:w="6209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7029B044" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="1E5FC21B" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Management Efficiency Ratio (MER):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w14:paraId="5C7E1509" w14:textId="77777777" w:rsidTr="00D53673">
+      <w:tr w:rsidR="000A60B5" w:rsidRPr="00C932C4" w14:paraId="460D3C00" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0709086A" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="38437C6C" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5664" w:type="dxa"/>
+            <w:tcW w:w="6209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0094834F" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="10090B90" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Other (staff relocation issues, etc.):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w14:paraId="0E1314D9" w14:textId="77777777" w:rsidTr="00D53673">
+      <w:tr w:rsidR="000A60B5" w:rsidRPr="00C932C4" w14:paraId="094E505A" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BF9E1F8" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="04C397AE" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Multi-year resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5664" w:type="dxa"/>
+            <w:tcW w:w="6209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C5EDB61" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="5E9EB338" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Resource Mobilization targets and performance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w14:paraId="48BF5DF7" w14:textId="77777777" w:rsidTr="00D53673">
+      <w:tr w:rsidR="000A60B5" w:rsidRPr="00C932C4" w14:paraId="4FE8FBBB" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8000" w:type="dxa"/>
+            <w:tcW w:w="8545" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D137F02" w14:textId="77777777" w:rsidR="00D55233" w:rsidRPr="00C932C4" w:rsidRDefault="00D55233" w:rsidP="002926BC">
+          <w:p w14:paraId="1C6D3A7B" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3FFC2FB7" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="2569337D" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OPERATIONAL CAPACITY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w14:paraId="37F9450E" w14:textId="77777777" w:rsidTr="00D53673">
+      <w:tr w:rsidR="000A60B5" w:rsidRPr="00C932C4" w14:paraId="7A069C4A" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7084A871" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="380E0D0D" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Staff capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5664" w:type="dxa"/>
+            <w:tcW w:w="6209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C3EDD7B" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="0E177694" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>How strong is staff capacity? Include information such as:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02C376DA" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="352CD0DA" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Number and functional breakdown of UNDP staff</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FB34165" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="135500CF" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Number of projects per focal point</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AE07C03" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="3F0CAEDC" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dedicated advisory support available, if applicable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51025209" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="649D0776" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Average time taken to recruit qualified personnel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61120007" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="77341607" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Number of procurement actions and their value in the past year</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A9807CE" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="009D52C5">
+          <w:p w14:paraId="243DF46B" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:ind w:left="157" w:hanging="157"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Availability of </w:t>
+              <w:t>Availability of interim donor reports, financial progress reports and CDRs</w:t>
             </w:r>
-            <w:r w:rsidR="009D52C5" w:rsidRPr="00C932C4">
-[...11 lines deleted...]
-          <w:p w14:paraId="05701599" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          </w:p>
+          <w:p w14:paraId="77D679AB" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Availability of an updated risk management plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w14:paraId="56EBCC93" w14:textId="77777777" w:rsidTr="00D53673">
+      <w:tr w:rsidR="000A60B5" w:rsidRPr="00C932C4" w14:paraId="585D43AA" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70DB05F2" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="6AA6B6CB" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Financial Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5664" w:type="dxa"/>
+            <w:tcW w:w="6209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D800948" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="18BF89F3" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Dashboard Status and Comptroller’s Acclaim/watchlist performance: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53F0C614" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="071C00F4" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">HACT Compliance: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w14:paraId="50AB22AD" w14:textId="77777777" w:rsidTr="00D53673">
+      <w:tr w:rsidR="000A60B5" w:rsidRPr="00C932C4" w14:paraId="05DBF0FB" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F13FF0A" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="0CF9C55A" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Country office audit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D2C0218" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="6514B315" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5664" w:type="dxa"/>
+            <w:tcW w:w="6209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C5915EF" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="66271EF8" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Include audit performance over the past three years and implementation rate of audit recommendations to date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w14:paraId="05B12703" w14:textId="77777777" w:rsidTr="00D53673">
+      <w:tr w:rsidR="000A60B5" w:rsidRPr="00C932C4" w14:paraId="7C3DF853" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="505E312C" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="61B87B56" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Evaluation findings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5664" w:type="dxa"/>
+            <w:tcW w:w="6209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48913528" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="7D608E3F" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>List any evaluations completed over the past three years. Describe key recommendations and what action was taken in response.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w14:paraId="0402F770" w14:textId="77777777" w:rsidTr="00D53673">
+      <w:tr w:rsidR="000A60B5" w:rsidRPr="00C932C4" w14:paraId="77B852D4" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78324BA5" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="706C88A7" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Other </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5664" w:type="dxa"/>
+            <w:tcW w:w="6209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C8CE391" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00FE0A81" w:rsidP="002926BC">
+          <w:p w14:paraId="0EC35C4B" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Completion rate of mandatory training, CIPS and FTPP/Accounting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w14:paraId="757E30D0" w14:textId="77777777" w:rsidTr="00D53673">
+      <w:tr w:rsidR="000A60B5" w:rsidRPr="00C932C4" w14:paraId="60C255B5" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8000" w:type="dxa"/>
+            <w:tcW w:w="8545" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00DB3B4A" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="009D52C5" w:rsidP="002926BC">
+          <w:p w14:paraId="754E87F2" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DECISION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w14:paraId="31B0F1E8" w14:textId="77777777" w:rsidTr="00D53673">
+      <w:tr w:rsidR="000A60B5" w:rsidRPr="00C932C4" w14:paraId="5A2250DD" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05239ED8" w14:textId="2515DC0F" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="1A5EF844" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="003A7BF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>egional Bureau</w:t>
             </w:r>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Recommendation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4291661D" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="486717AD" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Regional Bureau Director</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5664" w:type="dxa"/>
+            <w:tcW w:w="6209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F072F5D" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="360432EC" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w14:paraId="14993866" w14:textId="77777777" w:rsidTr="00D53673">
+      <w:tr w:rsidR="000A60B5" w:rsidRPr="00C932C4" w14:paraId="7F3AC9BC" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C3D1311" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="718512E9" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00B735C7" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C932C4">
+            <w:r w:rsidRPr="00B735C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Clearance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E115F72" w14:textId="05A7104F" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="193372AD" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C932C4">
-[...19 lines deleted...]
-              <w:t>Quality Programming Team</w:t>
+            <w:r w:rsidRPr="00B735C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>BPPS Quality &amp; Impact Hub</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5664" w:type="dxa"/>
+            <w:tcW w:w="6209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B878462" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
-[...20 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="65C31E67" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="002A4CE1" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0972412B" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="002A4CE1" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w14:paraId="0A1B1632" w14:textId="77777777" w:rsidTr="00D53673">
+      <w:tr w:rsidR="000A60B5" w:rsidRPr="00C932C4" w14:paraId="6C08AA9B" w14:textId="77777777" w:rsidTr="00B064A8">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="551559B3" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="0D5A3D91" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Approval </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F1F0E28" w14:textId="557DED1B" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00DF7EF9" w:rsidP="002926BC">
+          <w:p w14:paraId="59F89859" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">UNDP </w:t>
             </w:r>
-            <w:r w:rsidR="00B75CFE" w:rsidRPr="00C932C4">
+            <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Associate Administrator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="556EDE1C" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="30F982C6" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1805" w:type="dxa"/>
+            <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="194BC040" w14:textId="77777777" w:rsidR="00B75CFE" w:rsidRPr="00C932C4" w:rsidRDefault="00B75CFE" w:rsidP="002926BC">
+          <w:p w14:paraId="6F1AA3BE" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="00B064A8">
             <w:pPr>
               <w:pStyle w:val="Memoheading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C932C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4C2F1F74" w14:textId="77777777" w:rsidR="00687D84" w:rsidRPr="00C932C4" w:rsidRDefault="00687D84" w:rsidP="00DB1876">
+    <w:p w14:paraId="2385DC72" w14:textId="77777777" w:rsidR="000A60B5" w:rsidRPr="00C932C4" w:rsidRDefault="000A60B5" w:rsidP="000A60B5">
       <w:pPr>
         <w:ind w:right="-1346"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00687D84" w:rsidRPr="00C932C4" w:rsidSect="001F22E4">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:p w14:paraId="1C73FA64" w14:textId="77777777" w:rsidR="000E357C" w:rsidRDefault="000E357C"/>
+    <w:sectPr w:rsidR="000E357C" w:rsidSect="000A60B5">
+      <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11894" w:h="16834"/>
-      <w:pgMar w:top="2070" w:right="2444" w:bottom="1710" w:left="1440" w:header="720" w:footer="542" w:gutter="0"/>
+      <w:pgMar w:top="2070" w:right="2444" w:bottom="1260" w:left="1440" w:header="720" w:footer="542" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FEF1DF9" w14:textId="77777777" w:rsidR="00A06721" w:rsidRDefault="00A06721" w:rsidP="003048DD">
+    <w:p w14:paraId="47507C88" w14:textId="77777777" w:rsidR="00292083" w:rsidRDefault="00292083">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F3AFF2E" w14:textId="77777777" w:rsidR="00A06721" w:rsidRDefault="00A06721" w:rsidP="003048DD">
+    <w:p w14:paraId="53FB3E4C" w14:textId="77777777" w:rsidR="00292083" w:rsidRDefault="00292083">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationNotice" w:id="1">
-[...1 lines deleted...]
-  </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
-    <w:altName w:val="Segoe UI"/>
+    <w:altName w:val="Corbel"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33419BDB" w14:textId="77777777" w:rsidR="00A06721" w:rsidRDefault="00A06721" w:rsidP="003048DD">
+    <w:p w14:paraId="0B5DA152" w14:textId="77777777" w:rsidR="00292083" w:rsidRDefault="00292083">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13EA5988" w14:textId="77777777" w:rsidR="00A06721" w:rsidRDefault="00A06721" w:rsidP="003048DD">
+    <w:p w14:paraId="55BD017E" w14:textId="77777777" w:rsidR="00292083" w:rsidRDefault="00292083">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...1 lines deleted...]
-  </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4A035C6B" w14:textId="4C5CA0FA" w:rsidR="00A07DE5" w:rsidRDefault="007C2E0D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="203C72F7" w14:textId="77777777" w:rsidR="00292083" w:rsidRDefault="00292083">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4B84F0AE" wp14:editId="25B5D943">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5DA84080" wp14:editId="1ABF43EC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>5194935</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1174750" cy="1994535"/>
               <wp:effectExtent l="635" t="0" r="5715" b="0"/>
               <wp:wrapTight wrapText="bothSides">
                 <wp:wrapPolygon edited="0">
                   <wp:start x="0" y="0"/>
                   <wp:lineTo x="21600" y="0"/>
                   <wp:lineTo x="21600" y="21600"/>
                   <wp:lineTo x="0" y="21600"/>
                   <wp:lineTo x="0" y="0"/>
                 </wp:wrapPolygon>
               </wp:wrapTight>
               <wp:docPr id="2" name="Text Box 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -2610,202 +2418,212 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3EA0FC87" w14:textId="189C52F6" w:rsidR="00A07DE5" w:rsidRPr="00CE1C73" w:rsidRDefault="007C2E0D" w:rsidP="006116AE">
+                        <w:p w14:paraId="6166B6B0" w14:textId="77777777" w:rsidR="00292083" w:rsidRPr="00CE1C73" w:rsidRDefault="00292083" w:rsidP="006116AE">
                           <w:r w:rsidRPr="00BE60D5">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E779C84" wp14:editId="5FCB62DB">
-                                <wp:extent cx="990600" cy="1905000"/>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63BAD543" wp14:editId="119468EC">
+                                <wp:extent cx="990600" cy="1511300"/>
                                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                                <wp:docPr id="4" name="Picture 1" descr="UNDP logo"/>
+                                <wp:docPr id="525132103" name="Picture 1" descr="UNDP logo"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="0" name="Picture 1" descr="UNDP logo"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
-                                      <pic:blipFill>
+                                      <pic:blipFill rotWithShape="1">
                                         <a:blip r:embed="rId1">
                                           <a:extLst>
                                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                             </a:ext>
                                           </a:extLst>
                                         </a:blip>
-                                        <a:srcRect/>
+                                        <a:srcRect b="20666"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
-                                          <a:ext cx="990600" cy="1905000"/>
+                                          <a:ext cx="990600" cy="1511300"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
+                                        <a:extLst>
+                                          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                                            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                                          </a:ext>
+                                        </a:extLst>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4B84F0AE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m0,0l0,21600,21600,21600,21600,0xe">
+            <v:shapetype w14:anchorId="5DA84080" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:409.05pt;margin-top:36pt;width:92.5pt;height:157.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;778ffbQCAAC6BQAADgAAAGRycy9lMm9Eb2MueG1srFRtb5swEP4+af/B8nfKS00SUEnVhjBN6l6k&#10;dj/AAROsgc1sJ9BN++87myRNW02atvEB2b7zc/fcPb6r67Fr0Z4pzaXIcHgRYMREKSsuthn+8lB4&#10;C4y0oaKirRQsw49M4+vl2zdXQ5+ySDayrZhCACJ0OvQZbozpU9/XZcM6qi9kzwQYa6k6amCrtn6l&#10;6ADoXetHQTDzB6mqXsmSaQ2n+WTES4df16w0n+paM4PaDENuxv2V+2/s319e0XSraN/w8pAG/Yss&#10;OsoFBD1B5dRQtFP8FVTHSyW1rM1FKTtf1jUvmeMAbMLgBZv7hvbMcYHi6P5UJv3/YMuP+88K8SrD&#10;EUaCdtCiBzYadCtHdGmrM/Q6Baf7HtzMCMfQZcdU93ey/KqRkKuGii27UUoODaMVZBfam/7Z1QlH&#10;W5DN8EFWEIbujHRAY606WzooBgJ06NLjqTM2ldKGDOdkHoOpBFuYJCS+jF0Mmh6v90qbd0x2yC4y&#10;rKD1Dp7u77Sx6dD06GKjCVnwtnXtb8WzA3CcTiA4XLU2m4br5o8kSNaL9YJ4JJqtPRLkuXdTrIg3&#10;K8J5nF/mq1Ue/rRxQ5I2vKqYsGGOygrJn3XuoPFJEydtadnyysLZlLTablatQnsKyi7cdyjImZv/&#10;PA1XBODyglIYkeA2Srxitph7pCCxl8yDhReEyW0yC0hC8uI5pTsu2L9TQkOGkziKJzX9llvgvtfc&#10;aNpxA7Oj5V2GFycnmloNrkXlWmsob6f1WSls+k+lgHYfG+0Ua0U6ydWMmxFQrIw3snoE7SoJygIV&#10;wsCDRSPVd4wGGB4Z1t92VDGM2vcC9J+EhNhp4zYknkewUeeWzbmFihKgMmwwmpYrM02oXa/4toFI&#10;04sT8gbeTM2dmp+yOrw0GBCO1GGY2Ql0vndeTyN3+QsAAP//AwBQSwMEFAAGAAgAAAAhADNwrr7e&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s6QajlLoTAnEFbbBJ3LLW&#10;aysap2qytbw93gmOtj/9/v58NblOnWgIrWeEZGZAEZe+arlG+Px4vUlBhWi5sp1nQvihAKvi8iK3&#10;WeVHXtNpE2slIRwyi9DE2Gdah7IhZ8PM98RyO/jB2SjjUOtqsKOEu07PjVlqZ1uWD43t6bmh8ntz&#10;dAjbt8PX7ta81y/urh/9ZDS7B414fTU9PYKKNMU/GM76og6FOO39kaugOoQ0SRNBEe7n0ukMGLOQ&#10;zR5hkS4T0EWu/3cofgEAAP//AwBQSwECLQAUAAYACAAAACEA5JnDwPsAAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQAjsmrh1wAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAACwBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDvvx99tAIAALoFAAAO&#10;AAAAAAAAAAAAAAAAACwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAzcK6+3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAAAwFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFwYAAAAA&#10;" o:allowoverlap="f" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:409.05pt;margin-top:36pt;width:92.5pt;height:157.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDU/wjs4AEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOkmUx4hRdiw4D&#10;ugvQ9QNkWbKF2aJGKbGzrx8lp2m2vRV7EUSRPjznkN5ejX3HDgq9AVvyfDbnTFkJtbFNyR+/3715&#10;z5kPwtaiA6tKflSeX+1ev9oOrlALaKGrFTICsb4YXMnbEFyRZV62qhd+Bk5ZSmrAXgQKsclqFAOh&#10;9122mM/fZQNg7RCk8p5eb6ck3yV8rZUMX7X2KrCu5MQtpBPTWcUz221F0aBwrZEnGuIFLHphLDU9&#10;Q92KINgezT9QvZEIHnSYSegz0NpIlTSQmnz+l5qHVjiVtJA53p1t8v8PVn45PLhvyML4AUYaYBLh&#10;3T3IH55ZuGmFbdQ1IgytEjU1zqNl2eB8cfo0Wu0LH0Gq4TPUNGSxD5CARo19dIV0MkKnARzPpqsx&#10;MBlb5uvlekUpSbl8s1mu3q5SD1E8fe7Qh48KehYvJUeaaoIXh3sfIh1RPJXEbhbuTNelyXb2jwcq&#10;jC+JfmQ8cQ9jNVJ1lFFBfSQhCNOi0GLTpQX8xdlAS1Jy/3MvUHHWfbJkxiZfLuNWpWC5Wi8owMtM&#10;dZkRVhJUyQNn0/UmTJu4d2ialjpN9lu4JgO1SdKeWZ140yIkxaeljZt2Gaeq519r9xsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhADNwrr7eAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4s6QajlLoTAnEFbbBJ3LLWaysap2qytbw93gmOtj/9/v58NblOnWgIrWeEZGZAEZe+arlG+Px4&#10;vUlBhWi5sp1nQvihAKvi8iK3WeVHXtNpE2slIRwyi9DE2Gdah7IhZ8PM98RyO/jB2SjjUOtqsKOE&#10;u07PjVlqZ1uWD43t6bmh8ntzdAjbt8PX7ta81y/urh/9ZDS7B414fTU9PYKKNMU/GM76og6FOO39&#10;kaugOoQ0SRNBEe7n0ukMGLOQzR5hkS4T0EWu/3cofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDU/wjs4AEAAKIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAzcK6+3gAAAAsBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" o:allowoverlap="f" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="3EA0FC87" w14:textId="189C52F6" w:rsidR="00A07DE5" w:rsidRPr="00CE1C73" w:rsidRDefault="007C2E0D" w:rsidP="006116AE">
+                  <w:p w14:paraId="6166B6B0" w14:textId="77777777" w:rsidR="002B6FAF" w:rsidRPr="00CE1C73" w:rsidRDefault="002B6FAF" w:rsidP="006116AE">
                     <w:r w:rsidRPr="00BE60D5">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:drawing>
-                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E779C84" wp14:editId="5FCB62DB">
-                          <wp:extent cx="990600" cy="1905000"/>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63BAD543" wp14:editId="119468EC">
+                          <wp:extent cx="990600" cy="1511300"/>
                           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                          <wp:docPr id="4" name="Picture 1" descr="UNDP logo"/>
+                          <wp:docPr id="525132103" name="Picture 1" descr="UNDP logo"/>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
                                   <pic:cNvPr id="0" name="Picture 1" descr="UNDP logo"/>
                                   <pic:cNvPicPr>
                                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                   </pic:cNvPicPr>
                                 </pic:nvPicPr>
-                                <pic:blipFill>
+                                <pic:blipFill rotWithShape="1">
                                   <a:blip r:embed="rId2">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
-                                  <a:srcRect/>
+                                  <a:srcRect b="20666"/>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
-                                    <a:ext cx="990600" cy="1905000"/>
+                                    <a:ext cx="990600" cy="1511300"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:noFill/>
                                   <a:ln>
                                     <a:noFill/>
                                   </a:ln>
+                                  <a:extLst>
+                                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                                    </a:ext>
+                                  </a:extLst>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="tight" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46121449" wp14:editId="18E0665A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="369D6AE9" wp14:editId="501B2CA2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-116205</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-9525</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3884930" cy="297180"/>
               <wp:effectExtent l="0" t="3175" r="3175" b="4445"/>
               <wp:wrapTight wrapText="bothSides">
                 <wp:wrapPolygon edited="0">
                   <wp:start x="0" y="0"/>
                   <wp:lineTo x="21600" y="0"/>
                   <wp:lineTo x="21600" y="21600"/>
                   <wp:lineTo x="0" y="21600"/>
                   <wp:lineTo x="0" y="0"/>
                 </wp:wrapPolygon>
               </wp:wrapTight>
               <wp:docPr id="1" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -2824,60 +2642,60 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="67104D21" w14:textId="596EC1CF" w:rsidR="00A07DE5" w:rsidRDefault="007C2E0D" w:rsidP="006116AE">
+                        <w:p w14:paraId="0589E9B3" w14:textId="77777777" w:rsidR="00292083" w:rsidRDefault="00292083" w:rsidP="006116AE">
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DBC6A69" wp14:editId="76594310">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5639F638" wp14:editId="08A79644">
                                 <wp:extent cx="2400300" cy="127000"/>
                                 <wp:effectExtent l="0" t="0" r="12700" b="0"/>
-                                <wp:docPr id="3" name="Picture 2" descr="Untitled-3"/>
+                                <wp:docPr id="2002984235" name="Picture 2" descr="Untitled-3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="0" name="Picture 2" descr="Untitled-3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId3">
                                           <a:extLst>
                                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                             </a:ext>
                                           </a:extLst>
                                         </a:blip>
                                         <a:srcRect/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
@@ -2896,65 +2714,65 @@
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
+        <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="46121449" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-9.15pt;margin-top:-.7pt;width:305.9pt;height:23.4pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;Nboub7gCAADABQAADgAAAGRycy9lMm9Eb2MueG1srFTbbpwwEH2v1H+w/E64xLsLKGyVLEtVKb1I&#10;ST/AC2axCja1vQtp1X/v2OwtyUvVlgdke8Znzswcz827sWvRninNpchweBVgxEQpKy62Gf76WHgx&#10;RtpQUdFWCpbhJ6bxu+XbNzdDn7JINrKtmEIAInQ69BlujOlT39dlwzqqr2TPBBhrqTpqYKu2fqXo&#10;AOhd60dBMPcHqapeyZJpDaf5ZMRLh1/XrDSf61ozg9oMAzfj/sr9N/bvL29oulW0b3h5oEH/gkVH&#10;uYCgJ6icGop2ir+C6nippJa1uSpl58u65iVzOUA2YfAim4eG9szlAsXR/alM+v/Blp/2XxTiFfQO&#10;I0E7aNEjGw26kyOKbHWGXqfg9NCDmxnh2HraTHV/L8tvGgm5aqjYslul5NAwWgG70N70L65OONqC&#10;bIaPsoIwdGekAxpr1VlAKAYCdOjS06kzlkoJh9dxTJJrMJVgi5JFGLvW+TQ93u6VNu+Z7JBdZFhB&#10;5x063d9rY9nQ9OhigwlZ8LZ13W/FswNwnE4gNly1NsvCNfNnEiTreB0Tj0TztUeCPPduixXx5kW4&#10;mOXX+WqVh79s3JCkDa8qJmyYo7BC8meNO0h8ksRJWlq2vLJwlpJW282qVWhPQdiF+1zNwXJ285/T&#10;cEWAXF6kFEYkuIsSr5jHC48UZOYliyD2gjC5S+YBSUhePE/pngv27ymhIcPJLJpNYjqTfpFb4L7X&#10;udG04wZGR8u7DMcnJ5paCa5F5VprKG+n9UUpLP1zKaDdx0Y7wVqNTmo142Y8vAwAs2LeyOoJFKwk&#10;CAy0CGMPFo1UPzAaYIRkWH/fUcUwaj8IeAVJSIidOW5DZosINurSsrm0UFECVIYNRtNyZaY5tesV&#10;3zYQaXp3Qt7Cy6m5E/WZ1eG9wZhwuR1Gmp1Dl3vndR68y98AAAD//wMAUEsDBBQABgAIAAAAIQDV&#10;9X6v3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Nb8IwDIbvk/gPkSdxg4TRTlDqIjS066ax&#10;D4lbaExbrXGqJtDu3y+ctpstP3r9vPl2tK24Uu8bxwiLuQJBXDrTcIXw8f48W4HwQbPRrWNC+CEP&#10;22Jyl+vMuIHf6HoIlYgh7DONUIfQZVL6siar/dx1xPF2dr3VIa59JU2vhxhuW/mg1KO0uuH4odYd&#10;PdVUfh8uFuHz5Xz8StRrtbdpN7hRSbZriTi9H3cbEIHG8AfDTT+qQxGdTu7CxosWYbZYLSN6GxIQ&#10;EUjXyxTECSFJE5BFLv83KH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhAOSZw8D7AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAI7Jq4dcAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAsAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANboub7gCAADA&#10;BQAADgAAAAAAAAAAAAAAAAAsAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1fV+r94A&#10;AAAJAQAADwAAAAAAAAAAAAAAAAAQBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABsG&#10;AAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="369D6AE9" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-9.15pt;margin-top:-.75pt;width:305.9pt;height:23.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcY0Eg4wEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47TbE2MOEXXosOA&#10;rhvQ9QNkWYqF2aJGKbGzrx8lu2m23YpdBJGUH997pDdXQ9eyg0JvwJY8n805U1ZCbeyu5E/f796t&#10;OPNB2Fq0YFXJj8rzq+3bN5veFWoBDbS1QkYg1he9K3kTgiuyzMtGdcLPwClLRQ3YiUAh7rIaRU/o&#10;XZst5vMPWQ9YOwSpvKfs7Vjk24SvtZLhq9ZeBdaWnLiFdGI6q3hm240odihcY+REQ7yCRSeMpaYn&#10;qFsRBNuj+QeqMxLBgw4zCV0GWhupkgZSk8//UvPYCKeSFjLHu5NN/v/ByofDo/uGLAwfYaABJhHe&#10;3YP84ZmFm0bYnbpGhL5RoqbGebQs650vpk+j1b7wEaTqv0BNQxb7AAlo0NhFV0gnI3QawPFkuhoC&#10;k5S8WK2W6wsqSaot1pf5Kk0lE8Xz1w59+KSgY/FScqShJnRxuPchshHF85PYzMKdads02Nb+kaCH&#10;MZPYR8Ij9TBUAzP1JC2KqaA+khyEcV1ovenSAP7irKdVKbn/uReoOGs/W7JknS+XcbdSsHx/uaAA&#10;zyvVeUVYSVAlD5yN15sw7uPeodk11GkcgoVrslGbpPCF1USf1iEJn1Y37tt5nF69/GDb3wAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAAuqMHDdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAMhu+T&#10;eIfIk7hBwkon6JoiNLTrprGBtFtoTFutcaom0O7tZ07b7bf86ffnfDO6VlyxD40nDYu5AoFUettQ&#10;peHz42W2AhGiIWtaT6jhBwNsisldbjLrB3rH6z5WgksoZEZDHWOXSRnKGp0Jc98h8e7se2cij30l&#10;bW8GLnetfFDqUTrTEF+oTYfPNZbf+4vTcHg9fx2X6q3aubQb/KgkubXUeno/bp9ARBzjHww3fVaH&#10;gp1O/kI2iFbDbLFKGL2FFAQD6TrhcNKwTBOQRS7/f1D8AgAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhANxjQSDjAQAAqAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAAuqMHDdAAAACQEAAA8AAAAAAAAAAAAAAAAAPQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="67104D21" w14:textId="596EC1CF" w:rsidR="00A07DE5" w:rsidRDefault="007C2E0D" w:rsidP="006116AE">
+                  <w:p w14:paraId="0589E9B3" w14:textId="77777777" w:rsidR="002B6FAF" w:rsidRDefault="002B6FAF" w:rsidP="006116AE">
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:drawing>
-                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DBC6A69" wp14:editId="76594310">
+                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5639F638" wp14:editId="08A79644">
                           <wp:extent cx="2400300" cy="127000"/>
                           <wp:effectExtent l="0" t="0" r="12700" b="0"/>
-                          <wp:docPr id="3" name="Picture 2" descr="Untitled-3"/>
+                          <wp:docPr id="2002984235" name="Picture 2" descr="Untitled-3"/>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
                                   <pic:cNvPr id="0" name="Picture 2" descr="Untitled-3"/>
                                   <pic:cNvPicPr>
                                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                   </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
                                   <a:blip r:embed="rId4">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:srcRect/>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
@@ -2968,758 +2786,403 @@
                                   </a:prstGeom>
                                   <a:noFill/>
                                   <a:ln>
                                     <a:noFill/>
                                   </a:ln>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="tight"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...361 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...1 lines deleted...]
-  <w:stylePaneSortMethod w:val="0000"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotValidateAgainstSchema/>
-[...3 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CE1C73"/>
-[...93 lines deleted...]
-    <w:rsid w:val="00FE0A81"/>
+    <w:rsidRoot w:val="000A60B5"/>
+    <w:rsid w:val="00046938"/>
+    <w:rsid w:val="000A60B5"/>
+    <w:rsid w:val="000E357C"/>
+    <w:rsid w:val="00292083"/>
+    <w:rsid w:val="003D17EC"/>
+    <w:rsid w:val="004878E3"/>
+    <w:rsid w:val="004D06CE"/>
+    <w:rsid w:val="00631EF5"/>
+    <w:rsid w:val="007C681E"/>
+    <w:rsid w:val="00892B1A"/>
+    <w:rsid w:val="008B2179"/>
+    <w:rsid w:val="00B735C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
-    <m:dispDef m:val="0"/>
+    <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapRight/>
+    <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
-    <m:naryLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="22A66271"/>
+  <w14:docId w14:val="15B1529E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w15:docId w15:val="{25EF73AB-3C52-49DB-B212-BA2992A5264A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:uiPriority="99"/>
-[...107 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3780,304 +3243,840 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="000A60B5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A60B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000A60B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000A60B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000A60B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000A60B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000A60B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000A60B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000A60B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000A60B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000A60B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A60B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A60B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A60B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A60B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A60B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A60B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A60B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A60B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A60B5"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000A60B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A60B5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000A60B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A60B5"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000A60B5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A60B5"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A60B5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A60B5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000A60B5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A60B5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:rsid w:val="00814FDA"/>
+    <w:rsid w:val="000A60B5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
-    <w:rsid w:val="00814FDA"/>
+    <w:rsid w:val="000A60B5"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...36 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="001F22E4"/>
+    <w:rsid w:val="000A60B5"/>
     <w:rPr>
       <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:hint="default"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Memoheading">
     <w:name w:val="Memo heading"/>
-    <w:rsid w:val="00B75CFE"/>
+    <w:rsid w:val="000A60B5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Mincho"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4095,65 +4094,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4174,757 +4173,89 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2341</Characters>
+  <Pages>2</Pages>
+  <Words>417</Words>
+  <Characters>2439</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2701</CharactersWithSpaces>
+  <CharactersWithSpaces>2833</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Word Letterhead Template English</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Maureen  Lynch</dc:creator>
+  <dc:creator>Emiliana Zhivkova</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...45 lines deleted...]
-</file>