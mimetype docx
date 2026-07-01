--- v0 (2025-10-13)
+++ v1 (2026-07-01)
@@ -1,3924 +1,2788 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5EC17172" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="000F6752" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...76 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="5EC17172" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>GUIDANCE ON KNOWLEDGE PRODUCT PRODUCTION AND QUALITY ASSURANCE POLICY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2A0B8A" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0980E6" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1. TYPES OF KNOWLEDGE PRODUCTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA2FA9A" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7074DA4E" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A UNDP knowledge product is a branded published piece offering new insights and analysis that advances learning or increases understanding about a development issue or a professional practice, produced for the purpose of informing or influencing decision-makers, professionals or the interested public, and leading to improved development policies, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>programmes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, practices, products, skills and competencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE7E5FC" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="4DE7E5FC" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546ED3EE" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>All UNDP knowledge products can be categorized under one of the following eight categories:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC53411" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+    <w:p w14:paraId="3AC53411" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Report</w:t>
       </w:r>
-      <w:r w:rsidRPr="00297A0C">
-[...21 lines deleted...]
-    <w:p w14:paraId="3A6B4B84" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – a polished presentation of a corporate position or professional viewpoint on a development issue, based on conclusions and recommendations derived from research, evidence or empirical findings. Reports are produced to influence key decision-makers, and as such are accompanied by a communications plan and supporting material designed to generate interest from the target audience and the media. Formats include, e.g. flagship reports, (thematic) reports; position papers; reviews; documentaries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6B4B84" w14:textId="16E52C0C" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Technical Paper –</w:t>
       </w:r>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">an in-depth investigation, commissioned under a technical assistance project or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, of an issue the project/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00297A0C">
-[...37 lines deleted...]
-    <w:p w14:paraId="413CCA8A" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is expected to address.  Technical papers are produced to fill specific knowledge gaps or contribute directly to project results.  This product type is intended for the project stakeholders, particularly the experts and officials served by the client organizations themselves and is frequently branded or co-branded under the logo of the client organization as a “commissioned report”.  Formats </w:t>
+      </w:r>
+      <w:r w:rsidR="00A216C7" w:rsidRPr="00A216C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e.g. technical papers; assessments; studies; research papers; survey results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413CCA8A" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Guidance Material</w:t>
       </w:r>
-      <w:r w:rsidRPr="00297A0C">
-[...49 lines deleted...]
-    <w:p w14:paraId="5432E3D4" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – instructions, suggestions or examples for practitioners to follow for ensuring sound implementation of a policy, process or practice. Guidance material is produced to influence practitioners in the domain, and as such would be supplemented by orientation or training and continual updating as the state-of-the-art advances.  Formats may include e.g. guidance notes; how-to guides; toolkits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5432E3D4" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Contributing Paper</w:t>
       </w:r>
-      <w:r w:rsidRPr="00297A0C">
-[...35 lines deleted...]
-    <w:p w14:paraId="3F5B11BC" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – the initial articulation of a position or viewpoint, intended for consultation or contribution to a subsequent publication or a debate. Addressed primarily to others with expertise or influence on an issue. Formats may include discussion papers; background papers; working papers; conference papers; book chapters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5B11BC" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Findings</w:t>
       </w:r>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – an examination of projects, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>programmes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, experiences or events, for the purpose of deriving insights for wider applicability. They are produced for the sponsors, managers and professionals working on the projects or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>programmes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00297A0C">
-[...49 lines deleted...]
-    <w:p w14:paraId="23C42B58" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> being reviewed but are also relevant to all professionals in the domain as contributions to future work, advisory products or prescriptive products. Formats may include e.g. project progress or final reports; event proceedings; case studies; lessons learned; evaluations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C42B58" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Dataset</w:t>
       </w:r>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – an original compilation of data, information or knowledge-based resources to use for research, analysis or sourcing of knowledge or expertise. Data in dataset knowledge products represent the knowledge of domain specialists, and are distinct from simple “lists”, which are compiled from information only.  Knowledge-based datasets are intended to be used as source material for other knowledge products and for analysis. Formats include “knowledge bases”; indexes; catalogues; rosters; infographics (sourced from original material and not as visualized representations of other products).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BFA4D6" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+    <w:p w14:paraId="37BFA4D6" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Brief</w:t>
       </w:r>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00297A0C">
-[...51 lines deleted...]
-    <w:p w14:paraId="4E2385BA" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>– a concise version of a corporate position or professional viewpoint on a development issue, including analysis and citations of supporting reference material. Briefs are also intended to influence decision-makers, and as “briefs” are more likely to be reviewed by those unable to devote the time or attention to a published report.  Formats may include, e.g.  policy notes, policy briefs; issue briefs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2385BA" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Think Piece </w:t>
       </w:r>
-      <w:r w:rsidRPr="00297A0C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">– brief, thought-provoking writing advocating a viewpoint or presenting analytical conclusions of typically a single author, as a stand-alone piece or compendium. Since they are easily accessible on line, think pieces are targeted to a wide audience, including influencers, domain experts, </w:t>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– brief, thought-provoking writing advocating a viewpoint or presenting analytical conclusions of typically a single author, as a stand-alone piece or compendium. Since they are easily accessible </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00297A0C">
-[...4 lines deleted...]
-        <w:t>development</w:t>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>on line</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00297A0C">
-[...81 lines deleted...]
-        <w:t xml:space="preserve">available on the </w:t>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, think pieces are targeted to a wide audience, including influencers, domain experts, development professionals generally, the engaged public and the media.  The content mainly consists of informed opinion (although journal articles can be solid analytical pieces). Formats include journal articles; think pieces; opinion pieces; journal series.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CDFE32" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="509DA4E5" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ACBD223" w14:textId="70D78F50" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Templates for knowledge products are available on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="009E293E">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>UNDP Knowledge and Advocacy Product site</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0849669B" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...56 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="0849669B" w14:textId="18A1F0CB" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F1EC47" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2. KNOWLEDGE PRODUCT LIFECYCLE STEPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16021A77" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BE0353" w14:textId="179F519F" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297A0C">
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>UNDP knowledge products have a 3-step lifecycle and two main decision points.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Appointed by the Issuing Office, the Knowledge Product Focal Point is responsible to take the knowledge product through the three steps noted on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00FB1C12">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>Knowledge Products Quality Assurance Process site</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...21 lines deleted...]
-    <w:p w14:paraId="39926B8F" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. S/he:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39926B8F" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plans and submits product details (plan and submit) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41350FB6" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+    <w:p w14:paraId="41350FB6" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="2BA88CE3" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Assess the quality of a product (produce and clear)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA88CE3" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...65 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Uploads (upload, publish and track)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C31BD26" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B324F19" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>The Approver, typically the budget holder of the knowledge product, signs off the two main decision points of the quality assurance process. S/he:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741121F5" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...7 lines deleted...]
-    <w:p w14:paraId="5050B6D4" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+    <w:p w14:paraId="741121F5" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5050B6D4" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="4382C28D" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00A3229E" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Approves” that the design details have been satisfactorily thought through to proceed with the production stage, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4382C28D" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Clears” the form certifying that the product fully meets UNDP’s quality standards and can be finalized and issued.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6E6568" w14:textId="0FDFB9DE" w:rsidR="00E05FAC" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...32 lines deleted...]
-        <w:t xml:space="preserve">the online forms by following the 1 - 2 - 3 process online available on the </w:t>
+    <w:p w14:paraId="0A6E6568" w14:textId="560B0B3D" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At each step the approver signs off the online forms by following the 1 - 2 - 3 process online available on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00FB1C12">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>Knowledge Products Quality Assurance Process site</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...78 lines deleted...]
-        <w:t xml:space="preserve">in the following diagram and in the “3.0 Procedures” section of the </w:t>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4834F383" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="326ED34A" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The process and the decision points are illustrated in the following diagram and in the “3.0 Procedures” section of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="001003FD">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>Knowledge Product Production and Quality Assurance policy page</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60AC8A88" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+    <w:p w14:paraId="60AC8A88" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
           <w:lang w:val="x-none" w:eastAsia="x-none" w:bidi="x-none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE4B18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="115643E9" wp14:editId="35780109">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="115643E9" wp14:editId="6B1CB0BC">
             <wp:extent cx="5943600" cy="2914715"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr="C:\Users\Toshiba\Documents\UNDP\ASSIGNMENTS\PPM\KNOWLEDGE PRODUCTION CHAPTER\MARCH 2019 REVISIONS\UPDATED DOCS FROM ALBERTO MARCH 8 2019\QAP Flowchart 8 March.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Toshiba\Documents\UNDP\ASSIGNMENTS\PPM\KNOWLEDGE PRODUCTION CHAPTER\MARCH 2019 REVISIONS\UPDATED DOCS FROM ALBERTO MARCH 8 2019\QAP Flowchart 8 March.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="2914715"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564B7CA4" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="564B7CA4" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA3D430" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Guidelines_B1"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="05189688" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...112 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="41102B4D" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2.1. Submit a product (plan and submit)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2459F82D" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A92899A" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A decision to produce a knowledge product can be done through any of the UNDP instruments used to allocate resources to priority initiatives – annual unit work plan; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00297A0C">
-[...66 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document; project or portfolio document; Engagement Facility document; or ad hoc proposal to, say, respond to a co-publishing offer. The initiation instrument would contain a “Knowledge Product Idea” paragraph, providing the information required to justify producing the product. The paragraph should have only the minimum information needed for consideration – product title, product type, intended audience, justification (rationale and priority), resource earmarking and planned issue date.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B595B6" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3D4CDF" w14:textId="00BB1222" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>At this time the knowledge product’s design details should be fleshed out, to define the approach, communications effort, performance expectations, and production details, inputs and budget.  For the products requiring substantial analytical depth and a relatively large resource investment – report, technical paper; guidance material; contributing paper – the “Knowledge Product Details” (Step 1 of the online</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317F70">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00E7202E">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>quality assurance process</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> annex to the </w:t>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) should be an annex to the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or project or work plan it falls under, or presented as a self-standing project document.  For the less substantial products – findings; dataset; brief; think piece – the Product Details should be 1-2 pages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BAD41E" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="19BAD41E" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6832DB" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>It is recommended that p</w:t>
-[...59 lines deleted...]
-    <w:p w14:paraId="06C1C8BC" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+        <w:t>It is recommended that products requiring a relatively large resource investment – Reports in particular, but also Technical Papers, Guidance Material and Contributing Papers – should include a resourced communications plan for engaging the intended audience.  Other product types should also have a communications effort, but it may not need to be articulated as a plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B73B8A0" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="317EAD64" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Approval by the product’s approver to proceed to the production stage would be based on the appraisal of the Product Details by the relevant review mechanism. For example, if the product is included in a project document or is a self-standing project, the appropriate mechanism would be the Local Project Appraisal Committee; if it is within an approved project it would be the Project Board.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CE91F1" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C1C8BC" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Guidelines_B2"/>
-      <w:r w:rsidRPr="00297A0C">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
-[...121 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2.   Produce a product (produce and clear)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533E8347" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="203F105D" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Steps for preparing an approved knowledge product are based on the production timetable and resources included in the Product Details.  Corresponding communications activities should also be developed, particularly for reports, which call for a high visibility product release.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6383E5" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC7C64D" w14:textId="31FED70B" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All products, once finalized in draft, should be subject to </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="005A7D06">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>critical review</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The product’s type determines the nature of the review, the composition of the reviewers and whether an external review is called for. </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>T</w:t>
+          <w:t xml:space="preserve">This </w:t>
         </w:r>
-        <w:r w:rsidRPr="005A7D06">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-            <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>resource</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> covers the review processes, suggested reviewers and considerations for each product type.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0F5735" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709160EC" w14:textId="188C9149" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The product should also adhere to UNDP’s publication policy and other material in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="00E93C9E">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>Communications Toolkit</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> issued by the Communications Group, Bureau for External Relations and Advocacy.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14402151" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="14402151" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B4AE355" w14:textId="32225FD7" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">When the product draft has passed the </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="005A7D06">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>critical review</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00297A0C">
-[...21 lines deleted...]
-        <w:r w:rsidRPr="00697DDA">
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the comments accommodated, it is considered final and submitted under a “Quality Standards Certification” (step 2 of the online </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:anchor="step-2-produce-your-kp" w:history="1">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>quality assurance tool</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...71 lines deleted...]
-    <w:p w14:paraId="03003BF4" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) to the approver for clearance to issue. The Certification form is the instrument spelling out how the product meets the quality standards for UNDP knowledge products. The approver signs the form, certifying that the product meets the quality standards, and is therefore “quality assured” and authorized to feature the UNDP logo.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03003BF4" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3B08ADB9" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B08ADB9" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="Guidelines_B3"/>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2.3</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Upload a product (upload, publish and track)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB7BAD3" w14:textId="77777777" w:rsidR="002D721D" w:rsidRPr="00317F70" w:rsidRDefault="002D721D" w:rsidP="002D721D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="Guidelines_B4_dissem_product"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="5C86F00A" w14:textId="77777777" w:rsidR="002D721D" w:rsidRPr="00297A0C" w:rsidRDefault="002D721D" w:rsidP="002D721D">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="5C86F00A" w14:textId="77777777" w:rsidR="002D721D" w:rsidRPr="00317F70" w:rsidRDefault="002D721D" w:rsidP="002D721D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297A0C">
-[...55 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Once cleared, the product, along with the details and the signed forms, is uploaded on the internal knowledge products library for audit purposes. The purpose of this step is to maintain a record and address audit concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB3A319" w14:textId="77777777" w:rsidR="002D721D" w:rsidRPr="00317F70" w:rsidRDefault="002D721D" w:rsidP="002D721D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6984CC66" w14:textId="350C1AD9" w:rsidR="002D721D" w:rsidRPr="00317F70" w:rsidRDefault="002D721D" w:rsidP="002D721D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once uploaded, the product is published and disseminated according to the roll-out plan that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>was defined and budgeted for in t</w:t>
       </w:r>
-      <w:r w:rsidR="003F7E3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="003F7E3B" w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>he Project Details. A</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B3635">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ll</w:t>
       </w:r>
-      <w:r w:rsidR="003F7E3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="003F7E3B" w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cleared</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B3635">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> knowledge </w:t>
       </w:r>
-      <w:r w:rsidR="003F7E3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="003F7E3B" w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>products will be uploaded to UNDP’s public site</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Issuing office can also request the publication of the knowledge product onto regional or country offices sites, as appropriate. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A2487D" w14:textId="77777777" w:rsidR="002D721D" w:rsidRPr="00A4182C" w:rsidRDefault="002D721D" w:rsidP="002D721D">
+    <w:p w14:paraId="26A2487D" w14:textId="77777777" w:rsidR="002D721D" w:rsidRPr="00317F70" w:rsidRDefault="002D721D" w:rsidP="002D721D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ms-rtethemeforecolor-2-01"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00317F70">
         <w:rPr>
           <w:rStyle w:val="ms-rtethemeforecolor-2-01"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>T</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A4182C">
+        <w:t>The KM Team (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317F70">
         <w:rPr>
           <w:rStyle w:val="ms-rtethemeforecolor-2-01"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="3366FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>he KM Team (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D721D">
+        <w:t xml:space="preserve">knowledge@undp.org) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317F70">
         <w:rPr>
           <w:rStyle w:val="ms-rtethemeforecolor-2-01"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="3366FF"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">knowledge@undp.org) </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve">assists in publishing quality assured knowledge products on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00817EFA">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>UNDP Global Research and Publications Library</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AC3984F" w14:textId="77777777" w:rsidR="002D721D" w:rsidRDefault="002D721D" w:rsidP="002D721D">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="3AC3984F" w14:textId="77777777" w:rsidR="002D721D" w:rsidRPr="00317F70" w:rsidRDefault="002D721D" w:rsidP="002D721D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CB6F1AD" w14:textId="77777777" w:rsidR="002D721D" w:rsidRPr="00317F70" w:rsidRDefault="002D721D" w:rsidP="002D721D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The issuing office should make efforts to track the impact of the knowledge product and measure and report its performance in terms of readership via the </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="002F68FC">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>Knowledge Product Report</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> application. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11627808" w14:textId="77777777" w:rsidR="002D721D" w:rsidRPr="00297A0C" w:rsidRDefault="002D721D" w:rsidP="002D721D">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="3C8A3847" w14:textId="2B2386D9" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="002D721D" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The service is managed by the Knowledge Management Team. For questions and information please contact </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="00007CA2">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>knowledge@undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A47EF2" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...219 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="0F49A04F" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1697A0D0" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08027A92" w14:textId="77777777" w:rsidR="00BA082E" w:rsidRDefault="00BA082E" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="137386B9" w14:textId="77777777" w:rsidR="00BA082E" w:rsidRDefault="00BA082E" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70DCCC6F" w14:textId="77777777" w:rsidR="00BA082E" w:rsidRDefault="00BA082E" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="438F9DF2" w14:textId="77777777" w:rsidR="00BA082E" w:rsidRDefault="00BA082E" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3567855C" w14:textId="77777777" w:rsidR="00BA082E" w:rsidRDefault="00BA082E" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0D2133" w14:textId="77777777" w:rsidR="00BA082E" w:rsidRPr="00317F70" w:rsidRDefault="00BA082E" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5201022F" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>3</w:t>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">3. QUALITY ASSURANCE AND QUALITY STANDARDS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBDAEE0" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06EA8D23" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is incumbent on UNDP for every product it issues to be quality assured.  In other words, if UNDP’s logo is affixed to it, the audience can be “assured” of a quality product.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F352F4F" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6664E15C" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47266368" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Quality Assurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C07695" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...57 lines deleted...]
-    <w:p w14:paraId="3BE5411A" w14:textId="6B469E3A" w:rsidR="00E05FAC" w:rsidRPr="003624D1" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+    <w:p w14:paraId="26C07695" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4091F7E3" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The quality assurance process fixes the decision points where a UNDP knowledge product is certified as having met the criteria represented by that production step.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADF9D6D" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA72FE5" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE5411A" w14:textId="0CF90375" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Approve </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A7D06">
-[...25 lines deleted...]
-        <w:t>: “</w:t>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>– The approver certifies that the knowledge product is adequately justified (it is of sufficient priority, relevance and timeliness to warrant production) and its design details have been satisfactorily thought-through to proceed to the production stage. In other words, the product should be sufficiently well designed, with a clearly identified target audience, strategy, communications plan, resource allocation, implementing arrangements and risk mitigation factors (if relevant) to warrant proceeding to the production stage.  This step is represented by the signature of the approver on the Knowledge Product Details form (Step 1 of the online quality assessment: “</w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="002F16F2">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>Submit new publication</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1"/>
-      <w:r w:rsidRPr="003624D1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FF6546" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+    <w:p w14:paraId="64FF6546" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34DD1EAC" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+    <w:p w14:paraId="34DD1EAC" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21EE8A12" w14:textId="4F0E53F3" w:rsidR="00E05FAC" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+    <w:p w14:paraId="21EE8A12" w14:textId="48066410" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Clear</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E0452">
-[...76 lines deleted...]
-      <w:r w:rsidRPr="002F16F2">
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – The product should satisfy the six dimensions (below) which, taken together, demonstrate that product warrants certification as a UNDP knowledge product.  This step is represented by the signature of the approver on the “Quality Standards Certification” form (Step 2 of the online </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317F70">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>quality</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F16F2">
-[...14 lines deleted...]
-        <w:r w:rsidRPr="002F16F2">
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assessment: “</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:anchor="step-2-produce-your-kp" w:history="1">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>Assess Quality Standards</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...46 lines deleted...]
-        <w:t xml:space="preserve">ed, uploaded on the internal library, and issued on </w:t>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”) allowing the product to feature the UNDP logo. After the approver certifies that the product fully meets UNDP’s quality standards for knowledge products and can be finalized, uploaded </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the internal library, and issued on </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="004C01C6">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>www.undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5733A95B" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+    <w:p w14:paraId="5733A95B" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18175D5D" w14:textId="150A5206" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">After its publication on </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="004C01C6">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>www.undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">line </w:t>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (and its regional and country level subsites, as appropriate) the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>knowledge product’s impact</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and performance can be measured via the online </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidRPr="00891FE0">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>Knowledge Product Report</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00697DDA">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">. For more information please contact </w:t>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> made available by the Knowledge Management Team. For more </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please contact </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidRPr="005E03B1">
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>knowledge@undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00A216C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18175D5D" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...30 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="2994724D" w14:textId="77777777" w:rsidR="00A216C7" w:rsidRDefault="00A216C7" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53656E0F" w14:textId="534F704F" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Quality Standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753C14E8" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="753C14E8" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CFAF1DC" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>To be certified as quality assured, a UNDP knowledge product should meet the following six standards. These are contained in the “Quality Standards Certification Form,” which is submitted as a cover note to the knowledge product for signature by the authorizing officer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621D35D9" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="621D35D9" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A7B720" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1.  The product is relevant to the organization’s or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>programme’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> priorities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2912AD" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+    <w:p w14:paraId="5E2912AD" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>This Quality Standard ensures that the product warrants the time and budget allocated to produce it. The recommended way to establish this would be by the office’s acceptance of the initial Product Idea, where the product would have been considered as a priority relative to other initiatives proposed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BE5EB2" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="68BE5EB2" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A43C96C" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>2.  The product demonstrates thought leadership</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4593309E" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+    <w:p w14:paraId="4593309E" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>This Quality Standard ensures that the product applies knowledge to take the topic further, by contributing new knowledge or disseminating existing knowledge. The recommended way to establish this is to include in the product design stage a scan of existing knowledge – both documented from libraries and undocumented from knowledge-sharing networks</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="0320C773" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+        <w:t xml:space="preserve">This Quality Standard ensures that the product applies knowledge to take the topic further, by contributing new knowledge or disseminating existing knowledge. The recommended way to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>establish this is to include in the product design stage a scan of existing knowledge – both documented from libraries and undocumented from knowledge-sharing networks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABCE4F5" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA85062" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> product is well-designed and internally consistent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0320C773" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This Quality Standard ensures that the product meets the highest standard of excellence as a professional work. The recommended way to establish this would be to have the product critically reviewed by professional peers, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk505847821"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk505847821"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>and to have it professionally edited</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B904665" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="1B904665" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E94C57" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>4.  The product is assured of reaching its intended audience</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79226032" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+    <w:p w14:paraId="79226032" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>This Quality Standard ensures that the product will be seen by the persons it is produced for. The recommended way to establish this would be for the product to be accompanied by a targeted communications plan, including, if relevant, associated products and other supplementary material to generate interest.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D16004" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="36D16004" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="195D4B0D" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>5.  The intended impacts are clear and measurable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B150425" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+    <w:p w14:paraId="2B150425" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>This Quality Standard ensures that UNDP can confidently know what “success” looks like – e.g., whether the product meets expectations in terms of outcomes. The recommended way to establish this would be for the Product Details to include the metrics against which performance and impact would be judged.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604CD1C9" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="604CD1C9" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E18FDC2" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>6.  A roll-out plan is included.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCBF157" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00297A0C" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+    <w:p w14:paraId="1FCBF157" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This Quality Standard ensures that the next steps after publication have been thought through, and are focused on maximizing prospects for reaching the target audience. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>This Quality Standard ensures that the next steps after publication have been thought through, and are focused on maximizing prospects for reaching the target audience. The plan should be appropriate to the knowledge product.  The recommended way to establish this would be to include the resourced roll-out plan as a budget item in the Product Details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF665CD" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20AC6974" w14:textId="77777777" w:rsidR="00E05FAC" w:rsidRPr="00317F70" w:rsidRDefault="00E05FAC" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note that the standards have a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The plan should be appropriate to the knowledge product.  </w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>recommended</w:t>
       </w:r>
-      <w:r w:rsidRPr="00297A0C">
-[...15 lines deleted...]
-    <w:sectPr w:rsidR="00791F51" w:rsidRPr="00E05FAC" w:rsidSect="00CA0B99">
+      <w:r w:rsidRPr="00317F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> way of being met.  Recommendations are not mandatory, and so they could be substituted by another approach. This might happen, for example, if the product is co-published and the authorizing officer considers that following the partner’s quality standards would preclude the need to apply those of UNDP.  It is up to the judgment of the authorizing officer to determine if a particular quality standard has been met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA3FC10" w14:textId="6AE498A9" w:rsidR="00054C0D" w:rsidRPr="00317F70" w:rsidRDefault="00054C0D" w:rsidP="00E05FAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00054C0D" w:rsidRPr="00317F70" w:rsidSect="00CA0B99">
       <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D8AB7D2" w14:textId="77777777" w:rsidR="00F75F06" w:rsidRDefault="00F75F06" w:rsidP="0043498D">
+    <w:p w14:paraId="358ABB79" w14:textId="77777777" w:rsidR="00BF6555" w:rsidRDefault="00BF6555" w:rsidP="0043498D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60F4ECD3" w14:textId="77777777" w:rsidR="00F75F06" w:rsidRDefault="00F75F06" w:rsidP="0043498D">
+    <w:p w14:paraId="0A56DE06" w14:textId="77777777" w:rsidR="00BF6555" w:rsidRDefault="00BF6555" w:rsidP="0043498D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:id w:val="103076038"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="46F7FB44" w14:textId="77777777" w:rsidR="008E6B2C" w:rsidRDefault="000E471F">
+      <w:p w14:paraId="46F7FB44" w14:textId="77777777" w:rsidR="00054C0D" w:rsidRPr="00317F70" w:rsidRDefault="000E471F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00317F70">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00317F70">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00317F70">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003F7E3B">
+        <w:r w:rsidR="003F7E3B" w:rsidRPr="00317F70">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00317F70">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="326F429C" w14:textId="77777777" w:rsidR="008E6B2C" w:rsidRDefault="003F7E3B">
+  <w:p w14:paraId="326F429C" w14:textId="77777777" w:rsidR="00054C0D" w:rsidRPr="00317F70" w:rsidRDefault="00054C0D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27285173" w14:textId="77777777" w:rsidR="00F75F06" w:rsidRDefault="00F75F06" w:rsidP="0043498D">
+    <w:p w14:paraId="2B238E40" w14:textId="77777777" w:rsidR="00BF6555" w:rsidRDefault="00BF6555" w:rsidP="0043498D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AEFF83D" w14:textId="77777777" w:rsidR="00F75F06" w:rsidRDefault="00F75F06" w:rsidP="0043498D">
+    <w:p w14:paraId="5636E09D" w14:textId="77777777" w:rsidR="00BF6555" w:rsidRDefault="00BF6555" w:rsidP="0043498D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="037E1BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04E04448"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4417,242 +3281,254 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="379474706">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1063024647">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="226376197">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1995598065">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1656035003">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa0NDE1tTA3trAwsjQ2sLRQ0lEKTi0uzszPAykwrQUAllm6BSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="0043498D"/>
     <w:rsid w:val="00015AB0"/>
     <w:rsid w:val="000226E2"/>
     <w:rsid w:val="000231E1"/>
     <w:rsid w:val="00037DBF"/>
     <w:rsid w:val="00044A3A"/>
+    <w:rsid w:val="00054C0D"/>
+    <w:rsid w:val="00070751"/>
     <w:rsid w:val="000B31BF"/>
     <w:rsid w:val="000E1701"/>
     <w:rsid w:val="000E471F"/>
     <w:rsid w:val="00102482"/>
     <w:rsid w:val="0013523D"/>
     <w:rsid w:val="00155E08"/>
     <w:rsid w:val="00186012"/>
     <w:rsid w:val="001D0B51"/>
     <w:rsid w:val="001D75C3"/>
     <w:rsid w:val="002228E5"/>
     <w:rsid w:val="00227013"/>
     <w:rsid w:val="002D721D"/>
     <w:rsid w:val="002F3B72"/>
     <w:rsid w:val="00300EDF"/>
+    <w:rsid w:val="00317F70"/>
     <w:rsid w:val="003625C6"/>
     <w:rsid w:val="003A7372"/>
     <w:rsid w:val="003E472B"/>
     <w:rsid w:val="003F7E3B"/>
     <w:rsid w:val="00414657"/>
     <w:rsid w:val="0043498D"/>
     <w:rsid w:val="00496262"/>
     <w:rsid w:val="004C470C"/>
     <w:rsid w:val="005028A1"/>
     <w:rsid w:val="00566F43"/>
     <w:rsid w:val="00574AE9"/>
     <w:rsid w:val="005916F1"/>
     <w:rsid w:val="00591D8F"/>
     <w:rsid w:val="005A7D06"/>
     <w:rsid w:val="005B7A6F"/>
+    <w:rsid w:val="005E051A"/>
     <w:rsid w:val="005E281E"/>
     <w:rsid w:val="00603738"/>
+    <w:rsid w:val="006068F5"/>
     <w:rsid w:val="00626212"/>
     <w:rsid w:val="0067631B"/>
     <w:rsid w:val="006B0455"/>
     <w:rsid w:val="006F1EEC"/>
     <w:rsid w:val="00735D67"/>
     <w:rsid w:val="0074108C"/>
     <w:rsid w:val="00755CC4"/>
     <w:rsid w:val="00784B8A"/>
     <w:rsid w:val="0079083B"/>
     <w:rsid w:val="007C10CC"/>
     <w:rsid w:val="007D7666"/>
     <w:rsid w:val="007F2C3A"/>
     <w:rsid w:val="00821E6B"/>
     <w:rsid w:val="008569BD"/>
     <w:rsid w:val="0085763E"/>
     <w:rsid w:val="00876A1B"/>
     <w:rsid w:val="00891FE0"/>
     <w:rsid w:val="008A03FF"/>
     <w:rsid w:val="008A3078"/>
     <w:rsid w:val="008B39FB"/>
     <w:rsid w:val="008D2B67"/>
     <w:rsid w:val="00936627"/>
     <w:rsid w:val="00952DA3"/>
     <w:rsid w:val="009567C6"/>
     <w:rsid w:val="009606EA"/>
     <w:rsid w:val="009623EA"/>
     <w:rsid w:val="0096504D"/>
     <w:rsid w:val="009A2CFF"/>
     <w:rsid w:val="009A3BD6"/>
     <w:rsid w:val="009A7A7F"/>
     <w:rsid w:val="009B1034"/>
     <w:rsid w:val="009B4A84"/>
     <w:rsid w:val="009C0845"/>
     <w:rsid w:val="009C724D"/>
     <w:rsid w:val="009D7E0D"/>
     <w:rsid w:val="009E293E"/>
     <w:rsid w:val="00A075BC"/>
+    <w:rsid w:val="00A216C7"/>
+    <w:rsid w:val="00AB3792"/>
     <w:rsid w:val="00AC3046"/>
     <w:rsid w:val="00AE757E"/>
     <w:rsid w:val="00B058BA"/>
     <w:rsid w:val="00B30659"/>
+    <w:rsid w:val="00BA082E"/>
     <w:rsid w:val="00BE09C3"/>
+    <w:rsid w:val="00BF6555"/>
     <w:rsid w:val="00C027A2"/>
     <w:rsid w:val="00C31136"/>
     <w:rsid w:val="00C31F68"/>
     <w:rsid w:val="00C66BFB"/>
     <w:rsid w:val="00C83EED"/>
     <w:rsid w:val="00CA25DE"/>
     <w:rsid w:val="00D25E81"/>
     <w:rsid w:val="00D77570"/>
     <w:rsid w:val="00DF6C00"/>
     <w:rsid w:val="00E05FAC"/>
+    <w:rsid w:val="00E15909"/>
     <w:rsid w:val="00E37A98"/>
     <w:rsid w:val="00E7202E"/>
     <w:rsid w:val="00E870AE"/>
     <w:rsid w:val="00EC1B91"/>
     <w:rsid w:val="00ED647C"/>
     <w:rsid w:val="00EE44B8"/>
     <w:rsid w:val="00EE7491"/>
     <w:rsid w:val="00EF5403"/>
+    <w:rsid w:val="00F50A0A"/>
     <w:rsid w:val="00F6404B"/>
     <w:rsid w:val="00F75F06"/>
     <w:rsid w:val="00F8678C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2E0CFDA6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3AF3FA37-0C88-487F-ACF5-5450906D0676}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4980,50 +3856,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0043498D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -5296,115 +4177,131 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007F2C3A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F1EEC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention3">
+    <w:name w:val="Unresolved Mention3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A7A7F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E15909"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="27265548">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="296490909">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="545260967">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bpps/corporate-templates/SitePages/Home.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/SitePages/Intranet.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knowledge@undp.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/communicate/communicationstoolkit/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emea01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapp.powerbi.com%2Fgroups%2F469a95ec-a560-4400-9a0d-f84e32e27ac2%2Freports%2Fc4deba89-324a-468d-8a38-be150f30e5b9%3Fctid%3Db3e5db5e-2944-4837-99f5-7488ace54319&amp;data=02%7C01%7Cnina.grinman%40undp.org%7C406a401ab4e649a5410c08d67fb116bf%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C636836795890272594&amp;sdata=HqkxCSRqCJIC8S%2BsA%2B2WPGScUX3t24abiFtpFrSB7PM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knowledge@undp.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10996" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/Shared%20Documents/Critical%20Review%20QAP.docx?Web=1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/SitePages/Intranet.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/undp/en/home/library.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/groups/me/reports/c4deba89-324a-468d-8a38-be150f30e5b9?ctid=b3e5db5e-2944-4837-99f5-7488ace54319" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/SitePages/Intranet.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/SitePages/Intranet.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/SitePages/main.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/Shared%20Documents/Critical%20Review%20QAP.docx?Web=1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/SitePages/Intranet.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/Shared%20Documents/Critical%20Review%20QAP.docx?Web=1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/SitePages/Intranet.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:u:/r/teams/KnowledgeProduct/SitePages/HomeForBrandCentral.aspx?csf=1&amp;web=1&amp;e=VWYKAW" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:u:/r/teams/KnowledgeProduct/SitePages/HomeForBrandCentral.aspx?csf=1&amp;web=1&amp;e=VWYKAW" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knowledge@undp.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/RMToolkit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emea01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapp.powerbi.com%2Fgroups%2F469a95ec-a560-4400-9a0d-f84e32e27ac2%2Freports%2Fc4deba89-324a-468d-8a38-be150f30e5b9%3Fctid%3Db3e5db5e-2944-4837-99f5-7488ace54319&amp;data=02%7C01%7Cnina.grinman%40undp.org%7C406a401ab4e649a5410c08d67fb116bf%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C636836795890272594&amp;sdata=HqkxCSRqCJIC8S%2BsA%2B2WPGScUX3t24abiFtpFrSB7PM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knowledge@undp.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10996" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.powerapps.com/play/e/default-b3e5db5e-2944-4837-99f5-7488ace54319/a/b2825d03-b89c-45bc-90b4-a2867fe5de28?Step=Step4&amp;tenantId=b3e5db5e-2944-4837-99f5-7488ace54319&amp;hint=ba2e2c84-e327-43c4-a8d6-f4362e809b3a&amp;sourcetime=1699306211860" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/KnowledgeProduct?xsdata=MDV8MDJ8fGVlNjJjMTI1NTkxMDQxYmUyNjk3MDhkYzA2MjM2MmI1fGIzZTVkYjVlMjk0NDQ4Mzc5OWY1NzQ4OGFjZTU0MzE5fDB8MHw2MzgzOTE5OTYyMjk0Mjg4ODd8VW5rbm93bnxWR1ZoYlhOVFpXTjFjbWwwZVZObGNuWnBZMlY4ZXlKV0lqb2lNQzR3TGpBd01EQWlMQ0pRSWpvaVYybHVNeklpTENKQlRpSTZJazkwYUdWeUlpd2lWMVFpT2pFeGZRPT18MXxMMk5vWVhSekx6RTVPbVE0TnpSbVpXVmhOV1JoTmpSak5HWTVPRFJtWVRNNVltTm1ORFF6WlRabFFIUm9jbVZoWkM1Mk1pOXRaWE56WVdkbGN5OHhOekF6TmpBeU9ESXlORGd6fGUzNDIxODkxMmExODQ0M2QyNjk3MDhkYzA2MjM2MmI1fDYxOWM0ZGY5NmRkZTRmMTlhMmMzMWRhYTE3MjQ4MDAx&amp;sdata=SWdvNFQ4blJib3BIeloxaCt1aFFQNjFvWnh5NnNuaVhhV0YveUsrUnhhVT0%3D&amp;ovuser=b3e5db5e-2944-4837-99f5-7488ace54319%2Ckrisanhty.supangkat%40undp.org&amp;OR=Teams-HL&amp;CT=1704218720486&amp;clickparams=eyJBcHBOYW1lIjoiVGVhbXMtRGVza3RvcCIsIkFwcFZlcnNpb24iOiIyNy8yMzExMDIyNDcwNSIsIkhhc0ZlZGVyYXRlZFVzZXIiOmZhbHNlfQ%3D%3D" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/undp/en/home/library.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/groups/me/reports/c4deba89-324a-468d-8a38-be150f30e5b9?ctid=b3e5db5e-2944-4837-99f5-7488ace54319" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:u:/r/teams/KnowledgeProduct/SitePages/HomeForBrandCentral.aspx?csf=1&amp;web=1&amp;e=VWYKAW" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/KnowledgeProduct?xsdata=MDV8MDJ8fGVlNjJjMTI1NTkxMDQxYmUyNjk3MDhkYzA2MjM2MmI1fGIzZTVkYjVlMjk0NDQ4Mzc5OWY1NzQ4OGFjZTU0MzE5fDB8MHw2MzgzOTE5OTYyMjk0Mjg4ODd8VW5rbm93bnxWR1ZoYlhOVFpXTjFjbWwwZVZObGNuWnBZMlY4ZXlKV0lqb2lNQzR3TGpBd01EQWlMQ0pRSWpvaVYybHVNeklpTENKQlRpSTZJazkwYUdWeUlpd2lWMVFpT2pFeGZRPT18MXxMMk5vWVhSekx6RTVPbVE0TnpSbVpXVmhOV1JoTmpSak5HWTVPRFJtWVRNNVltTm1ORFF6WlRabFFIUm9jbVZoWkM1Mk1pOXRaWE56WVdkbGN5OHhOekF6TmpBeU9ESXlORGd6fGUzNDIxODkxMmExODQ0M2QyNjk3MDhkYzA2MjM2MmI1fDYxOWM0ZGY5NmRkZTRmMTlhMmMzMWRhYTE3MjQ4MDAx&amp;sdata=SWdvNFQ4blJib3BIeloxaCt1aFFQNjFvWnh5NnNuaVhhV0YveUsrUnhhVT0%3D&amp;ovuser=b3e5db5e-2944-4837-99f5-7488ace54319%2Ckrisanhty.supangkat%40undp.org&amp;OR=Teams-HL&amp;CT=1704218720486&amp;clickparams=eyJBcHBOYW1lIjoiVGVhbXMtRGVza3RvcCIsIkFwcFZlcnNpb24iOiIyNy8yMzExMDIyNDcwNSIsIkhhc0ZlZGVyYXRlZFVzZXIiOmZhbHNlfQ%3D%3D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/apps/KM/kpQAP/SitePages/main.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.powerapps.com/play/e/default-b3e5db5e-2944-4837-99f5-7488ace54319/a/b2825d03-b89c-45bc-90b4-a2867fe5de28?Step=Step4&amp;tenantId=b3e5db5e-2944-4837-99f5-7488ace54319&amp;hint=ba2e2c84-e327-43c4-a8d6-f4362e809b3a&amp;sourcetime=1699306211860" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:u:/r/teams/KnowledgeProduct/SitePages/HomeForBrandCentral.aspx?csf=1&amp;web=1&amp;e=VWYKAW" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.powerapps.com/play/e/default-b3e5db5e-2944-4837-99f5-7488ace54319/a/b2825d03-b89c-45bc-90b4-a2867fe5de28?Step=Step4&amp;tenantId=b3e5db5e-2944-4837-99f5-7488ace54319&amp;hint=ba2e2c84-e327-43c4-a8d6-f4362e809b3a&amp;sourcetime=1699306211860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/KnowledgeProduct/Lists/Knowledge%20Portal%20Submissions/My%20KPs.aspx?ovuser=b3e5db5e%2D2944%2D4837%2D99f5%2D7488ace54319%2Cvineeth%2Ekumar%40undp%2Eorg&amp;OR=Teams%2DHL&amp;CT=1711130779567&amp;clickparams=eyJBcHBOYW1lIjoiVGVhbXMtRGVza3RvcCIsIkFwcFZlcnNpb24iOiI0OS8yNDAyMTUyODYxNSIsIkhhc0ZlZGVyYXRlZFVzZXIiOmZhbHNlfQ%3D%3D" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5624,75 +4521,115 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -6005,51 +4942,51 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2969</_dlc_DocId>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>669</Value>
     </TaxCatchAll>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2969</Url>
       <Description>POPP-11-2969</Description>
     </_dlc_DocIdUrl>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">English</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
@@ -6057,224 +4994,193 @@
       </UserInfo>
     </UNDP_POPP_FOCALPOINT>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1</DLCPolicyLabelValue>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1</UNDP_POPP_REFITEM_VERSION>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Guidance on Knowledge Product Production and Quality Assurance Policy</UNDP_POPP_TITLE_EN>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B0A00FF-39E1-4564-AFF8-873D1D4A1011}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{014A93CD-DF5A-4338-A13F-BBE6D5423452}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2948AC0-5598-494B-AC84-7256D5907366}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77394C73-CE96-42AA-966A-4C76C493EBC5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A61CB0A-8A8F-4830-A513-EC5B6D729B14}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B0A00FF-39E1-4564-AFF8-873D1D4A1011}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2948AC0-5598-494B-AC84-7256D5907366}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E147DE9-6292-4AD8-B956-523328F34D67}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>14881</Characters>
+  <Pages>6</Pages>
+  <Words>2970</Words>
+  <Characters>16930</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>124</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>141</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17457</CharactersWithSpaces>
+  <CharactersWithSpaces>19861</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jane Ashley Gagne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>