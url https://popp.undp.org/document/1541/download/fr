--- v0 (2025-10-06)
+++ v1 (2026-05-21)
@@ -1,4094 +1,2009 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="640FD42B" w14:textId="77777777" w:rsidR="00732EE3" w:rsidRPr="00732EE3" w:rsidRDefault="00732EE3" w:rsidP="00732EE3">
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="6E6DFFF4" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Normes de qualité relatives à la programmation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4B52C2" w14:textId="77777777" w:rsidR="00732EE3" w:rsidRPr="00442354" w:rsidRDefault="00732EE3" w:rsidP="00732EE3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0D0123E3" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...73 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les normes de qualité relatives à la programmation permettent de renforcer et d’améliorer l’atteinte des résultats. Elles permettent d’améliorer l’efficacité et l’efficience du développement. La présente politique décrit les normes et les mécanismes du PNUD visant à assurer la qualité de la programmation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCA72D5" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tous les programmes, portefeuilles et projets mis en œuvre à l’échelle nationale, régionale et mondiale doivent respecter les normes de qualité relatives à la programmation. Il appartient aux gestionnaires de veiller au respect de ces normes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A45E80" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-6"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les normes de qualité sont les suivantes :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B19C1D4" w14:textId="77777777" w:rsidR="00732EE3" w:rsidRPr="00442354" w:rsidRDefault="00732EE3" w:rsidP="00732EE3">
+    <w:p w14:paraId="00CA1791" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Stratégiques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362DAC45" w14:textId="6C924C7D" w:rsidR="00732EE3" w:rsidRPr="00442354" w:rsidRDefault="00732EE3" w:rsidP="00703214">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="63F6B897" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...83 lines deleted...]
-    <w:p w14:paraId="1136AD22" w14:textId="77777777" w:rsidR="00732EE3" w:rsidRPr="00442354" w:rsidRDefault="00732EE3" w:rsidP="00732EE3">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les priorités et les résultats de la programmation contribuent à la réalisation des objectifs de développement durable (ODD), et sont conformes au Plan stratégique du PNUD ainsi qu’aux Plans-cadres des Nations Unies pour l’aide au développement (PNUAD). Les programmes, les portefeuilles et les projets sont basés sur une analyse claire, étayée par des preuves et des théories du changement. Les théories du changement justifient pourquoi l’approche définie est la plus appropriée et la plus susceptible d’atteindre ou de contribuer aux résultats de développement escomptés avec les contributions des partenaires. Le rôle du PNUD à l’égard de ses partenaires est délibérément envisagé. Les nouvelles opportunités et changements dans le contexte de développement sont régulièrement réévalués et les modifications pertinentes sont apportées, le cas échéant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B146B6D" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446" w:right="547"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pertinentes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799CB190" w14:textId="1B7C3417" w:rsidR="00732EE3" w:rsidRPr="00442354" w:rsidRDefault="00732EE3" w:rsidP="00703214">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2969E920" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446" w:right="-90"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...71 lines deleted...]
-    <w:p w14:paraId="0B54D4B5" w14:textId="77777777" w:rsidR="00732EE3" w:rsidRPr="00442354" w:rsidRDefault="00732EE3" w:rsidP="00732EE3">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les objectifs et les résultats de la programmation sont conformes aux besoins et priorités nationaux, ainsi qu’aux remarques obtenues grâce à l’implication des groupes exclus et/ou marginalisés, le cas échéant. Les stratégies de programmation tiennent compte des liens entre les défis et les résultats du développement. Une analyse du genre est intégrée pour prendre pleinement en compte les différents besoins, rôles et accès/contrôle sur les ressources des femmes et des hommes ; des mesures appropriées sont prises pour y répondre, le cas échéant. Les programmes, les portefeuilles et projets saisissent et examinent régulièrement les connaissances et les leçons apprises des expériences afin d’éclairer la conception, de s’adapter et de modifier les plans et des actions, le cas échéant, et de planifier la mise en œuvre à une plus grande échelle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2130C3" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446" w:right="547"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="5070CCBD" w14:textId="339F3124" w:rsidR="00732EE3" w:rsidRPr="00442354" w:rsidRDefault="00732EE3" w:rsidP="00703214">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Basées sur des principes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17589544" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...82 lines deleted...]
-        <w:r w:rsidRPr="00442354">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’ensemble des programmes appliquent les principes fondamentaux ne laisser personne pour compte, droits de l'homme, égalité des sexes et autonomisation des femmes, durabilité et résilience, et responsabilité. La durabilité sociale et environnementale est systématiquement intégrée. Les dommages potentiels aux personnes et à l’environnement sont évités dans la mesure du possible et autrement minimisés, atténués et gérés. L’intégralité des normes sociales et environnementales est disponible </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="005F0356">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
             <w:spacing w:val="-6"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ici</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00442354">
-[...1 lines deleted...]
-          <w:spacing w:val="-6"/>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126B5637" w14:textId="16E14E78" w:rsidR="00732EE3" w:rsidRPr="00442354" w:rsidRDefault="00732EE3" w:rsidP="00732EE3">
+    <w:p w14:paraId="3C62FECF" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446" w:right="547"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gestion, suivi et évaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD63260" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...72 lines deleted...]
-          <w:spacing w:val="-6"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les effets et les produits sont définis à un niveau approprié, sont conformes à la théorie du changement et sont assortis d’indicateurs SMART, axés sur les résultats, avec des niveaux de référence et des cibles précis, et des sources de données déterminées. Les indicateurs sensibles au genre et ventilés par sexe sont utilisés, le cas échéant. Les indicateurs pertinents du Cadre intégré de résultats et de ressources (IRRF, Integrated Results and Resources Framework pour ses sigles en anglais) du Plan stratégique ont été adoptés dans le cadre de résultats du programme ou du projet. Des plans de suivi-évaluation exhaustifs et chiffrés sont élaborés et mis en œuvre pour appuyer la gestion, le suivi et l’évaluation basés sur des preuves. Le plan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">des évaluations de différents types (projet, </w:t>
-[...62 lines deleted...]
-    <w:p w14:paraId="6C6CAB5D" w14:textId="77777777" w:rsidR="00732EE3" w:rsidRPr="00442354" w:rsidRDefault="00732EE3" w:rsidP="00732EE3">
+        <w:t>d'évaluation doit être stratégique, équilibré, pratique (calendrier/séquence), rentable/ressource et inclure des évaluations de différents types (projet, portefeuille, programme, résultat, etc.) qui généreront les informations les plus critiques et utiles pour le PNUD et ses partenaires dans la programmation future, assurer la responsabilité et l'apprentissage de la mise en œuvre. Les risques, en termes à la fois de menaces et d’opportunités, sont identifiés à l’aide de plans appropriés et de mesures prises pour les gérer. La gouvernance des programmes, des portefeuilles et des projets est définie avec des rôles et des responsabilités clairs, et assure une supervision active et régulière pour éclairer la prise de décisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00576B4A" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446" w:right="547"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Efficient</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF6FB35" w14:textId="1F001A58" w:rsidR="00732EE3" w:rsidRPr="00442354" w:rsidRDefault="00732EE3" w:rsidP="00703214">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="34BBA444" w14:textId="3EDCB311" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...155 lines deleted...]
-        <w:r w:rsidRPr="00442354">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les budgets de programmation sont justifiables et valides, et la conception et la mise en œuvre de la programmation comprennent des mesures visant à assurer une utilisation efficiente des ressources. L’ampleur et la portée des programmes, portefeuilles et projets sont compatibles avec les ressources disponibles et les efforts de mobilisation des ressources. Les plans incluent l’examen d’une mise en œuvre à une plus grande échelle et des liens avec d’autres initiatives pertinentes, afin d’obtenir un impact plus important. La planification de l’approvisionnement se fait tôt et fait l’objet d’un examen régulier. Le suivi et la gestion comprennent une analyse et des mesures visant à améliorer l’efficience de l’exécution des produits escomptés avec la qualité et la ponctualité nécessaires, telles que l’appui des bureaux pays aux modalités de mise en œuvre nationales. Les coûts sont recouvrés intégralement (voir la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
             <w:spacing w:val="-6"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Politique de recouvrement des coûts</w:t>
+          <w:t>politique de Recouvrement des coûts provenant d’autres ressources - Appui général à la gestion</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00442354">
-[...1 lines deleted...]
-          <w:spacing w:val="-6"/>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610FF3CC" w14:textId="77777777" w:rsidR="00732EE3" w:rsidRPr="00442354" w:rsidRDefault="00732EE3" w:rsidP="00732EE3">
+    <w:p w14:paraId="1D9988E4" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446" w:right="547"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Efficace</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C08C741" w14:textId="77777777" w:rsidR="00732EE3" w:rsidRDefault="00732EE3" w:rsidP="00703214">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="26255FEE" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-6"/>
-[...117 lines deleted...]
-    <w:p w14:paraId="37D0E2E7" w14:textId="77777777" w:rsidR="00732EE3" w:rsidRPr="00485C28" w:rsidRDefault="00732EE3" w:rsidP="00732EE3">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La conception et la mise en œuvre de la programmation sont éclairées par les connaissances pertinentes, l’évaluation et les leçons apprises pour élaborer une stratégie et éclairer les mesures correctives. Les groupes cibles sont systématiquement identifiés et associés, tout en privilégiant les groupes marginalisés et exclus. Les résultats répondent de façon cohérente à l’analyse de la problématique du genre et sont notés avec précision par le marqueur genre. Les gestionnaires utilisent les données de suivi dans la prise de décisions visant à optimiser l’atteinte des résultats escomptés. Les coopérations Sud-Sud et triangulaire sont utilisés, le cas échéant, et intégrée dans le cadre de résultats. Les évaluations requises des partenaires de mise en œuvre ont été effectuées et les modalités de mise en œuvre sont cohérentes avec les résultats. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DE03C8" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446" w:right="547"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Durabilité et appropriation nationale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639D8D09" w14:textId="77777777" w:rsidR="00732EE3" w:rsidRPr="00485C28" w:rsidRDefault="00732EE3" w:rsidP="00703214">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1A43CCBA" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...61 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La programmation est réalisée en consultation avec les parties prenantes et les partenaires nationaux pertinents, qui sont impliqués tout au long du cycle programmatique dans la prise de décisions, la mise en œuvre et le suivi. La programmation comprend l’évaluation et le renforcement des capacités et de la durabilité des institutions nationales. Une stratégie d’utilisation des systèmes nationaux est définie et mise en œuvre, le cas échéant. Le suivi comprend l’utilisation de sources de données nationales pertinentes, le cas échéant. La durabilité des résultats est assurée grâce au suivi des indicateurs de capacité et la mise en œuvre de plans de transition et de mise à l’échelle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3611B079" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...133 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour veiller au respect de ces normes de qualité, la programmation financée par le PNUD est suivie au moyen de contrôles objectifs d’assurance qualité (AQ) des programmes et des projets. Parallèlement au suivi régulier des programmes, des portefeuilles et des projets, les contrôles d’assurance qualité garantissent qu’au stade de la conception, au moins tous les deux ans pendant la mise en œuvre et à la clôture, l’accent est officiellement mis sur les problèmes clés de performance définis selon sept critères de qualité. Cela permet d’améliorer l’efficacité du développement et d’accroître la redevabilité à l’égard des résultats. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FABE593" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-6"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>L</w:t>
-[...30 lines deleted...]
-          <w:spacing w:val="-6"/>
+        <w:t>L’assurance qualité est exigée pour tous les programmes, portefeuilles et projets de développement du PNUD,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00485C28">
-[...1 lines deleted...]
-          <w:spacing w:val="-6"/>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> indépendamment de leur budget, ampleur, lieu de mise en œuvre, durée, caractéristiques, contexte ou circonstances. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3EE79D" w14:textId="3A788B8D" w:rsidR="00732EE3" w:rsidRPr="00485C28" w:rsidRDefault="00732EE3" w:rsidP="00732EE3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="60932D83" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-6"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour </w:t>
       </w:r>
-      <w:r w:rsidRPr="00485C28">
-        <w:rPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485C28">
-[...1 lines deleted...]
-          <w:spacing w:val="-6"/>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00485C28">
-        <w:rPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>programmes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485C28">
-[...36 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pendant le stade de conception et d’évaluation, la ou Groupe sur l'efficacité dans le BPPS est le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contrôleur ou la contrôleuse d’AQ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> redevable de veiller à ce que le document de programme pays ou le document de programme régional réponde aux normes de qualités du PNUD avant sa soumission au Conseil d’administration. Le ou la président·e du Comité d’approbation des programmes régionaux fait office d’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...138 lines deleted...]
-          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>approbateur ou d’approbatrice d’AQ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> des documents de programme pays.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01485BD7" w14:textId="77777777" w:rsidR="00732EE3" w:rsidRPr="00485C28" w:rsidRDefault="00732EE3" w:rsidP="00732EE3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0945F720" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pendant la mise en œuvre, la qualité du programme est évaluée à travers le Rapport d’analyse axé sur les résultats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2635C1" w14:textId="33CE7376" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...59 lines deleted...]
-        <w:r w:rsidR="00747D98" w:rsidRPr="006C7CE0">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pendant la clôture du programme, la qualité des résultats obtenus est évaluée à travers l’évaluation indépendante du programme pays (EIPP) soumis au Conseil d’administration du PNUD (voir le </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="005F0356">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
             <w:spacing w:val="-6"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>mandat du Bureau indépendant de évaluation, BIE</w:t>
+          <w:t>mandat du Bureau indépendant d’évaluation, BIE</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00747D98">
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E9109E" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-6"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour </w:t>
       </w:r>
-      <w:r w:rsidRPr="00485C28">
-        <w:rPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">les </w:t>
       </w:r>
-      <w:r w:rsidR="0091546A" w:rsidRPr="00703214">
-        <w:rPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">portefeuilles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>et les projets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, la redevabilité de veiller à ce que les contrôles d’assurance qualité soient effectués de façon précise et en temps voulu incombe à la ou au membre du personnel du PNUD redevable de l’assurance du projet. Chaque bureau doit désigner au moins un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...408 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>approbateur ou une approbatrice d’assurance qualité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qui examine la crédibilité des contrôles d’assurance qualité. L’approbateur ou l’approbatrice d’AQ doit fonctionner à un niveau de responsabilité plus élevé que le contrôleur ou la contrôleuse d’AQ. L’approbateur ou l’approbatrice d’AQ est normalement le ou la représentant·e résident·e, le ou la représentant·e résident·e adjoint·e de pays ou chef·fe de portefeuille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482F5FA1" w14:textId="5F07AB9C" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...109 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si les portefeuilles ou les projets ne répondent pas aux normes de qualité relatives à la programmation, les mesures de la direction visant à améliorer la qualité doivent être consignées dans des rapports d’assurance qualité et traitées dans les délais prévus. Si le PNUD n’est pas en mesure de résoudre le problème, une justification de la direction adéquate doit être consignée. Si des mesures appropriées n’ont pas été prises au moment où le portefeuille / projet est de nouveau contrôlé, le portefeuilles /projet peut être suspendu par la ou le gestionnaire de programme jusqu’à la résolution du problème en question.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C748259" w14:textId="364044B3" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...109 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La qualité des documents de portefeuille et de projet pour les projets de développement doit être contrôlée avant le processus d’approbation des portefeuilles / projets, lequel processus devrait prendre en compte le contrôle de la qualité. Les portefeuilles / projets qui ne répondent pas aux normes de qualité de façon satisfaisante ne devraient pas être approuvés. Si le contexte exige l’approbation d’un projet qui ne respecte pas les normes, par exemple, dans une situation de crise nécessitant une intervention rapide, le projet peut être approuvé si la direction consigne une justification adéquate et si des mesures sont prises pour améliorer la qualité dès que la situation le permet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB96885" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...96 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsque le PNUD intervient en cas de crise déclenchée par une catastrophe ou un conflit, les besoins immédiats peuvent exiger que l’organisation intervienne aussi rapidement que possible. Dans ce cas, la procédure de contrôle d’AQ peut être différée pour les bureaux pays avec l’approbation du Bureau Régional. Les contrôles d’AQ doivent être effectués dans les 12 mois suivant le report, à moins qu’une prorogation supplémentaire n’ait été accordée par le Bureau Régional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FEBAE80" w14:textId="5A984BA9" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...60 lines deleted...]
-          <w:spacing w:val="-6"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>aucune ou peu d</w:t>
-[...64 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Pendant le stade de mise en œuvre, des contrôles d’assurance qualité de chaque portefeuille / projet doivent être effectués tous les deux ans. Les portefeuilles /projets qui ont été approuvés, mais pour lesquels aucune ou peu d’actions ont été prises en raison de goulots d’étranglement au niveau des opérations, des ressources, des partenariats ou autres, devront toujours faire l’objet d’un contrôle, en relevant les difficultés qui affectent la production de résultats de qualité. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F924BD4" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...61 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avant la clôture du portefeuille et du projet, un contrôle final d’assurance qualité du projet est requis ainsi qu’un résumé des leçons apprises pendant le portefeuille / projet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A73CA12" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...187 lines deleted...]
-          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La redevabilité du PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devant Conseil d'administration et aux parties prenantes nationales par le biais d'évaluations indépendantes ; la redevabilité devant l’administrateur ou l’administratrice concernant l’utilisation rationnelle des ressources l’oblige à mesurer et à garantir la qualité des programmes, portefeuilles et projets qu’il finance et appuie. Si les autres membres du personnel, les partenaires nationaux, les partenaires de développement, les expertes et les conseillers ou conseillères extérieur·es sont encouragé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
-      <w:r>
-[...158 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>es à participer et à soutenir l’assurance qualité des programmes et des projets, il incombe au contrôleur ou à la contrôleuse d’AQ et à l’approbateur ou l’approbatrice d’AQ de veiller à ce que les contrôles de qualité soient effectivement réalisés. Elles ou ils sont les mieux placé·es pour fournir des informations précises sur l’état d’avancement et la qualité des programmes, des portefeuilles et des projets, et sont tenus de veiller à ce que les rapports d’assurance qualité contiennent des informations complètes, objectives et exactes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771C0E5F" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les Bureaux Régionaux du PNUD et le Bureau d’Appui aux Politiques et aux Programmes pour les projets globaux sont responsables des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>« vérifications ponctuelles »</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485C28">
-[...199 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des rapports d’AQ des portefeuilles / projets afin d’en évaluer la qualité et l’exactitude, et d’éclairer l’apprentissage institutionnel. Les bureaux régionaux effectueront une vérification ponctuelle d’un échantillon suffisamment large de rapports d’AQ de projets pour s’assurer de façon raisonnable de la crédibilité globale des contrôles dans leur région. L’échantillonnage devrait comprendre un mélange d’échantillonnage aléatoire, de bureaux pays ayant des portefeuilles / projets de très grande valeur ou d’importance stratégique et de bureaux pays ayant des notations d’assurance qualité très élevées ou très faibles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6039B1" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2891F36D" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C389758" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="007B7F9C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75DE900A" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7648D3BA" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62EF8FC3" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6B1C29" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77240F15" w14:textId="1F9B7AEC" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="007B7F9C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D638FB1" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="007B7F9C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0356">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8C44E8" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="005F0356" w:rsidRDefault="005F0356" w:rsidP="005F0356">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...36 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1123E118" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="007B7F9C">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1896" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20C6C440" w14:textId="77777777" w:rsidR="009F5CBF" w:rsidRDefault="009F5CBF" w:rsidP="00732EE3">
+    <w:p w14:paraId="76CCFC86" w14:textId="77777777" w:rsidR="009E5746" w:rsidRDefault="009E5746" w:rsidP="005F0356">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AE9F5BE" w14:textId="77777777" w:rsidR="009F5CBF" w:rsidRDefault="009F5CBF" w:rsidP="00732EE3">
+    <w:p w14:paraId="7F00BD17" w14:textId="77777777" w:rsidR="009E5746" w:rsidRDefault="009E5746" w:rsidP="005F0356">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="257856D5" w14:textId="620D99BC" w:rsidR="00797269" w:rsidRPr="00703214" w:rsidRDefault="00B84130">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C61C96A" w14:textId="6C50064D" w:rsidR="005F0356" w:rsidRPr="007B7F9C" w:rsidRDefault="005F0356">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="007B7F9C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
-      <w:t xml:space="preserve">         </w:t>
+      <w:t xml:space="preserve">         Page </w:t>
     </w:r>
-    <w:r w:rsidR="00744DD6" w:rsidRPr="00703214">
+    <w:r w:rsidRPr="007B7F9C">
       <w:rPr>
-        <w:lang w:val="da-DK"/>
-[...4 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00744DD6" w:rsidRPr="00703214">
+    <w:r w:rsidRPr="007B7F9C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00744DD6" w:rsidRPr="00744DD6">
+    <w:r w:rsidRPr="007B7F9C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00744DD6" w:rsidRPr="00703214">
+    <w:r w:rsidRPr="007B7F9C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00744DD6" w:rsidRPr="00744DD6">
+    <w:r w:rsidRPr="007B7F9C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00744DD6" w:rsidRPr="00703214">
+    <w:r w:rsidRPr="007B7F9C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidR="00FA25DB" w:rsidRPr="00703214">
+    <w:r w:rsidRPr="007B7F9C">
       <w:rPr>
-        <w:lang w:val="da-DK"/>
-[...4 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00744DD6" w:rsidRPr="00703214">
+    <w:r w:rsidRPr="007B7F9C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00744DD6" w:rsidRPr="00744DD6">
+    <w:r w:rsidRPr="007B7F9C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00744DD6" w:rsidRPr="00703214">
+    <w:r w:rsidRPr="007B7F9C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00744DD6" w:rsidRPr="00744DD6">
+    <w:r w:rsidRPr="007B7F9C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00744DD6" w:rsidRPr="00744DD6">
+    <w:r w:rsidRPr="007B7F9C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00FA25DB" w:rsidRPr="00FA25DB">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="007B7F9C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                   </w:t>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    <w:r w:rsidR="00FA25DB" w:rsidRPr="00703214">
+    <w:r w:rsidRPr="007B7F9C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
-      <w:t xml:space="preserve">Date d'entrée en vigueur: </w:t>
+      <w:t xml:space="preserve">Date d'entrée en vigueur: 16/09/2024                                </w:t>
     </w:r>
-    <w:r w:rsidR="00C32233" w:rsidRPr="00C32233">
+    <w:r w:rsidRPr="007B7F9C">
       <w:rPr>
-        <w:lang w:val="da-DK"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>16/09/2024</w:t>
-[...20 lines deleted...]
-      <w:br/>
+      <w:t>Version # : 8</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="524CFDDB" w14:textId="77777777" w:rsidR="009F5CBF" w:rsidRDefault="009F5CBF" w:rsidP="00732EE3">
+    <w:p w14:paraId="5ABEE194" w14:textId="77777777" w:rsidR="009E5746" w:rsidRDefault="009E5746" w:rsidP="005F0356">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E02942D" w14:textId="77777777" w:rsidR="009F5CBF" w:rsidRDefault="009F5CBF" w:rsidP="00732EE3">
+    <w:p w14:paraId="388975F3" w14:textId="77777777" w:rsidR="009E5746" w:rsidRDefault="009E5746" w:rsidP="005F0356">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="46BCD94D" w14:textId="77777777" w:rsidR="00732EE3" w:rsidRDefault="00732EE3" w:rsidP="00703214">
+    <w:p w14:paraId="333C3653" w14:textId="77777777" w:rsidR="005F0356" w:rsidRPr="007B7F9C" w:rsidRDefault="005F0356" w:rsidP="005F0356">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7F9C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007B7F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Les catégories de projets exemptées d’AQ sont les suivantes : projets de développement et d’efficacité institutionnelle ; plans de lancement et subventions pour la préparation des projets du FEM ; projets dont le PNUD est seulement l’agent administratif ou gestionnaire ; facilité d’engagement, services de développement</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2CF7ED35" w14:textId="1419CDB1" w:rsidR="00744DD6" w:rsidRDefault="00744DD6" w:rsidP="00744DD6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27FCD0EA" w14:textId="016A767B" w:rsidR="005F0356" w:rsidRDefault="005F0356" w:rsidP="00744DD6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CF4C955" wp14:editId="370B6CC5">
-          <wp:extent cx="313509" cy="593427"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AA53111" wp14:editId="1AD75AFC">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5783580</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-236220</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="5" name="Picture 5" descr="Icon&#10;&#10;Description automatically generated"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1605210998" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="5" name="Picture 5" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-2877" b="15579"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="318212" cy="602330"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12DB2152"/>
-[...120 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3222780E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="582E434A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4131,170 +2046,135 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1483110157">
-    <w:abstractNumId w:val="1"/>
-[...1 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="153180144">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00732EE3"/>
-[...41 lines deleted...]
-    <w:rsid w:val="00FA25DB"/>
+    <w:rsidRoot w:val="005F0356"/>
+    <w:rsid w:val="00243C20"/>
+    <w:rsid w:val="005E0D8D"/>
+    <w:rsid w:val="005F0356"/>
+    <w:rsid w:val="007B7F9C"/>
+    <w:rsid w:val="009E5746"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DF1F15"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3D18167A"/>
+  <w14:docId w14:val="49D66087"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A1C008D7-286E-4EA8-9E17-98E178D8DC7F}"/>
+  <w15:docId w15:val="{343288C7-72AB-4700-88DC-32E7E03F037C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4635,405 +2515,756 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00732EE3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F0356"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="fr-FR"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F0356"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F0356"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F0356"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F0356"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F0356"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F0356"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F0356"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F0356"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005F0356"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F0356"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F0356"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F0356"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F0356"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F0356"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F0356"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F0356"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F0356"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F0356"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005F0356"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F0356"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005F0356"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F0356"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005F0356"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="List Paragraph (numbered (a)),Bullets,List Paragraph1,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,L,List 100s"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00732EE3"/>
+    <w:rsid w:val="005F0356"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00732EE3"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F0356"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F0356"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005F0356"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F0356"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Geneva 9 Char,Font: Geneva 9 Char,Boston 10 Char,f Char,Footnote Text Char Char Char Char Char Char Char,Footnote Text Char Char Char Char1 Char,Footnote Text Char Char Char Char Char1 Char"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00732EE3"/>
+    <w:rsid w:val="005F0356"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:aliases w:val="Geneva 9 Char Char,Font: Geneva 9 Char Char,Boston 10 Char Char,f Char Char,Footnote Text Char Char Char Char Char Char Char Char,Footnote Text Char Char Char Char1 Char Char,Footnote Text Char Char Char Char Char1 Char Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00732EE3"/>
+    <w:rsid w:val="005F0356"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="ftref,16 Point,Superscript 6 Point"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00732EE3"/>
+    <w:rsid w:val="005F0356"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...41 lines deleted...]
-      <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00797269"/>
+    <w:rsid w:val="005F0356"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00797269"/>
+    <w:rsid w:val="005F0356"/>
     <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00797269"/>
+    <w:rsid w:val="005F0356"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00797269"/>
+    <w:rsid w:val="005F0356"/>
     <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
-    </w:rPr>
-[...61 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0091546A"/>
+    <w:rsid w:val="005F0356"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/3656" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/sites/g/files/zskgke326/files/publications/UNDP%20SES%202021_French.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/documents/IEO/IEO_Charter.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/3656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/sites/g/files/zskgke326/files/publications/UNDP%20SES%202021_French.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/documents/IEO/IEO_Charter.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5041,54 +3272,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5241,661 +3472,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>12204</Characters>
+  <Pages>5</Pages>
+  <Words>2150</Words>
+  <Characters>12260</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>101</Lines>
+  <Lines>102</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14316</CharactersWithSpaces>
+  <CharactersWithSpaces>14382</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Josephine Opar</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>