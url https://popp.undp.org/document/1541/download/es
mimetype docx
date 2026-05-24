--- v0 (2025-10-15)
+++ v1 (2026-05-24)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6467FD86" w14:textId="3002C34A" w:rsidR="006B23C7" w:rsidRDefault="006B23C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23357554" w14:textId="77777777" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Normas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -936,51 +936,51 @@
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>diseño, adaptar y cambiar los planes y las acciones según proceda, y planificar la ampliación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D22506" w14:textId="77777777" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Principios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE33452" w14:textId="77777777" w:rsidR="006B23C7" w:rsidRDefault="00D879DA" w:rsidP="004C44E5">
+    <w:p w14:paraId="0FE33452" w14:textId="0CB3C306" w:rsidR="006B23C7" w:rsidRDefault="00D879DA" w:rsidP="004C44E5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1886" w:right="1440"/>
       </w:pPr>
       <w:r>
         <w:t>Toda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>programación</w:t>
       </w:r>
@@ -1593,51 +1593,55 @@
       <w:r>
         <w:t>se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>utilizan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>indicadores desglosados por sexo que tienen en cuenta las cuestiones de género. Los indicadores pertinentes del Marco Integrado de Resultados y Recursos (MIRR) del Plan Estratégico se han</w:t>
       </w:r>
       <w:r w:rsidR="00F65D24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>adoptado en el marco de resultados del programa o proyecto. Existen y se aplican planes de seguimiento y evaluación completos y presupuestados para apoyar la gestión, el</w:t>
+        <w:t xml:space="preserve">adoptado en el marco de </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>resultados del programa o proyecto. Existen y se aplican planes de seguimiento y evaluación completos y presupuestados para apoyar la gestión, el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>seguimiento y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1865,51 +1869,51 @@
       </w:r>
       <w:r w:rsidR="00536672">
         <w:t xml:space="preserve">los </w:t>
       </w:r>
       <w:r>
         <w:t>proyectos está definida con funciones y responsabilidades claras, y proporciona una supervisión activa y regular para informar la toma de decisiones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A98284" w14:textId="741C0827" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Efi</w:t>
       </w:r>
       <w:r w:rsidR="00536672">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ciente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C00E887" w14:textId="65E5033F" w:rsidR="006B23C7" w:rsidRDefault="00D879DA" w:rsidP="004C44E5">
+    <w:p w14:paraId="6C00E887" w14:textId="47ADE6DB" w:rsidR="006B23C7" w:rsidRDefault="00D879DA" w:rsidP="004C44E5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="121"/>
         <w:ind w:left="1886" w:right="1440"/>
       </w:pPr>
       <w:r>
         <w:t>Los presupuestos de programación son justificables y válidos, y el diseño y la ejecución de la programación incluyen medidas para garantizar un uso eficiente de los recursos. El tamaño y el alcance de los programas</w:t>
       </w:r>
       <w:r w:rsidR="00536672">
         <w:t>, las carteras</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r w:rsidR="00536672">
         <w:t xml:space="preserve">los </w:t>
       </w:r>
       <w:r>
         <w:t>proyectos son coherentes con los recursos disponibles y los esfuerzos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2247,56 +2251,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>El</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>seguimiento</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">y la gestión incluyen el análisis y las acciones para mejorar la eficiencia en la entrega de los productos deseados con la calidad y puntualidad requeridas, como el apoyo de la oficina nacional a las modalidades nacionales de ejecución. Los costes se recuperan íntegramente (véase la </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r w:rsidR="006B23C7">
+        <w:r w:rsidR="00637FE7">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t>Política de recuperación de costes</w:t>
+          <w:t>política de Recuperación de Costos de Otros Recursos: Apoyo General a la Gestión (GMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E57681" w14:textId="77777777" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Eficaz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73002F9E" w14:textId="5BDDC319" w:rsidR="006B23C7" w:rsidRDefault="00D879DA" w:rsidP="004C44E5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="119"/>
         <w:ind w:left="1886" w:right="1440"/>
       </w:pPr>
       <w:r>
         <w:t>El diseño y la ejecución de los programas se basan en los conocimientos pertinentes, la evaluación y las lecciones aprendidas para desarrollar estrategias y corregir el rumbo. Los grupos destinatarios se identifican e implican sistemáticamente, dando prioridad a los marginados</w:t>
@@ -3051,95 +3055,91 @@
       <w:r w:rsidR="00536672">
         <w:t xml:space="preserve">, carteras </w:t>
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00E10F99">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>proyectos.</w:t>
       </w:r>
       <w:r w:rsidR="00E10F99">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Junto con el seguimiento periódico de los programas</w:t>
       </w:r>
       <w:r w:rsidR="00536672">
         <w:t xml:space="preserve">, carteras </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">y proyectos, las evaluaciones de garantía de calidad garantizan </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> en la fase de diseño, al menos cada dos años durante la ejecución y en el momento del cierre</w:t>
+        <w:t>y proyectos, las evaluaciones de garantía de calidad garantizan que en la fase de diseño, al menos cada dos años durante la ejecución y en el momento del cierre</w:t>
       </w:r>
       <w:r w:rsidRPr="00E10F99">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>se preste</w:t>
       </w:r>
       <w:r w:rsidRPr="00E10F99">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>una atención</w:t>
       </w:r>
       <w:r w:rsidRPr="00E10F99">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>formal</w:t>
       </w:r>
       <w:r w:rsidRPr="00E10F99">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>a las cuestiones clave</w:t>
+        <w:t xml:space="preserve">a las cuestiones </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>clave</w:t>
       </w:r>
       <w:r w:rsidRPr="00E10F99">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00E10F99">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>rendimiento esbozadas en siete criterios de calidad. Esto contribuye a mejorar la eficacia del desarrollo y a aumentar la responsabilidad por los resultados.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="557A47F2" w14:textId="29249724" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3690,75 +3690,84 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Orientado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Resultados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33930833" w14:textId="77777777" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
+    <w:p w14:paraId="33930833" w14:textId="713FEBBE" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1888"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="1438"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Durante el cierre del programa, la calidad de los resultados alcanzados se evalúa a través de la evaluación independiente del programa de país (EIPC) a la Junta Ejecutiva del PNUD (véase el </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidR="006B23C7">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>mandato de la OEI</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00637FE7">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00637FE7" w:rsidRPr="00637FE7">
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="00637FE7">
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AAE56B5" w14:textId="4565A351" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1888"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="1435"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En el caso de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>l</w:t>
@@ -4587,77 +4596,72 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>resuelva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>problema.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FBDF88" w14:textId="255E21C4" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
+    <w:p w14:paraId="48FBDF88" w14:textId="0B470B7B" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1888"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:ind w:left="1890"/>
       </w:pPr>
       <w:r>
         <w:t>La calidad de los documentos de l</w:t>
       </w:r>
       <w:r w:rsidR="00C11311">
         <w:t xml:space="preserve">as carteras </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00637FE7">
+        <w:t>y proyectos</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> de desarrollo debe evaluarse antes del proceso de evaluación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="00C11311">
         <w:t xml:space="preserve"> la cartera o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>proyecto,</w:t>
       </w:r>
       <w:r>
@@ -5443,94 +5447,86 @@
                               <a:lnTo>
                                 <a:pt x="1828800" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1909D78B" id="Graphic 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:1in;margin-top:16.25pt;width:2in;height:.75pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1828800,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByfZoZHgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06CdkiNOMXQosOA&#10;oivQDDsrshwbk0WNUmLn70fJlmtspxXNwabMZ/q9RzLb277V7KzQNWAKvlosOVNGQtmYY8F/7B8+&#10;bThzXphSaDCq4Bfl+O3u44dtZ3O1hhp0qZBREePyzha89t7mWeZkrVrhFmCVoWQF2ApPRzxmJYqO&#10;qrc6Wy+Xn7MOsLQIUjlHT++HJN/F+lWlpP9eVU55pgtO3Hy8YrwewjXbbUV+RGHrRo40xBtYtKIx&#10;9NGp1L3wgp2w+adU20gEB5VfSGgzqKpGqqiB1KyWf6l5qYVVUQuZ4+xkk3u/svLp/GKfMVB39hHk&#10;L0eOZJ11+ZQJBzdi+grbgCXirI8uXiYXVe+ZpIerzXqzWZLZknI31+vrYHIm8vSuPDn/VUGsI86P&#10;zg89KFMk6hTJ3qQQqZOhhzr20HNGPUTOqIeHoYdW+PBeIBdC1s2I1COPkGzhrPYQYT5ImNgmIcT0&#10;FaPNHEuaZqiUS3cb6w2Ym9XV1Sg7pdN9gM0/+1/gOLLEMZWTGpwaDA66o9OTF4Sbu+1AN+VDo3WQ&#10;7/B4uNPIziKsRvyNjGewOAlD88MYHKC8PCPraF8K7n6fBCrO9DdDAxmWKwWYgkMK0Os7iCsYnUfn&#10;9/1PgZZZCgvuaXaeII27yNNYEP8AGLDhTQNfTh6qJsxM5DYwGg+0I1H/uM9hCefniHr919n9AQAA&#10;//8DAFBLAwQUAAYACAAAACEAt/PLj9oAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbExPy06DQBTd&#10;m/QfJreJOzsUqFFkaBpj487YahqXAzMCKXOHMLeAf+91ZZfnkfPIt7PrxGiH0HpUsF5FICxW3rRY&#10;K/j82N89gAik0ejOo1XwYwNsi8VNrjPjJzzY8Ui14BAMmVbQEPWZlKFqrNNh5XuLrH37wWliONTS&#10;DHricNfJOIrupdMtckOje/vc2Op8vDgFE5Wn8fGcvL7QZv9eHsi8fZ1IqdvlvHsCQXamfzP8zefp&#10;UPCm0l/QBNExTlP+QgqSeAOCDWkSM1EywYIscnn9oPgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAcn2aGR4CAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAt/PLj9oAAAAJAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m1828800,l,,,9144r1828800,l1828800,xe" fillcolor="black" stroked="f">
+              <v:shape w14:anchorId="1BB789A7" id="Graphic 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:1in;margin-top:16.25pt;width:2in;height:.75pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1828800,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByfZoZHgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06CdkiNOMXQosOA&#10;oivQDDsrshwbk0WNUmLn70fJlmtspxXNwabMZ/q9RzLb277V7KzQNWAKvlosOVNGQtmYY8F/7B8+&#10;bThzXphSaDCq4Bfl+O3u44dtZ3O1hhp0qZBREePyzha89t7mWeZkrVrhFmCVoWQF2ApPRzxmJYqO&#10;qrc6Wy+Xn7MOsLQIUjlHT++HJN/F+lWlpP9eVU55pgtO3Hy8YrwewjXbbUV+RGHrRo40xBtYtKIx&#10;9NGp1L3wgp2w+adU20gEB5VfSGgzqKpGqqiB1KyWf6l5qYVVUQuZ4+xkk3u/svLp/GKfMVB39hHk&#10;L0eOZJ11+ZQJBzdi+grbgCXirI8uXiYXVe+ZpIerzXqzWZLZknI31+vrYHIm8vSuPDn/VUGsI86P&#10;zg89KFMk6hTJ3qQQqZOhhzr20HNGPUTOqIeHoYdW+PBeIBdC1s2I1COPkGzhrPYQYT5ImNgmIcT0&#10;FaPNHEuaZqiUS3cb6w2Ym9XV1Sg7pdN9gM0/+1/gOLLEMZWTGpwaDA66o9OTF4Sbu+1AN+VDo3WQ&#10;7/B4uNPIziKsRvyNjGewOAlD88MYHKC8PCPraF8K7n6fBCrO9DdDAxmWKwWYgkMK0Os7iCsYnUfn&#10;9/1PgZZZCgvuaXaeII27yNNYEP8AGLDhTQNfTh6qJsxM5DYwGg+0I1H/uM9hCefniHr919n9AQAA&#10;//8DAFBLAwQUAAYACAAAACEAt/PLj9oAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbExPy06DQBTd&#10;m/QfJreJOzsUqFFkaBpj487YahqXAzMCKXOHMLeAf+91ZZfnkfPIt7PrxGiH0HpUsF5FICxW3rRY&#10;K/j82N89gAik0ejOo1XwYwNsi8VNrjPjJzzY8Ui14BAMmVbQEPWZlKFqrNNh5XuLrH37wWliONTS&#10;DHricNfJOIrupdMtckOje/vc2Op8vDgFE5Wn8fGcvL7QZv9eHsi8fZ1IqdvlvHsCQXamfzP8zefp&#10;UPCm0l/QBNExTlP+QgqSeAOCDWkSM1EywYIscnn9oPgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAcn2aGR4CAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAt/PLj9oAAAAJAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m1828800,l,,,9144r1828800,l1828800,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003D624B">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="24EC9E24" w14:textId="77777777" w:rsidR="006B23C7" w:rsidRDefault="00D879DA" w:rsidP="004C44E5">
       <w:pPr>
         <w:spacing w:before="95" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="1439" w:right="1347"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:position w:val="7"/>
           <w:sz w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>Las</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> categorías de proyectos exentas de la garantía de calidad incluyen: proyectos de desarrollo y eficacia institucional; planes de iniciación y</w:t>
+        <w:t>Las categorías de proyectos exentas de la garantía de calidad incluyen: proyectos de desarrollo y eficacia institucional; planes de iniciación y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>subvenciones</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
@@ -5794,66 +5790,67 @@
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>mecanismo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>de participación; servicios de desarrollo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="247B847A" w14:textId="77777777" w:rsidR="006B23C7" w:rsidRDefault="006B23C7">
       <w:pPr>
         <w:spacing w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:sectPr w:rsidR="006B23C7" w:rsidSect="00723C7A">
+        <w:sectPr w:rsidR="006B23C7" w:rsidSect="00637FE7">
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1620" w:right="0" w:bottom="1260" w:left="0" w:header="720" w:footer="541" w:gutter="0"/>
+          <w:pgMar w:top="1890" w:right="0" w:bottom="1260" w:left="0" w:header="720" w:footer="541" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3195F50B" w14:textId="457FD7BF" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="15"/>
         <w:ind w:left="1890" w:right="1438"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidR="00A245A2">
         <w:t>Buró</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Regional. Las calificaciones de GC deben realizarse en los 12 meses siguientes al aplazamiento, a menos que la </w:t>
       </w:r>
       <w:r w:rsidR="00A245A2">
         <w:t>Buró</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Regional haya concedido una nueva prórroga.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E66DBA" w14:textId="27423059" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1888"/>
           <w:tab w:val="left" w:pos="1890"/>
@@ -6148,243 +6145,237 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>resultados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030C6465" w14:textId="1AC13395" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
+    <w:p w14:paraId="030C6465" w14:textId="6A8515C5" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1888"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="1440"/>
       </w:pPr>
       <w:r>
         <w:t>Antes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cierre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="00C11311">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> la cartera </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00637FE7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00637FE7">
+        <w:t xml:space="preserve"> proyecto</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>requiere</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>evaluación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>final</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>garantía</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>calidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
       <w:r w:rsidR="00C11311">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...110 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> la </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00637FE7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>cartera</w:t>
+      </w:r>
       <w:r w:rsidR="00C11311">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">proyecto junto con un resumen de las lecciones aprendidas durante </w:t>
       </w:r>
       <w:r w:rsidR="00C11311">
         <w:t xml:space="preserve">la </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00637FE7">
+        <w:t>cartera</w:t>
+      </w:r>
       <w:r w:rsidR="00C11311">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>proyecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D7438C8" w14:textId="12F6A386" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1888"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="1436"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>La</w:t>
@@ -6698,51 +6689,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>garantizar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>una información completa, objetiva y precisa en los informes de garantía de calidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB30C14" w14:textId="00E4AB28" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
+    <w:p w14:paraId="3EB30C14" w14:textId="00189572" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1888"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="1435"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Las </w:t>
       </w:r>
       <w:r w:rsidR="00A245A2">
         <w:t>Burós</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Regionales del PNUD, y la Dirección de Apoyo a las Políticas y los Programas en el caso</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
@@ -6855,84 +6846,80 @@
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>informes de GC de l</w:t>
       </w:r>
       <w:r w:rsidR="00C11311">
         <w:t xml:space="preserve">as </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00637FE7">
+        <w:t>carteras y</w:t>
+      </w:r>
       <w:r w:rsidR="00C11311">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>proyectos para evaluar su calidad y exactitud, e informar sobre el aprendizaje organizativo. L</w:t>
       </w:r>
       <w:r w:rsidR="00A245A2">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="00A245A2">
         <w:t>Burós</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Regionales verificarán al azar una muestra de informe</w:t>
       </w:r>
       <w:r w:rsidR="00A245A2">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de GC de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00637FE7">
+        <w:t>carteras</w:t>
+      </w:r>
       <w:r w:rsidR="00C11311">
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r>
         <w:t>proyectos lo suficientemente grande como para garantizar razonablemente la credibilidad general de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>las</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>evaluaciones</w:t>
       </w:r>
       <w:r>
@@ -7028,59 +7015,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>muestreo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>aleatorio,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">oficinas de país con proyectos de muy alto valor o estratégicamente importantes, y oficinas de país con calificaciones de garantía de calidad </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>oficinas de país con proyectos de muy alto valor o estratégicamente importantes, y oficinas de país con calificaciones de garantía de calidad extremadamente altas o extremadamente bajas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="081EE30B" w14:textId="77777777" w:rsidR="0044224D" w:rsidRDefault="0044224D" w:rsidP="0044224D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1888"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:ind w:right="1435"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="328836B5" w14:textId="77777777" w:rsidR="0044224D" w:rsidRDefault="0044224D" w:rsidP="0044224D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1888"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="1435"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7118,498 +7097,174 @@
           <w:tab w:val="left" w:pos="1888"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="1435"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="423995DF" w14:textId="77777777" w:rsidR="0044224D" w:rsidRDefault="0044224D" w:rsidP="0044224D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1888"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="1435"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66A919B0" w14:textId="77777777" w:rsidR="0044224D" w:rsidRDefault="0044224D" w:rsidP="0044224D">
+    <w:p w14:paraId="03ABD776" w14:textId="77777777" w:rsidR="0044224D" w:rsidRDefault="0044224D" w:rsidP="00637FE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1888"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
-        <w:ind w:left="1890" w:right="1435"/>
-[...14 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:ind w:right="1435"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78EA15A6" w14:textId="77777777" w:rsidR="0044224D" w:rsidRDefault="0044224D" w:rsidP="0044224D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1888"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="1435"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="133160D0" w14:textId="30E12D9E" w:rsidR="0044224D" w:rsidRDefault="0044224D" w:rsidP="004C44E5">
+    <w:p w14:paraId="133160D0" w14:textId="30E12D9E" w:rsidR="0044224D" w:rsidRDefault="0044224D" w:rsidP="00637FE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1888"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="1435"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00637FE7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Disclaimer</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
       <w:r w:rsidRPr="004C44E5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004C44E5">
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5464">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>This</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="004C44E5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004C44E5">
+        <w:t>discrepancy between this translation and the original English document, the original English</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5464">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>document</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="004C44E5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...310 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D58F30C" w14:textId="77777777" w:rsidR="004C44E5" w:rsidRDefault="004C44E5" w:rsidP="004C44E5">
+    <w:p w14:paraId="5D58F30C" w14:textId="77777777" w:rsidR="004C44E5" w:rsidRDefault="004C44E5" w:rsidP="00637FE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1888"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="1435"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="561C97EC" w14:textId="5937FA0A" w:rsidR="0044224D" w:rsidRPr="004C44E5" w:rsidRDefault="0044224D" w:rsidP="004C44E5">
+    <w:p w14:paraId="561C97EC" w14:textId="5937FA0A" w:rsidR="0044224D" w:rsidRPr="004C44E5" w:rsidRDefault="0044224D" w:rsidP="00637FE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1888"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="1435"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C44E5">
-        <w:rPr>
+      <w:r w:rsidRPr="00637FE7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Descargo de responsabilidad: esta es una traducción de un documento original en </w:t>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C44E5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en </w:t>
       </w:r>
       <w:r w:rsidR="00EE5F55" w:rsidRPr="00EE5F55">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>inglés</w:t>
       </w:r>
       <w:r w:rsidRPr="004C44E5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00EE5F55" w:rsidRPr="00EE5F55">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>En caso</w:t>
       </w:r>
       <w:r w:rsidRPr="004C44E5">
         <w:rPr>
           <w:i/>
@@ -7620,97 +7275,97 @@
       <w:r w:rsidR="00EE5F55">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C44E5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>documento original en inglés.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0044224D" w:rsidRPr="004C44E5" w:rsidSect="00723C7A">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1620" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="458" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32125CEF" w14:textId="77777777" w:rsidR="00DE0299" w:rsidRDefault="00DE0299">
+    <w:p w14:paraId="1CEBD142" w14:textId="77777777" w:rsidR="004F0B22" w:rsidRDefault="004F0B22">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37F8E2D6" w14:textId="77777777" w:rsidR="00DE0299" w:rsidRDefault="00DE0299">
+    <w:p w14:paraId="0B4DBB03" w14:textId="77777777" w:rsidR="004F0B22" w:rsidRDefault="004F0B22">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="30E8438C" w14:textId="5D2EB6A9" w:rsidR="003D624B" w:rsidRPr="00DC3550" w:rsidRDefault="000E357A" w:rsidP="003D624B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09B5FD29" w14:textId="4A3717F0" w:rsidR="006B23C7" w:rsidRPr="00637FE7" w:rsidRDefault="000E357A" w:rsidP="00637FE7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="1530"/>
       <w:rPr>
         <w:lang w:val="da-DK"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004C44E5">
       <w:rPr>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
     <w:r w:rsidR="003D624B" w:rsidRPr="00765AEA">
       <w:t>Página</w:t>
     </w:r>
     <w:r w:rsidR="003D624B">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="003D624B" w:rsidRPr="00DC3550">
       <w:rPr>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -7801,150 +7456,143 @@
     <w:r w:rsidR="006A12DB">
       <w:t xml:space="preserve">         </w:t>
     </w:r>
     <w:r w:rsidR="003D624B">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="003D624B" w:rsidRPr="0009688B">
       <w:t>Fecha de entrada en vigor</w:t>
     </w:r>
     <w:r w:rsidR="003D624B">
       <w:t>: 16/09/20</w:t>
     </w:r>
     <w:r w:rsidR="00AB5464">
       <w:t>24</w:t>
     </w:r>
     <w:r w:rsidR="003D624B">
       <w:t xml:space="preserve">                                 </w:t>
     </w:r>
     <w:r w:rsidR="003D624B" w:rsidRPr="0009688B">
       <w:t>Versión #</w:t>
     </w:r>
     <w:r w:rsidR="003D624B">
       <w:t>: 8</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7DB0C3FE" w14:textId="597426E7" w:rsidR="000E357A" w:rsidRPr="004C44E5" w:rsidRDefault="000E357A" w:rsidP="000E357A">
-[...11 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49C14E52" w14:textId="77777777" w:rsidR="00DE0299" w:rsidRDefault="00DE0299">
+    <w:p w14:paraId="3F9AA155" w14:textId="77777777" w:rsidR="004F0B22" w:rsidRDefault="004F0B22">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FA7003B" w14:textId="77777777" w:rsidR="00DE0299" w:rsidRDefault="00DE0299">
+    <w:p w14:paraId="757F2839" w14:textId="77777777" w:rsidR="004F0B22" w:rsidRDefault="004F0B22">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="15DFAB94" w14:textId="77777777" w:rsidR="006B23C7" w:rsidRDefault="00D879DA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15DFAB94" w14:textId="378BE21F" w:rsidR="006B23C7" w:rsidRDefault="00637FE7" w:rsidP="00637FE7">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F6DF2A5" wp14:editId="1802929E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C6E8D7E" wp14:editId="1D9E1D5B">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6572250</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>6743700</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>457200</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-129540</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="278828" cy="580973"/>
+          <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="284638256" name="Image 8"/>
+          <wp:docPr id="401153224" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="8" name="Image 8"/>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="278828" cy="580973"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2850338F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CECF4CE"/>
     <w:lvl w:ilvl="0" w:tplc="292E2912">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1886" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -8030,144 +7678,152 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="95E84E0A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10168" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1004938789">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B23C7"/>
     <w:rsid w:val="00070251"/>
     <w:rsid w:val="0009688B"/>
     <w:rsid w:val="000E357A"/>
     <w:rsid w:val="001814C9"/>
+    <w:rsid w:val="002A3392"/>
+    <w:rsid w:val="003533C4"/>
     <w:rsid w:val="003D624B"/>
+    <w:rsid w:val="0040460C"/>
     <w:rsid w:val="0044224D"/>
     <w:rsid w:val="00447385"/>
     <w:rsid w:val="004A14D3"/>
     <w:rsid w:val="004C44E5"/>
+    <w:rsid w:val="004F0B22"/>
     <w:rsid w:val="00501BEF"/>
+    <w:rsid w:val="00524256"/>
     <w:rsid w:val="00536672"/>
     <w:rsid w:val="005C1A2C"/>
     <w:rsid w:val="005C2DEF"/>
     <w:rsid w:val="005F466A"/>
     <w:rsid w:val="006167DE"/>
+    <w:rsid w:val="00637FE7"/>
+    <w:rsid w:val="00694E1B"/>
     <w:rsid w:val="006A12DB"/>
     <w:rsid w:val="006B182D"/>
     <w:rsid w:val="006B23C7"/>
     <w:rsid w:val="00723C7A"/>
     <w:rsid w:val="00765AEA"/>
     <w:rsid w:val="00822E54"/>
     <w:rsid w:val="009434C8"/>
     <w:rsid w:val="00966520"/>
     <w:rsid w:val="00974B48"/>
     <w:rsid w:val="00A245A2"/>
     <w:rsid w:val="00A93ADC"/>
     <w:rsid w:val="00AA5F01"/>
     <w:rsid w:val="00AB5464"/>
     <w:rsid w:val="00B80B97"/>
     <w:rsid w:val="00B810CD"/>
     <w:rsid w:val="00BC5C11"/>
     <w:rsid w:val="00C11311"/>
+    <w:rsid w:val="00C80F40"/>
     <w:rsid w:val="00D879DA"/>
     <w:rsid w:val="00DE0299"/>
     <w:rsid w:val="00E10F99"/>
+    <w:rsid w:val="00EA3675"/>
     <w:rsid w:val="00EE5F55"/>
     <w:rsid w:val="00F65D24"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="550BB47D"/>
   <w15:docId w15:val="{324CE837-2C5B-4C14-A8E8-9533E719BC83}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8707,55 +8363,55 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00536672"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10556/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/undp/en/home/librarypage/operations1/undp-social-and-environmental-standards.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/documents/IEO/IEO_Charter.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10556/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ses-toolkit.info.undp.org/sites/g/files/zskgke446/files/2023-03/UNDP%20Social%20and%20Environmental%20Standards_2019%20UPDATE_Spanish.pdf?_gl=1*aywlfz*_ga*OTY4MTIzNTI5LjE3NzM3OTUyMzQ.*_ga_3W7LPK0WP1*czE3Nzg4NDQzOTIkbzI2JGcxJHQxNzc4ODQ0OTUxJGo1OSRsMCRoNTQ4MjU2NDU2*_ga_PBF14M9C6G*czE3Nzg4NDQzOTIkbzE0JGcxJHQxNzc4ODQ0NDk4JGo2MCRsMCRoMA.." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/documents/IEO/IEO_Charter.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9006,75 +8662,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>2056</Words>
-  <Characters>11723</Characters>
+  <Words>2101</Words>
+  <Characters>11977</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>99</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13752</CharactersWithSpaces>
+  <CharactersWithSpaces>14050</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords>, docId:4FD7EBFF3A960E285855342834761AE7</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008041760EB5333C4BA8AB8C0E03F88927</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2023-08-22T00:00:00Z</vt:filetime>