--- v0 (2025-10-15)
+++ v1 (2026-05-22)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D526DF3" w14:textId="407FB5EC" w:rsidR="005212FF" w:rsidRPr="00397802" w:rsidRDefault="005212FF" w:rsidP="005212FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00397802">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Quality Standards for Programming</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4700522D" w14:textId="77777777" w:rsidR="005212FF" w:rsidRPr="00FB0634" w:rsidRDefault="005212FF" w:rsidP="00397802">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -421,152 +421,158 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446" w:right="90"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Outcomes and outputs are defined at an appropriate level, are consistent with the theory of change, and have SMART, results-oriented indicators, with specified baselines and targets, and identified data sources. Gender-responsive, sex-disaggregated indicators are used when appropriate. Relevant indicators from the Strategic Plan’s Integrated Results and Resources Framework (IRRF) have been adopted in the programme or project results framework. Comprehensive, costed monitoring and evaluation plans are in place and implemented to support evidence-based management, monitoring and evaluation. </w:t>
       </w:r>
       <w:r w:rsidR="007E78E8" w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The evaluation plan should be strategic, balanced, practical (timing/sequencing), cost-effective/resourced, and include evaluations of different types (project, programme, outcome, etc.) that will generate the most critical and useful information for UNDP and its partners in the future programming, ensure accountability, and learning from implementation. </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FB0634">
+        <w:t xml:space="preserve">The evaluation plan should be strategic, balanced, practical (timing/sequencing), cost-effective/resourced, and include evaluations of different types (project, programme, outcome, etc.) that will generate the most critical and useful information for UNDP and its partners in the future programming, ensure accountability, and learning from </w:t>
+      </w:r>
+      <w:r w:rsidR="007E78E8" w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>plans and actions taken to manage them. Governance of programmes</w:t>
+        <w:t xml:space="preserve">implementation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0634">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Risks, in terms of both threats and opportunities, are identified with appropriate plans and actions taken to manage them. Governance of programmes</w:t>
       </w:r>
       <w:r w:rsidR="00BC79EF" w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, portfolios,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and projects is defined with clear roles and responsibilities, and provides active and regular oversight to inform decision-making.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE32C59" w14:textId="77777777" w:rsidR="005212FF" w:rsidRPr="00FB0634" w:rsidRDefault="005212FF" w:rsidP="005212FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446" w:right="547"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Efficient</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08292F8C" w14:textId="00157149" w:rsidR="005212FF" w:rsidRPr="00FB0634" w:rsidRDefault="005212FF" w:rsidP="00397802">
+    <w:p w14:paraId="08292F8C" w14:textId="322BDF4D" w:rsidR="005212FF" w:rsidRPr="00FB0634" w:rsidRDefault="005212FF" w:rsidP="00397802">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Programming budgets are justifiable and valid, and programming design and implementation includes measures to ensure efficient use of resources. The size and scope of programmes</w:t>
       </w:r>
       <w:r w:rsidR="00BC79EF" w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, portfolios,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and projects are consistent with resources available and resource mobilization efforts. Plans include consideration of scaling up and links with other relevant initiatives to achieve greater impact. Procurement planning is done early and regularly reviewed. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Monitoring and management include analysis of and actions to improve efficiency in delivering desired outputs with the required quality and timeliness, such as country office support to national implementation modalities. Costs are fully recovered (see the</w:t>
       </w:r>
+      <w:r w:rsidR="005F16B7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00FB0634">
+        <w:r w:rsidR="005F16B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Cost Recovery Policy</w:t>
+          <w:t>Cost Recovery from Other Resources - GMS policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F11BFD7" w14:textId="77777777" w:rsidR="005212FF" w:rsidRPr="00FB0634" w:rsidRDefault="005212FF" w:rsidP="005212FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446" w:right="547"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -737,158 +743,148 @@
         <w:t>, portfolios,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and development projects,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> regardless of their budget, size, location, duration, characteristics, context or circumstances. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB3C68F" w14:textId="3355BC9F" w:rsidR="005212FF" w:rsidRPr="00FB0634" w:rsidRDefault="005212FF" w:rsidP="005212FF">
+    <w:p w14:paraId="0DB3C68F" w14:textId="58224CF6" w:rsidR="005212FF" w:rsidRPr="00FB0634" w:rsidRDefault="005212FF" w:rsidP="005212FF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>programmes</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, during the design and appraisal stage, the </w:t>
       </w:r>
       <w:r w:rsidR="00115F0D" w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Quality </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005F16B7" w:rsidRPr="00FB0634">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Programming Team</w:t>
+      </w:r>
       <w:r w:rsidR="00115F0D" w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Programming  Team</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00115F0D" w:rsidRPr="00FB0634">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012067A" w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0012067A" w:rsidRPr="00FB0634">
+        <w:t xml:space="preserve">in BPPS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">in BPPS </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">is the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0634">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">is the </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>QA Assessor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0634">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>QA Assessor</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">The chair of the </w:t>
+        <w:t xml:space="preserve"> accountable for ensuring that the country programme document or regional programme document meets corporate quality standards prior to submission to the Executive Board. The chair of the </w:t>
       </w:r>
       <w:r w:rsidR="00273159" w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="0012067A" w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">egional </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Programme Appraisal Committee serves as the </w:t>
       </w:r>
@@ -1486,120 +1482,130 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">to the Executive </w:t>
       </w:r>
       <w:r w:rsidR="00810A3F" w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bo</w:t>
       </w:r>
       <w:r w:rsidR="00377CB9" w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ard and national stakeholders through independent evaluations; accountability </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>to the Administrator for the sound use of resources dictates that it must take responsibility for measuring and ensuring the quality of programmes and projects it is funding and supporting. While other staff, national partners, development partners, outside experts and advisors are encouraged to participate in and support programme</w:t>
+        <w:t xml:space="preserve">to the Administrator for the sound use of resources dictates that it must take responsibility for measuring and ensuring the quality of programmes and projects it is funding and supporting. While other staff, national partners, development partners, outside experts and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0634">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>advisors are encouraged to participate in and support programme</w:t>
       </w:r>
       <w:r w:rsidR="00406D41" w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, portfolio,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> and project quality assurance, it is the responsibility of the QA Assessor and the QA Approver to ensure that quality assessments are effectively conducted. They are best positioned to provide accurate information on </w:t>
-[...7 lines deleted...]
-        <w:t>programme</w:t>
+        <w:t xml:space="preserve"> and project quality assurance, it is the responsibility of the QA Assessor and the QA Approver to ensure that quality assessments are effectively conducted. They are best positioned to provide accurate information on programme</w:t>
       </w:r>
       <w:r w:rsidR="00406D41" w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, portfolio,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and project status and quality, and are obligated to ensure complete, objective and accurate information in quality assurance reports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40186AD4" w14:textId="6A9F2883" w:rsidR="005212FF" w:rsidRPr="00FB0634" w:rsidRDefault="005212FF" w:rsidP="00397802">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP Regional Bureaus, and the Bureau for Policy and Programme Support for global projects, are responsible for </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>‘spot checks’</w:t>
-      </w:r>
+        <w:t xml:space="preserve">‘spot </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB0634">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>checks’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidR="00282749" w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">portfolio and </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">project QA reports to assess their quality and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1765,83 +1771,83 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="79400744" w14:textId="77777777" w:rsidR="00F31F3E" w:rsidRPr="00FB0634" w:rsidRDefault="00F31F3E" w:rsidP="00F31F3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F31F3E" w:rsidRPr="00FB0634" w:rsidSect="00290EE4">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3ACF538D" w14:textId="77777777" w:rsidR="00847050" w:rsidRDefault="00847050" w:rsidP="005C1F57">
+    <w:p w14:paraId="1CDA7E97" w14:textId="77777777" w:rsidR="00C65478" w:rsidRDefault="00C65478" w:rsidP="005C1F57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2979AB5A" w14:textId="77777777" w:rsidR="00847050" w:rsidRDefault="00847050" w:rsidP="005C1F57">
+    <w:p w14:paraId="2DD7821B" w14:textId="77777777" w:rsidR="00C65478" w:rsidRDefault="00C65478" w:rsidP="005C1F57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5234BD5C" w14:textId="77777777" w:rsidR="00847050" w:rsidRDefault="00847050">
+    <w:p w14:paraId="054E64D5" w14:textId="77777777" w:rsidR="00C65478" w:rsidRDefault="00C65478">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1866,89 +1872,89 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C58D5AE" w14:textId="77777777" w:rsidR="00F71E7B" w:rsidRDefault="00F71E7B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0E35ADCA" w14:textId="77777777" w:rsidR="00F71E7B" w:rsidRDefault="00F71E7B" w:rsidP="00F71E7B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21ABD709" w14:textId="1EDD3351" w:rsidR="00F71E7B" w:rsidRDefault="00FD7434" w:rsidP="00FD7434">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="90"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r w:rsidR="00334095" w:rsidRPr="000E7F90">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00334095" w:rsidRPr="000E7F90">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
@@ -2053,208 +2059,183 @@
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidR="00370CEC">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00AA395E">
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">               </w:t>
     </w:r>
     <w:r w:rsidR="00370CEC">
       <w:t>Version #</w:t>
     </w:r>
     <w:r w:rsidR="000E7F90">
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="00370CEC">
       <w:t>8</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E667DA2" w14:textId="77777777" w:rsidR="00847050" w:rsidRDefault="00847050" w:rsidP="005C1F57">
+    <w:p w14:paraId="54239E15" w14:textId="77777777" w:rsidR="00C65478" w:rsidRDefault="00C65478" w:rsidP="005C1F57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="321A4B88" w14:textId="77777777" w:rsidR="00847050" w:rsidRDefault="00847050" w:rsidP="005C1F57">
+    <w:p w14:paraId="10569C63" w14:textId="77777777" w:rsidR="00C65478" w:rsidRDefault="00C65478" w:rsidP="005C1F57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="17FA6B10" w14:textId="77777777" w:rsidR="00847050" w:rsidRDefault="00847050">
+    <w:p w14:paraId="32BB0C12" w14:textId="77777777" w:rsidR="00C65478" w:rsidRDefault="00C65478">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="03C70DFA" w14:textId="68557671" w:rsidR="005212FF" w:rsidRDefault="005212FF" w:rsidP="00397802">
+    <w:p w14:paraId="03C70DFA" w14:textId="68557671" w:rsidR="005212FF" w:rsidRPr="00165EA1" w:rsidRDefault="005212FF" w:rsidP="00397802">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00165EA1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">roject categories exempt from project QA </w:t>
+      <w:r w:rsidRPr="00165EA1">
+        <w:t xml:space="preserve"> Project categories exempt from project QA </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0013267D">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00165EA1">
         <w:t>include:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0013267D">
-[...24 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00165EA1">
+        <w:t xml:space="preserve"> development and institutional effectiveness projects; initiation plans and GEF project preparation grants; projects for which UNDP is the Managing or Administrative Agent only; engagement facility; development services</w:t>
+      </w:r>
+      <w:r w:rsidR="00397802" w:rsidRPr="00165EA1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5FF37747" w14:textId="5DE58E48" w:rsidR="008B6755" w:rsidRDefault="008B6755" w:rsidP="008B6755">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FF37747" w14:textId="36EF57DA" w:rsidR="008B6755" w:rsidRDefault="00810792" w:rsidP="008B6755">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A903DD1" wp14:editId="1658A9A2">
-[...2 lines deleted...]
-          <wp:docPr id="5" name="Picture 5"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59280B52" wp14:editId="704720AD">
+          <wp:extent cx="309245" cy="596900"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1063756264" name="Picture 1063756264" descr="Icon&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2" name="Picture 2" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="8146" b="17172"/>
+                  <a:srcRect l="1" t="1" b="16429"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="284117" cy="590965"/>
+                    <a:ext cx="309245" cy="596900"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="62C89C49" w14:textId="77777777" w:rsidR="00810792" w:rsidRDefault="00810792" w:rsidP="008B6755">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12DB2152"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F8CC09A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -2634,224 +2615,235 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1959795875">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="409039126">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="694695103">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1892691217">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C1F57"/>
     <w:rsid w:val="0000661B"/>
     <w:rsid w:val="000E23EA"/>
     <w:rsid w:val="000E7F90"/>
     <w:rsid w:val="000F60F8"/>
     <w:rsid w:val="00115017"/>
     <w:rsid w:val="00115F0D"/>
     <w:rsid w:val="0012067A"/>
     <w:rsid w:val="00122970"/>
     <w:rsid w:val="00151478"/>
+    <w:rsid w:val="00165EA1"/>
     <w:rsid w:val="00180B55"/>
     <w:rsid w:val="00187FF4"/>
     <w:rsid w:val="001D34D0"/>
     <w:rsid w:val="001F0862"/>
+    <w:rsid w:val="00216BA3"/>
     <w:rsid w:val="00225D34"/>
     <w:rsid w:val="00242A71"/>
     <w:rsid w:val="00261BDF"/>
     <w:rsid w:val="00264C87"/>
     <w:rsid w:val="00273159"/>
     <w:rsid w:val="00282749"/>
     <w:rsid w:val="00290EE4"/>
     <w:rsid w:val="002C3362"/>
     <w:rsid w:val="002D0AE1"/>
     <w:rsid w:val="00306AD2"/>
     <w:rsid w:val="0031168E"/>
     <w:rsid w:val="00334095"/>
     <w:rsid w:val="00351BF5"/>
     <w:rsid w:val="003522FF"/>
     <w:rsid w:val="00363C9E"/>
     <w:rsid w:val="00370CEC"/>
     <w:rsid w:val="00373389"/>
     <w:rsid w:val="00377CB9"/>
     <w:rsid w:val="00386127"/>
     <w:rsid w:val="00393D64"/>
     <w:rsid w:val="00397802"/>
     <w:rsid w:val="003A4D82"/>
     <w:rsid w:val="003C4C78"/>
     <w:rsid w:val="003F7324"/>
     <w:rsid w:val="00406D41"/>
     <w:rsid w:val="00475588"/>
     <w:rsid w:val="00487D25"/>
     <w:rsid w:val="004C0128"/>
     <w:rsid w:val="004C7E56"/>
     <w:rsid w:val="004D523F"/>
+    <w:rsid w:val="004F70BA"/>
     <w:rsid w:val="005212FF"/>
     <w:rsid w:val="005323DB"/>
     <w:rsid w:val="00540500"/>
     <w:rsid w:val="00543DFD"/>
     <w:rsid w:val="0056768B"/>
     <w:rsid w:val="005A6EA7"/>
     <w:rsid w:val="005C1F57"/>
     <w:rsid w:val="005C2DEF"/>
     <w:rsid w:val="005D1953"/>
     <w:rsid w:val="005E1DA7"/>
+    <w:rsid w:val="005F16B7"/>
     <w:rsid w:val="0063529F"/>
     <w:rsid w:val="00645A05"/>
     <w:rsid w:val="006513CF"/>
     <w:rsid w:val="00662578"/>
     <w:rsid w:val="00686BBD"/>
     <w:rsid w:val="006C19A1"/>
     <w:rsid w:val="006C512D"/>
     <w:rsid w:val="006D04F6"/>
     <w:rsid w:val="006D1AF5"/>
     <w:rsid w:val="006F1E66"/>
     <w:rsid w:val="006F71F3"/>
     <w:rsid w:val="00706B17"/>
     <w:rsid w:val="00727B0F"/>
     <w:rsid w:val="00755686"/>
     <w:rsid w:val="007868E0"/>
     <w:rsid w:val="007967E2"/>
     <w:rsid w:val="007A1F94"/>
     <w:rsid w:val="007A79EE"/>
     <w:rsid w:val="007B31A1"/>
     <w:rsid w:val="007C1C74"/>
     <w:rsid w:val="007C57B8"/>
     <w:rsid w:val="007C7849"/>
     <w:rsid w:val="007E78E8"/>
     <w:rsid w:val="007F2553"/>
+    <w:rsid w:val="00810792"/>
     <w:rsid w:val="00810A3F"/>
     <w:rsid w:val="008334E3"/>
     <w:rsid w:val="00847050"/>
     <w:rsid w:val="00853F16"/>
     <w:rsid w:val="00855FB7"/>
     <w:rsid w:val="00856019"/>
     <w:rsid w:val="0086408B"/>
     <w:rsid w:val="0086765B"/>
     <w:rsid w:val="008738E0"/>
     <w:rsid w:val="00884184"/>
     <w:rsid w:val="008B6755"/>
     <w:rsid w:val="008C0A89"/>
     <w:rsid w:val="008C7D14"/>
     <w:rsid w:val="008E13C0"/>
     <w:rsid w:val="00922C76"/>
     <w:rsid w:val="00923461"/>
     <w:rsid w:val="00937A25"/>
     <w:rsid w:val="00946EF6"/>
     <w:rsid w:val="00954510"/>
     <w:rsid w:val="009778ED"/>
     <w:rsid w:val="009900D2"/>
     <w:rsid w:val="009942D0"/>
     <w:rsid w:val="009A6383"/>
     <w:rsid w:val="009D2425"/>
     <w:rsid w:val="00A00D29"/>
     <w:rsid w:val="00A2253E"/>
     <w:rsid w:val="00AA395E"/>
     <w:rsid w:val="00AC09B7"/>
     <w:rsid w:val="00B314A6"/>
     <w:rsid w:val="00B37F59"/>
     <w:rsid w:val="00B539F6"/>
     <w:rsid w:val="00B64801"/>
     <w:rsid w:val="00B810CD"/>
+    <w:rsid w:val="00B8235D"/>
     <w:rsid w:val="00BA1503"/>
     <w:rsid w:val="00BB6AE7"/>
     <w:rsid w:val="00BC455E"/>
     <w:rsid w:val="00BC79EF"/>
     <w:rsid w:val="00BD6901"/>
     <w:rsid w:val="00BE33E8"/>
     <w:rsid w:val="00BE4116"/>
     <w:rsid w:val="00C00728"/>
     <w:rsid w:val="00C05AF5"/>
     <w:rsid w:val="00C0710E"/>
     <w:rsid w:val="00C12E53"/>
     <w:rsid w:val="00C14CA7"/>
     <w:rsid w:val="00C151A9"/>
     <w:rsid w:val="00C45A9A"/>
     <w:rsid w:val="00C61A1F"/>
+    <w:rsid w:val="00C65478"/>
+    <w:rsid w:val="00C72861"/>
+    <w:rsid w:val="00C80F40"/>
     <w:rsid w:val="00C86FAD"/>
     <w:rsid w:val="00C917A6"/>
     <w:rsid w:val="00C924E9"/>
     <w:rsid w:val="00CA7CA6"/>
+    <w:rsid w:val="00CB2228"/>
     <w:rsid w:val="00CB4417"/>
     <w:rsid w:val="00CC5134"/>
     <w:rsid w:val="00CE0F01"/>
     <w:rsid w:val="00D10BA8"/>
     <w:rsid w:val="00D24EEB"/>
     <w:rsid w:val="00D25BE9"/>
     <w:rsid w:val="00D40BC8"/>
     <w:rsid w:val="00D5116A"/>
     <w:rsid w:val="00D84B9C"/>
     <w:rsid w:val="00D95C4D"/>
     <w:rsid w:val="00DF7EEA"/>
     <w:rsid w:val="00E07B98"/>
     <w:rsid w:val="00E11F13"/>
     <w:rsid w:val="00E34901"/>
     <w:rsid w:val="00E42648"/>
     <w:rsid w:val="00E46D5C"/>
     <w:rsid w:val="00E81A48"/>
+    <w:rsid w:val="00E849D7"/>
     <w:rsid w:val="00E866F4"/>
     <w:rsid w:val="00E90E02"/>
     <w:rsid w:val="00EB3561"/>
     <w:rsid w:val="00EB4B59"/>
     <w:rsid w:val="00ED11E3"/>
     <w:rsid w:val="00ED4248"/>
     <w:rsid w:val="00EF3B17"/>
     <w:rsid w:val="00F0110C"/>
     <w:rsid w:val="00F2299A"/>
     <w:rsid w:val="00F22A3C"/>
     <w:rsid w:val="00F31F3E"/>
     <w:rsid w:val="00F34C8F"/>
     <w:rsid w:val="00F44794"/>
     <w:rsid w:val="00F56C54"/>
     <w:rsid w:val="00F71E7B"/>
     <w:rsid w:val="00F77821"/>
     <w:rsid w:val="00F82DA6"/>
     <w:rsid w:val="00F83578"/>
     <w:rsid w:val="00FB0634"/>
     <w:rsid w:val="00FD7434"/>
     <w:rsid w:val="00FE5FDE"/>
     <w:rsid w:val="22C6AB55"/>
     <w:rsid w:val="73AC1910"/>
   </w:rsids>
   <m:mathPr>
@@ -2862,51 +2854,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="60D96F41"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8E1B3B47-9EDA-4454-8B37-7B08E49CFDF9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3644,51 +3636,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00937A25"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00937A25"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="816533426">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="987705866">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3741,51 +3733,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1833596963">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/documents/IEO/IEO_Charter.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=339&amp;Menu=BusinessUnit&amp;Beta=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/undp/en/home/librarypage/operations1/undp-social-and-environmental-standards.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/documents/IEO/IEO_Charter.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/cost-recovery-other-resources-gms" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/undp/en/home/librarypage/operations1/undp-social-and-environmental-standards.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -4349,75 +4341,75 @@
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92ED5189-B574-4A53-A217-E551046A1C7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6bfe89e3-bbc3-4204-a3a4-851798b7c728"/>
     <ds:schemaRef ds:uri="ce7d9834-ad3d-4c59-a3d9-09bc030ecc3a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1697</Words>
-  <Characters>9678</Characters>
+  <Words>1699</Words>
+  <Characters>9686</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11353</CharactersWithSpaces>
+  <CharactersWithSpaces>11363</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="90" baseType="variant">
       <vt:variant>
         <vt:i4>3604552</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>45</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://undp.sharepoint.com/:b:/r/teams/BPPS-Portal/Shared Documents/Effectiveness Team/Country Programme Appraisal/Project QA/UNDP Online QA Closure User Guide_Quantum+.pdf?csf=1&amp;web=1&amp;e=EklIKF</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>393217</vt:i4>
       </vt:variant>
       <vt:variant>