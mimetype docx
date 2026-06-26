--- v0 (2025-10-14)
+++ v1 (2026-06-26)
@@ -1,831 +1,949 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="32E2679C" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00FD7DF2" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-      <w:pPr>
+    <w:p w14:paraId="65977F40" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-PA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>País/Región/Global: _______________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32AD952D" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00E54865" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-      <w:pPr>
+    <w:p w14:paraId="7FF999A1" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CO"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CO"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Plan de Iniciación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4840C074" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00E54865" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2587BE76" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-CO"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77240B90" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00E54865" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="63A269D7" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-CO"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CDC82F5" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00E650D1" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="68C3470D" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Título del Proyecto:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E650D1">
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E650D1">
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E650D1">
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E650D1">
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E650D1">
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           <w:lang w:val="pt-PT"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7298BD5A" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00E650D1" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2689B7C8" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68A5296B" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00E650D1" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0C5C4961" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2332D44D" w14:textId="663CBF64" w:rsidR="00B54AA3" w:rsidRPr="00E650D1" w:rsidRDefault="00207D74" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4B77B9EC" w14:textId="728C4FF9" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           <w:lang w:val="pt-PT"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
-        </w:rPr>
-        <w:t xml:space="preserve">UNSDCF/CPD </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNSDCF/CPD Efecto(s) Esperado(s):</w:t>
       </w:r>
-      <w:r w:rsidR="00B54AA3" w:rsidRPr="00E650D1">
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:lang w:val="pt-PT"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B54AA3" w:rsidRPr="00E650D1">
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           <w:lang w:val="pt-PT"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70074D0F" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00E650D1" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4B24689A" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           <w:lang w:val="pt-PT"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CPD Producto(s) Esperado(s):</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E650D1">
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E650D1">
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E650D1">
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           <w:lang w:val="pt-PT"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63243667" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00E650D1" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4ECDBBEE" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F47F44A" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00E650D1" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="45AF6716" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0673CA26" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00E54865" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="751297B9" w14:textId="0BE50277" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-CO"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-CO"/>
-        </w:rPr>
-        <w:t>Fecha de inicio/finalización del plan</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fecha de inicio/finalización del plan:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E54865">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-CO"/>
-        </w:rPr>
-        <w:t>:</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           <w:lang w:val="es-CO"/>
-        </w:rPr>
-[...46 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A60BC9" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="65538127" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8E9334" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Asociado en la Implementación:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB20A28" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="271EFEE7" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+    <w:p w14:paraId="683C7952" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B25B86F" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+    <w:p w14:paraId="730721FE" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="475FBC19" wp14:editId="3EBFF734">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D741D65" wp14:editId="281665AC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3107055</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1815465</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2867025" cy="2038350"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="20" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2867025" cy="2038350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="16BB549B" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="56884902" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="2BA98B30" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00E053CE" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="4565AEDD" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00E053CE" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00E053CE">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>Total</w:t>
-[...8 lines deleted...]
-                              <w:t xml:space="preserve"> Recursos Requeridos</w:t>
+                              <w:t>Total Recursos Requeridos</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E053CE">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>_________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="224D71DA" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="009C00CA" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="68F225A8" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="009C00CA" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="009C00CA">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>Total</w:t>
-[...8 lines deleted...]
-                              <w:t xml:space="preserve"> Recursos Asignados:</w:t>
+                              <w:t>Total Recursos Asignados:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="009C00CA">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>_________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="101581A1" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="2C9B81EA" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="1"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1080"/>
                                 <w:tab w:val="num" w:pos="720"/>
                               </w:tabs>
-                              <w:spacing w:after="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="360"/>
-                              <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>Regular</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>_________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="241AB144" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="64D3A65A" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="1"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1080"/>
                                 <w:tab w:val="num" w:pos="720"/>
                               </w:tabs>
-                              <w:spacing w:after="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="360"/>
-                              <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>Otros:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2F0F44E3" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="26A1BB50" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="1"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="1"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="2160"/>
                                 <w:tab w:val="num" w:pos="1260"/>
                               </w:tabs>
-                              <w:spacing w:after="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="1080"/>
-                              <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>D</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>onante</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>_________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="77D2815E" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="259BC621" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="1"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="1"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="2160"/>
                                 <w:tab w:val="num" w:pos="1260"/>
                               </w:tabs>
-                              <w:spacing w:after="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="1080"/>
-                              <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>Donante</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>_________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="61B9E93C" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="640CA033" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="1"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="1"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="2160"/>
                                 <w:tab w:val="num" w:pos="540"/>
                                 <w:tab w:val="num" w:pos="1260"/>
                               </w:tabs>
-                              <w:spacing w:after="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="1080"/>
-                              <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>Gobierno</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>___</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E053CE">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>______</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="343586D4" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="536AB7EB" w14:textId="657C206C" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">No </w:t>
+                              <w:t xml:space="preserve">No financiado </w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r>
-                              <w:rPr>
-[...6 lines deleted...]
-                            <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                               <w:t>_________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0482394D" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00E053CE" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="401E81B8" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00E053CE" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E053CE">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                               <w:t>Contribuci</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                               <w:t>o</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E053CE">
                               <w:rPr>
@@ -839,424 +957,429 @@
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                               <w:t>es</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E053CE">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> en especie</w:t>
                             </w:r>
                             <w:r w:rsidRPr="009C00CA">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>_________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="12DD00FD" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00E54865" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="6D635764" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00E54865" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="475FBC19" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="3D741D65" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:244.65pt;margin-top:142.95pt;width:225.75pt;height:160.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBB7DzJFwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkzY14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lp2nQDXsYpgdBFKkj8vBwdTN0hh0Ueg225NNJzpmyEmptdyX/9nX7&#10;ZsmZD8LWwoBVJX9Unt+sX79a9a5QM2jB1AoZgVhf9K7kbQiuyDIvW9UJPwGnLDkbwE4EMnGX1Sh6&#10;Qu9MNsvzy6wHrB2CVN7T7d3o5OuE3zRKhs9N41VgpuSUW0g7pr2Ke7ZeiWKHwrVaHtMQ/5BFJ7Sl&#10;T09QdyIItkf9G1SnJYKHJkwkdBk0jZYq1UDVTPMX1Ty0wqlUC5Hj3Ykm//9g5afDg/uCLAxvYaAG&#10;piK8uwf53TMLm1bYnbpFhL5VoqaPp5GyrHe+OD6NVPvCR5Cq/wg1NVnsAySgocEuskJ1MkKnBjye&#10;SFdDYJIuZ8vLq3y24EySb5ZfLC8WqS2ZKJ6eO/ThvYKOxUPJkbqa4MXh3oeYjiieQuJvHoyut9qY&#10;ZOCu2hhkB0EK2KaVKngRZizrS369oET+DpGn9SeITgeSstFdyZenIFFE3t7ZOgktCG3GM6Vs7JHI&#10;yN3IYhiqgQIjoRXUj0QpwihZGjE6tIA/OetJriX3P/YCFWfmg6W2XE/n86jvZMwXVzMy8NxTnXuE&#10;lQRV8sDZeNyEcSb2DvWupZ9GIVi4pVY2OpH8nNUxb5Jk4v44PlHz53aKeh7y9S8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQBXGP8C4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;ELVpQ4hDnAohgegNCoKrG2+TiNgOtpuGv2c5wXG1TzNvqvVsBzZhiL13Cq4WAhi6xpvetQreXh8u&#10;C2AxaWf04B0q+MYI6/r0pNKl8Uf3gtM2tYxCXCy1gi6lseQ8Nh1aHRd+REe/vQ9WJzpDy03QRwq3&#10;A18KkXOre0cNnR7xvsPmc3uwCorsafqIm9Xze5PvB5kubqbHr6DU+dl8dwss4Zz+YPjVJ3WoyWnn&#10;D85ENijICrkiVMGyuJbAiJCZoDE7BbnIJfC64v831D8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAQew8yRcCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAVxj/AuEAAAALAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
+              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:244.65pt;margin-top:142.95pt;width:225.75pt;height:160.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBB7DzJFwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkzY14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lp2nQDXsYpgdBFKkj8vBwdTN0hh0Ueg225NNJzpmyEmptdyX/9nX7&#10;ZsmZD8LWwoBVJX9Unt+sX79a9a5QM2jB1AoZgVhf9K7kbQiuyDIvW9UJPwGnLDkbwE4EMnGX1Sh6&#10;Qu9MNsvzy6wHrB2CVN7T7d3o5OuE3zRKhs9N41VgpuSUW0g7pr2Ke7ZeiWKHwrVaHtMQ/5BFJ7Sl&#10;T09QdyIItkf9G1SnJYKHJkwkdBk0jZYq1UDVTPMX1Ty0wqlUC5Hj3Ykm//9g5afDg/uCLAxvYaAG&#10;piK8uwf53TMLm1bYnbpFhL5VoqaPp5GyrHe+OD6NVPvCR5Cq/wg1NVnsAySgocEuskJ1MkKnBjye&#10;SFdDYJIuZ8vLq3y24EySb5ZfLC8WqS2ZKJ6eO/ThvYKOxUPJkbqa4MXh3oeYjiieQuJvHoyut9qY&#10;ZOCu2hhkB0EK2KaVKngRZizrS369oET+DpGn9SeITgeSstFdyZenIFFE3t7ZOgktCG3GM6Vs7JHI&#10;yN3IYhiqgQIjoRXUj0QpwihZGjE6tIA/OetJriX3P/YCFWfmg6W2XE/n86jvZMwXVzMy8NxTnXuE&#10;lQRV8sDZeNyEcSb2DvWupZ9GIVi4pVY2OpH8nNUxb5Jk4v44PlHz53aKeh7y9S8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQBXGP8C4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;ELVpQ4hDnAohgegNCoKrG2+TiNgOtpuGv2c5wXG1TzNvqvVsBzZhiL13Cq4WAhi6xpvetQreXh8u&#10;C2AxaWf04B0q+MYI6/r0pNKl8Uf3gtM2tYxCXCy1gi6lseQ8Nh1aHRd+REe/vQ9WJzpDy03QRwq3&#10;A18KkXOre0cNnR7xvsPmc3uwCorsafqIm9Xze5PvB5kubqbHr6DU+dl8dwss4Zz+YPjVJ3WoyWnn&#10;D85ENijICrkiVMGyuJbAiJCZoDE7BbnIJfC64v831D8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAQew8yRcCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAVxj/AuEAAAALAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="16BB549B" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="56884902" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="2BA98B30" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00E053CE" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="4565AEDD" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00E053CE" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00E053CE">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>Total Recursos Requeridos</w:t>
+                        <w:t>Total</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00E053CE">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Recursos Requeridos</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E053CE">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>_________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="224D71DA" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="009C00CA" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="68F225A8" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="009C00CA" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009C00CA">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>Total Recursos Asignados:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009C00CA">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>_________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="101581A1" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="2C9B81EA" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="1"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="1080"/>
                           <w:tab w:val="num" w:pos="720"/>
                         </w:tabs>
-                        <w:spacing w:after="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="360"/>
-                        <w:jc w:val="left"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>Regular</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>_________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="241AB144" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="64D3A65A" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="1"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="1080"/>
                           <w:tab w:val="num" w:pos="720"/>
                         </w:tabs>
-                        <w:spacing w:after="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="360"/>
-                        <w:jc w:val="left"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>Otros:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2F0F44E3" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="26A1BB50" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="1"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="1"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="2160"/>
                           <w:tab w:val="num" w:pos="1260"/>
                         </w:tabs>
-                        <w:spacing w:after="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="1080"/>
-                        <w:jc w:val="left"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>D</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>onante</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>_________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="77D2815E" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="259BC621" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="1"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="1"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="2160"/>
                           <w:tab w:val="num" w:pos="1260"/>
                         </w:tabs>
-                        <w:spacing w:after="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="1080"/>
-                        <w:jc w:val="left"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>Donante</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>_________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="61B9E93C" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="640CA033" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="1"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="1"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="2160"/>
                           <w:tab w:val="num" w:pos="540"/>
                           <w:tab w:val="num" w:pos="1260"/>
                         </w:tabs>
-                        <w:spacing w:after="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="1080"/>
-                        <w:jc w:val="left"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>Gobierno</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>___</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E053CE">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>______</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="343586D4" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="536AB7EB" w14:textId="657C206C" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">No financiado  </w:t>
+                        <w:t xml:space="preserve">No financiado </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00325A70">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                         <w:t>_________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0482394D" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00E053CE" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="401E81B8" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00E053CE" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E053CE">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                         <w:t>Contribuci</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                         <w:t>o</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E053CE">
                         <w:rPr>
@@ -1270,138 +1393,139 @@
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                         <w:t>es</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E053CE">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> en especie</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009C00CA">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>_________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="12DD00FD" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00E54865" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="6D635764" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00E54865" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="657B63D9" wp14:editId="49B2737E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39361958" wp14:editId="6B772194">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1905</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1811655</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3028950" cy="2038350"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="21600"/>
                     <wp:lineTo x="21600" y="21600"/>
                     <wp:lineTo x="21600" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="21" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3028950" cy="2038350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="437B9E5C" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="001909F4" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="3F164C58" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="001909F4" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="78770EF4" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="001909F4" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="557B98FE" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="001909F4" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:spacing w:after="0"/>
-                              <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                               <w:t>P</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00060C37">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                               <w:t>eríodo</w:t>
                             </w:r>
@@ -1430,318 +1554,249 @@
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Programa:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="001909F4">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="001909F4">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>______________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0A859730" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="009C00CA" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="01A93DFD" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="009C00CA" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:spacing w:after="0"/>
-                              <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="4205B952" w14:textId="6DDEDAE1" w:rsidR="00B54AA3" w:rsidRPr="009C00CA" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="54BBD419" w14:textId="7B70913C" w:rsidR="008D2CED" w:rsidRPr="009C00CA" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:spacing w:after="0"/>
-                              <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009C00CA">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Número de </w:t>
+                              <w:t>Número de Proyecto:</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...18 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="009C00CA">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>______________</w:t>
                             </w:r>
                             <w:r w:rsidRPr="009C00CA">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-CO"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="70A3510F" w14:textId="00A7AE43" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="44C49DF9" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>Número</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> de </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>Producto (</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>Output</w:t>
                             </w:r>
-                            <w:r w:rsidR="001D44AB">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>):</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>_______</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="44699739" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="001909F4" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="45ED250F" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="001909F4" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:pStyle w:val="FootnoteText"/>
-                              <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="21DB3967" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="35B394DB" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:pStyle w:val="FootnoteText"/>
-                              <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>Indicador de G</w:t>
                             </w:r>
                             <w:r w:rsidRPr="001909F4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>énero</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> (</w:t>
-[...35 lines deleted...]
-                              <w:t>):</w:t>
+                              <w:t xml:space="preserve"> (Gender Marker):</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00325A70">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>_______</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7235FA22" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="45625852" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:pStyle w:val="FootnoteText"/>
-                              <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="657B63D9" id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.15pt;margin-top:142.65pt;width:238.5pt;height:160.5pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmMqXJFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3acpE2sOKtttqkq&#10;bS/Sth+AMbZRMUOBxE6/vgP2ZtPbS1UeEMMMZ2bOHLY3Q6fISVgnQRd0PkspEZpDJXVT0C+fDy/W&#10;lDjPdMUUaFHQs3D0Zvf82bY3ucigBVUJSxBEu7w3BW29N3mSON6KjrkZGKHRWYPtmEfTNkllWY/o&#10;nUqyNH2Z9GArY4EL5/D2bnTSXcSva8H9x7p2whNVUKzNx93GvQx7stuyvLHMtJJPZbB/qKJjUmPS&#10;C9Qd84wcrfwNqpPcgoPazzh0CdS15CL2gN3M01+6eWiZEbEXJMeZC03u/8HyD6cH88kSP7yGAQcY&#10;m3DmHvhXRzTsW6YbcWst9K1gFSaeB8qS3rh8ehqodrkLIGX/HiocMjt6iEBDbbvACvZJEB0HcL6Q&#10;LgZPOF4u0my9WaGLoy9LF+sFGiEHyx+fG+v8WwEdCYeCWpxqhGene+fH0MeQkM2BktVBKhUN25R7&#10;ZcmJoQIOcU3oP4UpTfqCblbZamTgrxBpXH+C6KRHKSvZFXR9CWJ54O2NrqLQPJNqPGN3Sk9EBu5G&#10;Fv1QDkRWE8uB1xKqMzJrYVQu/jQ8tGC/U9Kjagvqvh2ZFZSodxqns5kvl0Hm0ViuXmVo2GtPee1h&#10;miNUQT0l43Hvx69xNFY2LWYa9aDhFiday8j1U1VT+ajMOK3pFwXpX9sx6umv734AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDPmHSj3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;EHVoShJCNhVCAtEbFARXN3aTiHgdbDcNf89ygtusZjT7plrPdhCT8aF3hHC1SEAYapzuqUV4e324&#10;LECEqEirwZFB+DYB1vXpSaVK7Y70YqZtbAWXUCgVQhfjWEoZms5YFRZuNMTe3nmrIp++ldqrI5fb&#10;QS6TJJNW9cQfOjWa+840n9uDRShWT9NH2KTP7022H27iRT49fnnE87P57hZENHP8C8MvPqNDzUw7&#10;dyAdxICQcg5hWVyzYHuV5yx2CFmSpSDrSv4fUP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEApjKlyRcCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAz5h0o94AAAAIAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+              <v:shape w14:anchorId="39361958" id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.15pt;margin-top:142.65pt;width:238.5pt;height:160.5pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmMqXJFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3acpE2sOKtttqkq&#10;bS/Sth+AMbZRMUOBxE6/vgP2ZtPbS1UeEMMMZ2bOHLY3Q6fISVgnQRd0PkspEZpDJXVT0C+fDy/W&#10;lDjPdMUUaFHQs3D0Zvf82bY3ucigBVUJSxBEu7w3BW29N3mSON6KjrkZGKHRWYPtmEfTNkllWY/o&#10;nUqyNH2Z9GArY4EL5/D2bnTSXcSva8H9x7p2whNVUKzNx93GvQx7stuyvLHMtJJPZbB/qKJjUmPS&#10;C9Qd84wcrfwNqpPcgoPazzh0CdS15CL2gN3M01+6eWiZEbEXJMeZC03u/8HyD6cH88kSP7yGAQcY&#10;m3DmHvhXRzTsW6YbcWst9K1gFSaeB8qS3rh8ehqodrkLIGX/HiocMjt6iEBDbbvACvZJEB0HcL6Q&#10;LgZPOF4u0my9WaGLoy9LF+sFGiEHyx+fG+v8WwEdCYeCWpxqhGene+fH0MeQkM2BktVBKhUN25R7&#10;ZcmJoQIOcU3oP4UpTfqCblbZamTgrxBpXH+C6KRHKSvZFXR9CWJ54O2NrqLQPJNqPGN3Sk9EBu5G&#10;Fv1QDkRWE8uB1xKqMzJrYVQu/jQ8tGC/U9Kjagvqvh2ZFZSodxqns5kvl0Hm0ViuXmVo2GtPee1h&#10;miNUQT0l43Hvx69xNFY2LWYa9aDhFiday8j1U1VT+ajMOK3pFwXpX9sx6umv734AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDPmHSj3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;EHVoShJCNhVCAtEbFARXN3aTiHgdbDcNf89ygtusZjT7plrPdhCT8aF3hHC1SEAYapzuqUV4e324&#10;LECEqEirwZFB+DYB1vXpSaVK7Y70YqZtbAWXUCgVQhfjWEoZms5YFRZuNMTe3nmrIp++ldqrI5fb&#10;QS6TJJNW9cQfOjWa+840n9uDRShWT9NH2KTP7022H27iRT49fnnE87P57hZENHP8C8MvPqNDzUw7&#10;dyAdxICQcg5hWVyzYHuV5yx2CFmSpSDrSv4fUP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEApjKlyRcCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAz5h0o94AAAAIAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="437B9E5C" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="001909F4" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="3F164C58" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="001909F4" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="78770EF4" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="001909F4" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="557B98FE" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="001909F4" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:spacing w:after="0"/>
-                        <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                         <w:t>P</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00060C37">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                         <w:t>eríodo</w:t>
                       </w:r>
@@ -1770,3750 +1825,3733 @@
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Programa:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="001909F4">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="001909F4">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0A859730" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="009C00CA" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="01A93DFD" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="009C00CA" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:spacing w:after="0"/>
-                        <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="4205B952" w14:textId="6DDEDAE1" w:rsidR="00B54AA3" w:rsidRPr="009C00CA" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="54BBD419" w14:textId="7B70913C" w:rsidR="008D2CED" w:rsidRPr="009C00CA" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:spacing w:after="0"/>
-                        <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009C00CA">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Número de Proyecto </w:t>
+                        <w:t xml:space="preserve">Número de </w:t>
                       </w:r>
                       <w:r w:rsidRPr="009C00CA">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
-                          <w:lang w:val="es-CO"/>
+                          <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>:</w:t>
+                        <w:t>Proyecto:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009C00CA">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>______________</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009C00CA">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-CO"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="70A3510F" w14:textId="00A7AE43" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="44C49DF9" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>Número</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> de </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Producto </w:t>
-[...7 lines deleted...]
-                        <w:t>(</w:t>
+                        <w:t>Producto (</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>Output</w:t>
                       </w:r>
-                      <w:r w:rsidR="001D44AB">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>):</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>_______</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="44699739" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="001909F4" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="45ED250F" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="001909F4" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:pStyle w:val="FootnoteText"/>
-                        <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="21DB3967" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="35B394DB" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:pStyle w:val="FootnoteText"/>
-                        <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>Indicador de G</w:t>
                       </w:r>
                       <w:r w:rsidRPr="001909F4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>énero</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> (</w:t>
-[...35 lines deleted...]
-                        <w:t>):</w:t>
+                        <w:t xml:space="preserve"> (Gender Marker):</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00325A70">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>_______</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7235FA22" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="45625852" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00325A70" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:pStyle w:val="FootnoteText"/>
-                        <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E0585AF" wp14:editId="14E66D68">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54501816" wp14:editId="1FB8DE6F">
                 <wp:extent cx="5962650" cy="1752600"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:docPr id="19" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5962650" cy="1752600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1BC9E2C4" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="6ABEEBA2" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Breve </w:t>
+                              <w:t>Breve Descripción</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
-                          <w:p w14:paraId="2B0D28C9" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                          <w:p w14:paraId="39629A24" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5E0585AF" id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="width:469.5pt;height:138pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaw99HLAIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0mjplujptPoKEIa&#10;A2njBziOk1g4PmO7Tcqv5+x0XTXgBZEHy+c7f777vrusb8ZekYOwToIu6XyWUiI0h1rqtqTfnnbv&#10;rilxnumaKdCipEfh6M3m7Zv1YAqRQQeqFpYgiHbFYEraeW+KJHG8Ez1zMzBCo7MB2zOPpm2T2rIB&#10;0XuVZGm6TAawtbHAhXN4ejc56SbiN43g/kvTOOGJKinm5uNq41qFNdmsWdFaZjrJT2mwf8iiZ1Lj&#10;o2eoO+YZ2Vv5G1QvuQUHjZ9x6BNoGslFrAGrmaevqnnsmBGxFiTHmTNN7v/B8ofDV0tkjdqtKNGs&#10;R42exOjJexhJFugZjCsw6tFgnB/xGENjqc7cA//uiIZtx3Qrbq2FoROsxvTm4WZycXXCcQGkGj5D&#10;jc+wvYcINDa2D9whGwTRUabjWZqQCsfDfLXMljm6OPrmV3m2TKN4CSuerxvr/EcBPQmbklrUPsKz&#10;w73zIR1WPIeE1xwoWe+kUtGwbbVVlhwY9skufrGCV2FKk6GkqzzLJwb+CpHG708QvfTY8Er2Jb0+&#10;B7Ei8PZB17EdPZNq2mPKSp+IDNxNLPqxGifJIs2B5QrqI1JrYWpwHEjcdGB/UjJgc5fU/dgzKyhR&#10;nzTKs5ovFmEaorHIrzI07KWnuvQwzRGqpJ6Sabv10wTtjZVthy9NDaHhFiVtZCT7JatT/tjAUYPT&#10;sIUJubRj1MsvYfMLAAD//wMAUEsDBBQABgAIAAAAIQDKkEkC3AAAAAUBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcEHVoUdqEOBVCAsGtFARXN94mEfY62G4a/p6FC1xGGs1q5m21&#10;npwVI4bYe1JwNctAIDXe9NQqeH25v1yBiEmT0dYTKvjCCOv69KTSpfFHesZxm1rBJRRLraBLaSil&#10;jE2HTseZH5A42/vgdGIbWmmCPnK5s3KeZbl0uide6PSAdx02H9uDU7C6fhzf49Ni89bke1uki+X4&#10;8BmUOj+bbm9AJJzS3zH84DM61My08wcyUVgF/Ej6Vc6KRcF2p2C+zDOQdSX/09ffAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhABrD30csAgAAWgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMqQSQLcAAAABQEAAA8AAAAAAAAAAAAAAAAAhgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;">
+              <v:shape w14:anchorId="54501816" id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="width:469.5pt;height:138pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxGoVqHAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgxkrQx6hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lp2nQbS/D9CCIonRIHh7e3A6dYQeFXoOt+HSSc6ashFrbXcW/fd28&#10;uebMB2FrYcCqih+V57er169ueleqAlowtUJGINaXvat4G4Irs8zLVnXCT8ApS84GsBOBTNxlNYqe&#10;0DuTFXm+yHrA2iFI5T3d3o9Ovkr4TaNk+Nw0XgVmKk65hbRj2rdxz1Y3otyhcK2WpzTEP2TRCW0p&#10;6BnqXgTB9qh/g+q0RPDQhImELoOm0VKlGqiaaf6imsdWOJVqIXK8O9Pk/x+s/HR4dF+QheEtDNTA&#10;VIR3DyC/e2Zh3Qq7U3eI0LdK1BR4GinLeufL09dItS99BNn2H6GmJot9gAQ0NNhFVqhORujUgOOZ&#10;dDUEJulyvlwUizm5JPmmV/Nikae2ZKJ8+u7Qh/cKOhYPFUfqaoIXhwcfYjqifHoSo3kwut5oY5KB&#10;u+3aIDsIUsAmrVTBi2fGsr7iy3kxHxn4K0Se1p8gOh1IykZ3Fb8+PxJl5O2drZPQgtBmPFPKxp6I&#10;jNyNLIZhOzBdV7yIASKvW6iPxCzCqFyaNDq0gD8560m1Ffc/9gIVZ+aDpe4sp7NZlHkyZvOrggy8&#10;9GwvPcJKgqp44Gw8rsM4GnuHetdSpFEPFu6oo41OXD9ndUqflJlacJqiKP1LO716nvXVLwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAMqQSQLcAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SFwQdWhR2oQ4FUICwa0UBFc33iYR9jrYbhr+noULXEYazWrmbbWenBUjhth7UnA1y0AgNd70&#10;1Cp4fbm/XIGISZPR1hMq+MII6/r0pNKl8Ud6xnGbWsElFEutoEtpKKWMTYdOx5kfkDjb++B0Yhta&#10;aYI+crmzcp5luXS6J17o9IB3HTYf24NTsLp+HN/j02Lz1uR7W6SL5fjwGZQ6P5tub0AknNLfMfzg&#10;MzrUzLTzBzJRWAX8SPpVzopFwXanYL7MM5B1Jf/T198AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA8RqFahwCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAypBJAtwAAAAFAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1BC9E2C4" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="6ABEEBA2" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Breve </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Descripción</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                     </w:p>
-                    <w:p w14:paraId="2B0D28C9" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+                    <w:p w14:paraId="39629A24" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00325A70">
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21217655" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-      <w:pPr>
+    <w:p w14:paraId="73AFF9FE" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BC56609" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="411674B1" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EE821DC" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1587880A" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A67F6C6" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0B7AA407" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7172DB86" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7AF36373" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E5C9C76" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="663B3AD8" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21EB5394" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="094D6B48" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BF22024" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7A195177" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72C7FAF0" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="385737CB" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF2BEAC" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="05044070" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0789C57F" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+    <w:p w14:paraId="2F5C0923" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F28CC6D" w14:textId="1EC96608" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> por PNUD:</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Acordado por PNUD:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6A5A19" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2B372CDE" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A0F5D6E" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7EC10E1F" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A801176" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00325A70" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4F47B46C" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E2AC72A" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00FD7DF2" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0CE16223" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="104" w:after="226" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-SV"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-        <w:t>Propósito</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Propósito y </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-SV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Producto Esperado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A27744B" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00E54865" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3D7E9675" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-CO"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-CO"/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:t>.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Introduzca una breve descripción justificando la necesidad del Plan de Iniciación para este proyecto y el producto esperado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A53984" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="0086371F" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...5 lines deleted...]
-        <w:t>Arreglos</w:t>
+    <w:p w14:paraId="3C5ED3C1" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="104" w:after="226" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Arreglos de gestión</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> de </w:t>
+    </w:p>
+    <w:p w14:paraId="1CEE775F" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-CO"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-CO"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Introduzca una breve descripción de los individuos, organizaciones y/o estructura de equipo necesarios para llevar a cabo las actividades del Plan de Iniciación.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA509D">
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-CO"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si el tamaño y el alcance del Plan de Iniciación requiere el establecimiento de una junta de proyecto, describa la estructura e incluya un diagrama si es necesario, tomando como referencia el diagrama estándar provisto en la plantilla completa del documento del proyecto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D27F72" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="0086371F" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="03662C57" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="104" w:after="226" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Monitoreo</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="536FFEC5" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="01BFBB42" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-CO"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-CO"/>
-        </w:rPr>
-        <w:t>Describa</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describa los requisitos de monitoreo del Plan de Iniciación. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0012673A">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="337F888D" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-CO"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> los requisitos de </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-CO"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Por favor refiérase a cómo se deberá proveer seguimiento, revisión y evaluación de los resultados a nivel de producto y de actividad, en función del alcance y duración del Plan de Iniciación (por ejemplo, un Plan de Iniciación con duración de 9 meses para la puesta en marcha de actividades piloto requerirá la combinación de varias herramientas y mecanismos de seguimiento, en contraste con un Plan de Iniciación corto establecido para contratar un consultor para la finalización del Documento de Proyecto).</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="3EA65E32" w14:textId="5F38E6DF" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-CO"/>
-        </w:rPr>
-        <w:t>monitoreo</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Como requisito mínimo, un informe sobre la fase de iniciación deberá prepararse al final del Plan de Iniciación</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012673A">
-        <w:rPr>
+      <w:r w:rsidRPr="0090393C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-CO"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="es-CO"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012673A">
-        <w:rPr>
+      <w:r w:rsidR="0090393C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-CO"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0090393C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-CO"/>
-        </w:rPr>
-[...118 lines deleted...]
-        <w:t xml:space="preserve"> para la finalización del Documento de Proyecto).</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Además, se deberá adjuntar el documento de proyecto completo si ya está desarrollado o una explicación en caso de que el Plan de Iniciación no produjera un proyecto completo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A485355" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00FA509D" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0F786DE6" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...216 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidSect="008D2CED">
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="even" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="864" w:right="1152" w:bottom="864" w:left="1152" w:header="720" w:footer="432" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B70A0D4" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00A0372A" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1A1CB9D8" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="104" w:after="226" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CO"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CO"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Plan Anual de Trabajo (AWP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD6A381" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00A0372A" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5B124A2A" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-CO"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="274B7870" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00CD3360" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="67B41E06" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-        <w:t>P</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Período</w:t>
       </w:r>
-      <w:r w:rsidRPr="00060C37">
-        <w:rPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-        <w:t>eríodo</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15581BBC" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3"/>
+    <w:p w14:paraId="03F0B42F" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="5008" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2058"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="2669"/>
+        <w:gridCol w:w="2049"/>
+        <w:gridCol w:w="2063"/>
+        <w:gridCol w:w="653"/>
+        <w:gridCol w:w="541"/>
+        <w:gridCol w:w="538"/>
+        <w:gridCol w:w="632"/>
+        <w:gridCol w:w="626"/>
+        <w:gridCol w:w="632"/>
+        <w:gridCol w:w="3984"/>
         <w:gridCol w:w="1301"/>
-        <w:gridCol w:w="1115"/>
-        <w:gridCol w:w="1024"/>
+        <w:gridCol w:w="1116"/>
+        <w:gridCol w:w="989"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B54AA3" w14:paraId="284F63C9" w14:textId="77777777" w:rsidTr="00D879DB">
+      <w:tr w:rsidR="008D2CED" w:rsidRPr="008D2CED" w14:paraId="08766D40" w14:textId="77777777" w:rsidTr="00FD2472">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="195"/>
+          <w:trHeight w:val="111"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="pct"/>
+            <w:tcW w:w="677" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="702CB3DD" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00A0372A" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB">
-            <w:pPr>
+          <w:p w14:paraId="443D270C" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-CO"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-CO"/>
-              </w:rPr>
-              <w:t>P</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PRODUCTOS ESPERADOS (Outputs)</w:t>
             </w:r>
-            <w:r>
-[...58 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          </w:p>
+          <w:p w14:paraId="790FC522" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-CO"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-CO"/>
-              </w:rPr>
-              <w:t>L</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Línea de base, indicadores incluyendo metas anuales</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0372A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0A9805" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ACTIVIDADES</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A76DC98" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PREVISTAS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CF998E5" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-CO"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-CO"/>
-              </w:rPr>
-              <w:t>ínea de base, indicadores incluyendo metas anuales</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Lista de resultados a nivel de actividad y acciones asociadas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="pct"/>
+            <w:tcW w:w="1198" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6B75B1" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PLAZO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8EBB61" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...1 lines deleted...]
-              <w:t>A</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PARTE RESPONSABLE</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1126" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB734EE" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...5 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PRESUPUESTO PREVISTO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2CED" w:rsidRPr="008D2CED" w14:paraId="411CE7FE" w14:textId="77777777" w:rsidTr="00FD2472">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="266"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4249DB1C" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...1 lines deleted...]
-              <w:t>P</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2667971E" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1D1A7C" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>T1</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>REVISTAS</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8DF6EA" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>T2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A29912B" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00A0372A" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB">
-            <w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="178" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43465031" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:bCs/>
-                <w:i/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>T3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="209" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7F31D4" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>T4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="207" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A77D89" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>T5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="209" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0987E3CA" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>T6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3A68E4" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D6C8A0" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Fuente de Financiamiento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDB54C7" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Descripción del Presupuesto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="327" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F502809" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Monto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2CED" w:rsidRPr="008D2CED" w14:paraId="76432A30" w14:textId="77777777" w:rsidTr="00FD2472">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="77"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFCC588" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:val="es-CO"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-CO"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Producto (Output) 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5832A61B" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-CO"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-CO"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> resultados a nivel de</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Línea de Base:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0372A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          </w:p>
+          <w:p w14:paraId="2A1B4063" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-CO"/>
-              </w:rPr>
-[...433 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-CO"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Indicadores:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7281E2FD" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-CO"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-CO"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> de</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Meta:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0372A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          </w:p>
+          <w:p w14:paraId="7BEDF99F" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-CO"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> Base:</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Efecto (outcome) del CPD relacionado:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54C8B18B" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB">
-[...133 lines deleted...]
-            <w:tcW w:w="629" w:type="pct"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="124D5F0F" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00FD7DF2" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="738E3062" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1. Resultado a nivel de Actividad</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D44800A" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB">
+          <w:p w14:paraId="30E327E6" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="00FD2472">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-              <w:t>Acción</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Acción de actividad</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="07F0E550" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00A0372A" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB">
+          </w:p>
+          <w:p w14:paraId="157E659E" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="00FD2472">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-              <w:t>Acción</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Acción de actividad</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...20 lines deleted...]
-            <w:tcW w:w="156" w:type="pct"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F99F432" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...3 lines deleted...]
-            <w:tcW w:w="156" w:type="pct"/>
+          <w:p w14:paraId="2D0D27AE" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1039FC9B" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...3 lines deleted...]
-            <w:tcW w:w="156" w:type="pct"/>
+          <w:p w14:paraId="6CB80A69" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="178" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9C8301" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...3 lines deleted...]
-            <w:tcW w:w="158" w:type="pct"/>
+          <w:p w14:paraId="6B7453EE" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="209" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E5A75C8" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...15 lines deleted...]
-            <w:tcW w:w="399" w:type="pct"/>
+          <w:p w14:paraId="68C4BFFA" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="207" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F05D706" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="209" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E16EF05" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44FB152F" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...3 lines deleted...]
-            <w:tcW w:w="370" w:type="pct"/>
+          <w:p w14:paraId="50DC9DF5" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F687594" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1573A6E1" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
+          <w:p w14:paraId="50DE3A77" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA4A5AF" w14:textId="278C6A7E" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="327" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5974F0B5" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B54AA3" w14:paraId="1763AFC4" w14:textId="77777777" w:rsidTr="00D879DB">
+      <w:tr w:rsidR="008D2CED" w:rsidRPr="008D2CED" w14:paraId="1B2A2C5F" w14:textId="77777777" w:rsidTr="00FD2472">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="135"/>
+          <w:trHeight w:val="77"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="pct"/>
+            <w:tcW w:w="677" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="732C3945" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...3 lines deleted...]
-            <w:tcW w:w="629" w:type="pct"/>
+          <w:p w14:paraId="09B67CDC" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="029DFA71" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00FD7DF2" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="38E0BC7E" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-              <w:t xml:space="preserve">2. Resultado </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2. Resultado a nivel de Actividad</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE255C">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="20AC0CEF" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="00FD2472">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Acción de actividad</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0378FA87" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="00FD2472">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Acción de actividad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="532FCE61" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0D4810" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="178" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54926C12" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="209" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1048DBDD" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="207" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56276149" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="209" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCC099B" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11996238" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4459A8D4" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EAEA67B" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="327" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3591E0" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2CED" w:rsidRPr="008D2CED" w14:paraId="120DE7D6" w14:textId="77777777" w:rsidTr="00FD2472">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="51"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF504DD" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C86FA5" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-              <w:t>Actividad</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3. Resultado a nivel de Actividad</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="019D6399" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00A0372A" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB">
+          <w:p w14:paraId="416FF338" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="00FD2472">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-              <w:t>Acción</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Acción de actividad</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="0E028DF3" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB">
+          </w:p>
+          <w:p w14:paraId="7ED282DB" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="00FD2472">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:i/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>Acción</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Acción de actividad</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...20 lines deleted...]
-            <w:tcW w:w="156" w:type="pct"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="130C5195" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...3 lines deleted...]
-            <w:tcW w:w="156" w:type="pct"/>
+          <w:p w14:paraId="6CF311C1" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA26B38" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...3 lines deleted...]
-            <w:tcW w:w="156" w:type="pct"/>
+          <w:p w14:paraId="43FCFF3E" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="178" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23F8282E" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...3 lines deleted...]
-            <w:tcW w:w="158" w:type="pct"/>
+          <w:p w14:paraId="5BD8B72D" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="209" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="022A3ACA" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...16 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          <w:p w14:paraId="23F82865" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="207" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02326584" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="209" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="626D1C9E" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2488AB86" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...3 lines deleted...]
-            <w:tcW w:w="399" w:type="pct"/>
+          <w:p w14:paraId="0EEFC4ED" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A29062E" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...3 lines deleted...]
-            <w:tcW w:w="370" w:type="pct"/>
+          <w:p w14:paraId="1F627551" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02DEDCAB" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3AC44A50" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
+          <w:p w14:paraId="1F3B6744" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="327" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F55014" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B54AA3" w14:paraId="6A784878" w14:textId="77777777" w:rsidTr="00D879DB">
+      <w:tr w:rsidR="008D2CED" w:rsidRPr="008D2CED" w14:paraId="78F2604A" w14:textId="77777777" w:rsidTr="00FD2472">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="90"/>
+          <w:trHeight w:val="51"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="pct"/>
+            <w:tcW w:w="677" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="665AAE5E" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...7 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="3A83A4AE" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE046E2" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00FD7DF2" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="675179EE" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-              <w:t xml:space="preserve">3. Resultado </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4. Resultado a nivel de Actividad</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE255C">
-[...16 lines deleted...]
-          <w:p w14:paraId="1A0C13D0" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB">
+          </w:p>
+          <w:p w14:paraId="3BBF8DAE" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="00FD2472">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-              <w:t>Acción</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Acción de actividad</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="5C60BF85" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB">
+          </w:p>
+          <w:p w14:paraId="3EAB2D78" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="00FD2472">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-              <w:t>Acción</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Acción de actividad</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...24 lines deleted...]
-            </w:tcBorders>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06A02A8F" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...7 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="47FC2597" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="498D703D" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...7 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="2F3AF942" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="178" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5217A827" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...7 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="047925EF" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="209" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="709AD1C2" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...28 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="36B0E3D8" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="207" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B219AC7" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="209" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="133B9ECF" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67AC9DDC" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...7 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="71482EDB" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6430F210" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...7 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="793A8895" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44C3344B" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="0FB9EAFB" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
+          <w:p w14:paraId="5596B43D" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="327" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="118D6899" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B54AA3" w14:paraId="141561B8" w14:textId="77777777" w:rsidTr="00D879DB">
+      <w:tr w:rsidR="008D2CED" w:rsidRPr="008D2CED" w14:paraId="581A9E91" w14:textId="77777777" w:rsidTr="00FD2472">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="90"/>
+          <w:trHeight w:val="51"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="pct"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="677" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="238100A8" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...245 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0564E542" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="pct"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="682" w:type="pct"/>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="62C08D37" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...7 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="0ABBB786" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF652C5" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...7 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="5E7C390A" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="77D21698" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...7 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="5EA518A9" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="178" w:type="pct"/>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="51B9CCEA" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...7 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="7EAFF809" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="209" w:type="pct"/>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF7050C" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...7 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="3FCB8002" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="207" w:type="pct"/>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="2289879C" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...7 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="7CFAA79C" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="209" w:type="pct"/>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="112434E1" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...8 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="36FD188A" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="pct"/>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="350D60F9" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="26A32C31" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4E0400" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...3 lines deleted...]
-            <w:tcW w:w="370" w:type="pct"/>
+          <w:p w14:paraId="5CE32745" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="14FC6226" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
-[...3 lines deleted...]
-            <w:tcW w:w="343" w:type="pct"/>
+          <w:p w14:paraId="1166693F" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="327" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="314DFFBB" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00D879DB"/>
+          <w:p w14:paraId="20E04DEF" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15E89FC0" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5E9B2A79" w14:textId="3703D677" w:rsidR="006703D0" w:rsidRPr="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+    <w:p w14:paraId="10420B3A" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B56EC9" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B67F022" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2655"/>
         </w:tabs>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006703D0" w:rsidRPr="00B54AA3" w:rsidSect="00D109C4">
-      <w:headerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="685CACED" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="008D2CED">
+      <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1152" w:right="864" w:bottom="1152" w:left="864" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58E28D49" w14:textId="77777777" w:rsidR="005F7FEA" w:rsidRDefault="005F7FEA">
+    <w:p w14:paraId="51A550D0" w14:textId="77777777" w:rsidR="005A239A" w:rsidRDefault="005A239A" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BD119C8" w14:textId="77777777" w:rsidR="005F7FEA" w:rsidRDefault="005F7FEA">
+    <w:p w14:paraId="5A5A9A96" w14:textId="77777777" w:rsidR="005A239A" w:rsidRDefault="005A239A" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
-    <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...28 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3077E385" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00F358EA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39A8D78C" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRDefault="008D2CED" w:rsidP="00F358EA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="02601FEA" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3">
+  <w:p w14:paraId="1D61D673" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRDefault="008D2CED">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="082C2EE1" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00453D4C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="608C8243" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00FD2472" w:rsidRDefault="008D2CED" w:rsidP="00453D4C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00FD2472">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FD2472">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FD2472">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FD2472">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FD2472">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F9B53D3" w14:textId="77777777" w:rsidR="005F7FEA" w:rsidRDefault="005F7FEA">
+    <w:p w14:paraId="77F12930" w14:textId="77777777" w:rsidR="005A239A" w:rsidRDefault="005A239A" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="310B870C" w14:textId="77777777" w:rsidR="005F7FEA" w:rsidRDefault="005F7FEA">
+    <w:p w14:paraId="3B828FD0" w14:textId="77777777" w:rsidR="005A239A" w:rsidRDefault="005A239A" w:rsidP="008D2CED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...7 lines deleted...]
-    <w:p w14:paraId="66FFF8A9" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRDefault="00B54AA3" w:rsidP="00B54AA3">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="123A0505" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00FD2472" w:rsidRDefault="008D2CED" w:rsidP="008D2CED">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2472">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>Máximo 18 meses</w:t>
+      <w:r w:rsidRPr="00FD2472">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Máximo 18 meses</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="04F348FC" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00453D4C" w:rsidRDefault="00B54AA3" w:rsidP="00453D4C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56DF493D" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00453D4C" w:rsidRDefault="008D2CED" w:rsidP="00453D4C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9540"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00453D4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3AC49DC8" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00FD7DF2" w:rsidRDefault="00B54AA3" w:rsidP="00254769">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62DE817B" w14:textId="6228CC60" w:rsidR="008D2CED" w:rsidRPr="00FD7DF2" w:rsidRDefault="008D2CED" w:rsidP="00254769">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="002060"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-AR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00FD7DF2">
+    <w:r>
       <w:rPr>
-        <w:b/>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72F88E12" wp14:editId="446F4AC4">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E2C4100" wp14:editId="40F430CC">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>5694917</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-116863</wp:posOffset>
+            <wp:posOffset>-129540</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="487111" cy="1131154"/>
-          <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+          <wp:extent cx="516890" cy="1051560"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="22" name="Imagen 2" descr="ES_Blue copy4"/>
+          <wp:docPr id="1588977391" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Imagen 2" descr="ES_Blue copy4"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="488606" cy="1134627"/>
+                    <a:ext cx="516890" cy="1051560"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="008D2CED">
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00FD7DF2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-AR"/>
       </w:rPr>
       <w:t>PROGRAMA DE LAS NACIONES UNIDAS PARA EL DESARROLLO</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="23E5CD7C" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00FD7DF2" w:rsidRDefault="00B54AA3">
+  <w:p w14:paraId="0D1A3E41" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00FD7DF2" w:rsidRDefault="008D2CED">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="es-SV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4208E0FE" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00FD7DF2" w:rsidRDefault="00B54AA3">
+  <w:p w14:paraId="42D2ECAD" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00FD7DF2" w:rsidRDefault="008D2CED">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="es-SV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="69AC4D08" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00FD7DF2" w:rsidRDefault="00B54AA3">
+  <w:p w14:paraId="30CE7101" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRDefault="008D2CED">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="es-SV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1214272B" w14:textId="77777777" w:rsidR="00B54AA3" w:rsidRPr="00FD7DF2" w:rsidRDefault="00B54AA3">
+  <w:p w14:paraId="4220EC6E" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00FD7DF2" w:rsidRDefault="008D2CED">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:lang w:val="es-SV"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="7AD20A21" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00FD7DF2" w:rsidRDefault="008D2CED">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="es-SV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="55020227" w14:textId="77777777" w:rsidR="0012673A" w:rsidRDefault="0012673A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6824EDE9" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRDefault="008D2CED">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:b/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7942F6BF" w14:textId="77777777" w:rsidR="0012673A" w:rsidRPr="00DB520F" w:rsidRDefault="0012673A">
+  <w:p w14:paraId="6BC7F72E" w14:textId="77777777" w:rsidR="008D2CED" w:rsidRPr="00DB520F" w:rsidRDefault="008D2CED">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:b/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...28 lines deleted...]
-  </w:numPicBullet>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="161844D1"/>
-[...251 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17B65D5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1524809C"/>
     <w:lvl w:ilvl="0" w:tplc="EA0A0CA0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5581,655 +5619,163 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BB47E7B"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20E65077"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="220EC2EE"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="69787CA4"/>
+    <w:lvl w:ilvl="0" w:tplc="EA0A0CA0">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...490 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DDD2C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="569E8708"/>
     <w:lvl w:ilvl="0" w:tplc="944EE276">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6327,596 +5873,166 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E8F70FE"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7651651A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="40CEA4B8"/>
-[...429 lines deleted...]
-    <w:tmpl w:val="A95A6B36"/>
+    <w:tmpl w:val="0B425F08"/>
     <w:lvl w:ilvl="0" w:tplc="EA0A0CA0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7651651A"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A695D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0B425F08"/>
+    <w:tmpl w:val="7B0E3CDC"/>
     <w:lvl w:ilvl="0" w:tplc="EA0A0CA0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6981,628 +6097,331 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1880047929">
+  <w:num w:numId="1" w16cid:durableId="1478523303">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="847060757">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="920023158">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="823660451">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1395928796">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1478523303">
-[...41 lines deleted...]
-  <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...1 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...3 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00991FF7"/>
-[...247 lines deleted...]
-    <w:rsid w:val="00FE69D4"/>
+    <w:rsidRoot w:val="008D2CED"/>
+    <w:rsid w:val="00206319"/>
+    <w:rsid w:val="002121BF"/>
+    <w:rsid w:val="005A239A"/>
+    <w:rsid w:val="00826A5C"/>
+    <w:rsid w:val="008D2CED"/>
+    <w:rsid w:val="0090393C"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E13E8B"/>
+    <w:rsid w:val="00F8641F"/>
+    <w:rsid w:val="00FD2472"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" fillcolor="white">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="669D772C"/>
-  <w14:conflictMode/>
+  <w14:docId w14:val="4151A42F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FE93CD6F-FB92-46B4-A6C4-426D13ACDDC5}"/>
+  <w15:docId w15:val="{E28FCE4D-1BF5-4CF5-BF8A-0FFCF493E851}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7751,698 +6570,834 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000A0830"/>
-[...9 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="008F7F43"/>
+    <w:rsid w:val="008D2CED"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...6 lines deleted...]
-      <w:spacing w:before="104" w:after="226"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...4 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="008D2CED"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="720"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="008D2CED"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-      </w:tabs>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="en-US"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="008D2CED"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:ind w:left="116"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="008D2CED"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="120" w:after="120"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...2 lines deleted...]
-      <w:sz w:val="32"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008D2CED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008D2CED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008D2CED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008D2CED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008D2CED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D2CED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D2CED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D2CED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D2CED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D2CED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D2CED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D2CED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D2CED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D2CED"/>
     <w:pPr>
-      <w:tabs>
-[...24 lines deleted...]
-      <w:widowControl w:val="0"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText3">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008D2CED"/>
     <w:rPr>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-    <w:name w:val="Body Text Indent"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D2CED"/>
     <w:pPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="en-US"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008D2CED"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...7 lines deleted...]
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D2CED"/>
     <w:pPr>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...86 lines deleted...]
-    <w:rsid w:val="00F30150"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-[...2 lines deleted...]
-    <w:rsid w:val="00912142"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008D2CED"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
-[...22 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00DB520F"/>
+    <w:rsid w:val="008D2CED"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
       <w:ind w:left="720"/>
-      <w:jc w:val="left"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D2CED"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D2CED"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008D2CED"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D2CED"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D2CED"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008D2CED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D2CED"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008D2CED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D2CED"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D2CED"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="008D2CED"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D2CED"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001D44AB"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008D2CED"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...132 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8549,898 +7504,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...591 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>389</Words>
-  <Characters>2503</Characters>
+  <Words>408</Words>
+  <Characters>2329</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...15 lines deleted...]
-  <Company>United Nations Development Programme</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2887</CharactersWithSpaces>
+  <CharactersWithSpaces>2732</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...182 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Initiation Plan Template-Spanish</dc:title>
-[...1 lines deleted...]
-  <dc:creator>Patrick Gremillet, Regional Project Management Advisor</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
-  <dc:description>Standard format for the Initiation Plan</dc:description>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>Template</cp:category>
 </cp:coreProperties>
 </file>
-
-[...42 lines deleted...]
-</file>