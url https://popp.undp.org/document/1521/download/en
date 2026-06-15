--- v0 (2025-10-16)
+++ v1 (2026-06-15)
@@ -1,3621 +1,5046 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1B585805" w14:textId="77777777" w:rsidR="00A7443B" w:rsidRDefault="00A7443B" w:rsidP="00A7443B"/>
-    <w:p w14:paraId="67CA50CA" w14:textId="79088772" w:rsidR="000A0830" w:rsidRPr="000A0830" w:rsidRDefault="000A0830" w:rsidP="000A0830">
+    <w:p w14:paraId="5258D82C" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3569FAFC" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A0830">
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t>: _______________</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Country/Region/Global: _______________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578A55E2" w14:textId="77777777" w:rsidR="000A0830" w:rsidRPr="008F7F43" w:rsidRDefault="00B539A7" w:rsidP="000A0830">
+    <w:p w14:paraId="3DCE57B6" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F7F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Initiation Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710DACA5" w14:textId="77777777" w:rsidR="000A0830" w:rsidRDefault="000A0830" w:rsidP="000C4DDD"/>
-    <w:p w14:paraId="34A52536" w14:textId="77777777" w:rsidR="00F4635B" w:rsidRDefault="00F4635B" w:rsidP="00F4635B">
+    <w:p w14:paraId="3007A381" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
-        <w:rPr>
-          <w:b/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E91586B" w14:textId="6EC2BCCF" w:rsidR="00F4635B" w:rsidRPr="00D4010B" w:rsidRDefault="00F4635B" w:rsidP="00B72E62">
+    <w:p w14:paraId="30186328" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A0C076" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4140" w:hanging="4140"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F4635B">
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project Title</w:t>
       </w:r>
-      <w:r w:rsidR="00B72E62">
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F4635B">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>_____________________________________</w:t>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F9C581" w14:textId="77777777" w:rsidR="00F4635B" w:rsidRDefault="00F4635B" w:rsidP="00B72E62">
+    <w:p w14:paraId="5C043AEB" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4140" w:hanging="4140"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C6C94B8" w14:textId="05FA2809" w:rsidR="00F97642" w:rsidRDefault="00F97642" w:rsidP="00B72E62">
+    <w:p w14:paraId="29553139" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4140" w:hanging="4140"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">Expected </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Expected UNSDCF/CPD Outcome(s)</w:t>
       </w:r>
-      <w:r w:rsidR="00B72E62">
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>UNSDCF/CPD</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124E2F82" w14:textId="77777777" w:rsidR="00B34D20" w:rsidRDefault="00B34D20" w:rsidP="00B72E62">
+    <w:p w14:paraId="444E281B" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4140" w:hanging="4140"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72107E41" w14:textId="77FF6146" w:rsidR="00C10465" w:rsidRPr="00C10465" w:rsidRDefault="00C10465" w:rsidP="00B72E62">
+    <w:p w14:paraId="056569D5" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4140" w:hanging="4140"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C10465">
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Expected CPD Output(s)</w:t>
       </w:r>
-      <w:r w:rsidR="00B34D20">
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C10465">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494101DC" w14:textId="77777777" w:rsidR="00F4635B" w:rsidRDefault="00F4635B" w:rsidP="00B72E62">
+    <w:p w14:paraId="1E99B193" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4140" w:hanging="4140"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DF120F9" w14:textId="3B6C2738" w:rsidR="00F4635B" w:rsidRPr="00D4010B" w:rsidRDefault="00F4635B" w:rsidP="00B72E62">
+    <w:p w14:paraId="093E19CA" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4140" w:hanging="4140"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F4635B">
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-        <w:t>Initiation Plan Start</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Initiation Plan Start/End Dates</w:t>
       </w:r>
-      <w:r w:rsidR="00C10465">
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-        <w:t>/End</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F4635B">
-[...13 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F4635B">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E35DE52" w14:textId="77777777" w:rsidR="00C10465" w:rsidRPr="00D4010B" w:rsidRDefault="00C10465" w:rsidP="00B72E62">
+    <w:p w14:paraId="2E701581" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4140" w:hanging="4140"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A512501" w14:textId="2E31C351" w:rsidR="00F4635B" w:rsidRDefault="00F4635B" w:rsidP="00B72E62">
+    <w:p w14:paraId="1CF5B568" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4140" w:hanging="4140"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F4635B">
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Implementing Partner</w:t>
       </w:r>
-      <w:r w:rsidR="009610DB">
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F4635B">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36055CBF" w14:textId="77777777" w:rsidR="00F4635B" w:rsidRDefault="00F4635B" w:rsidP="00F4635B">
+    <w:p w14:paraId="193D0B75" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06C3ECDF" w14:textId="77777777" w:rsidR="00F818DC" w:rsidRDefault="00F818DC" w:rsidP="00F97642">
+    <w:p w14:paraId="55ED5594" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2562E68E" w14:textId="62A335C8" w:rsidR="00F818DC" w:rsidRDefault="00591C90" w:rsidP="00F97642">
+    <w:p w14:paraId="0CF8F2F3" w14:textId="2DAB449C" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00996F03" w:rsidP="00276350">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DDB775F" wp14:editId="6654EA09">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43BAEA48" wp14:editId="6414E0E7">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2228215</wp:posOffset>
+                  <wp:posOffset>2228850</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3086100" cy="1957070"/>
-                <wp:effectExtent l="0" t="5715" r="12700" b="18415"/>
+                <wp:extent cx="3086100" cy="2188845"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="20955"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
-                    <wp:start x="-67" y="-119"/>
-[...3 lines deleted...]
-                    <wp:lineTo x="-67" y="-119"/>
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="21619"/>
+                    <wp:lineTo x="21600" y="21619"/>
+                    <wp:lineTo x="21600" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="23" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3086100" cy="1957070"/>
+                          <a:ext cx="3086100" cy="2188845"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="74018674" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00F818DC">
+                          <w:p w14:paraId="64D83EF1" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="798FFEA8" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRPr="00EA3D57" w:rsidRDefault="00CD3360" w:rsidP="00F818DC">
+                          <w:p w14:paraId="56F38B66" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00EA3D57" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00EA3D57">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Programme Period:</w:t>
+                              <w:t>Programme</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00EA3D57">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Period:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00EA3D57">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00EA3D57">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>______________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3F39A73A" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00F818DC">
+                          <w:p w14:paraId="5837BED1" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
-                                <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="21D13D8E" w14:textId="34AE303A" w:rsidR="00CD3360" w:rsidRPr="009D40D0" w:rsidRDefault="00CB1037" w:rsidP="00F818DC">
+                          <w:p w14:paraId="6DA02DF1" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="009D40D0" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
-                                <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
-                                <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Quantum </w:t>
+                              <w:t>Quantum Project Number</w:t>
                             </w:r>
-                            <w:r w:rsidR="003B5E62">
+                            <w:r w:rsidRPr="009D40D0">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
-                                <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>Project Number</w:t>
+                              <w:t>:</w:t>
                             </w:r>
-                            <w:r w:rsidR="00CD3360" w:rsidRPr="009D40D0">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
-                                <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>:</w:t>
+                              <w:tab/>
                             </w:r>
-                            <w:r w:rsidR="00C10465">
+                            <w:r w:rsidRPr="009D40D0">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
-                                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                                <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>______________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7333301F" w14:textId="35856316" w:rsidR="00CD3360" w:rsidRDefault="00CB1037" w:rsidP="00C10465">
+                          <w:p w14:paraId="350F6479" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:pStyle w:val="FootnoteText"/>
-                              <w:spacing w:before="120" w:after="0"/>
+                              <w:spacing w:before="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Quantum </w:t>
+                              <w:t>Quantum Output Number:</w:t>
                             </w:r>
-                            <w:r w:rsidR="00C10465">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="20"/>
-[...20 lines deleted...]
-                                <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>______________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1CD445E9" w14:textId="3520FC67" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00F818DC">
+                          <w:p w14:paraId="2A8E3B6B" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:pStyle w:val="FootnoteText"/>
-                              <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="4D7FCC31" w14:textId="728498F4" w:rsidR="00C401A1" w:rsidRPr="00EA3D57" w:rsidRDefault="00C401A1" w:rsidP="00F818DC">
+                          <w:p w14:paraId="2D8A39F6" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00EA3D57" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:pStyle w:val="FootnoteText"/>
-                              <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Gender Marker:</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>______________</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="7DDB775F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="43BAEA48" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:175.45pt;width:243pt;height:154.1pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCiOsRDGAIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkjYx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lp2nQbS/D9CCIInVEHh4ub/rWsINCr8GWfDzKOVNWQqXtruTfv23e&#10;zDnzQdhKGLCq5Efl+c3q9atl5wo1gQZMpZARiPVF50rehOCKLPOyUa3wI3DKkrMGbEUgE3dZhaIj&#10;9NZkkzy/yjrAyiFI5T3d3g1Ovkr4da1k+FLXXgVmSk65hbRj2rdxz1ZLUexQuEbLUxriH7Johbb0&#10;6RnqTgTB9qh/g2q1RPBQh5GENoO61lKlGqiacf6imodGOJVqIXK8O9Pk/x+s/Hx4cF+Rhf4d9NTA&#10;VIR39yB/eGZh3Qi7U7eI0DVKVPTxOFKWdc4Xp6eRal/4CLLtPkFFTRb7AAmor7GNrFCdjNCpAccz&#10;6aoPTNLl23x+Nc7JJck3Xsyu8+vUlkwUT88d+vBBQcvioeRIXU3w4nDvQ0xHFE8h8TcPRlcbbUwy&#10;cLddG2QHQQrYpJUqeBFmLOtKvphNZgMDf4XI0/oTRKsDSdnotuTzc5AoIm/vbZWEFoQ2w5lSNvZE&#10;ZORuYDH0254CI6FbqI5EKcIgWRoxOjSAvzjrSK4l9z/3AhVn5qOltizG02nUdzKms+sJGXjp2V56&#10;hJUEVfLA2XBch2Em9g71rqGfBiFYuKVW1jqR/JzVKW+SZOL+ND5R85d2inoe8tUjAAAA//8DAFBL&#10;AwQUAAYACAAAACEAnc/ng98AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;XBB1StuQhGwqhASCG7QVXN3ETSLsdbDdNPw9ywmOs7OaeVOuJ2vEqH3oHSHMZwkITbVremoRdtvH&#10;6wxEiIoaZRxphG8dYF2dn5WqaNyJ3vS4ia3gEAqFQuhiHAopQ91pq8LMDZrYOzhvVWTpW9l4deJw&#10;a+RNkqTSqp64oVODfuh0/bk5WoRs+Tx+hJfF63udHkwer27Hpy+PeHkx3d+BiHqKf8/wi8/oUDHT&#10;3h2pCcIg8JCIsFglOQi2l1nKlz1CusrnIKtS/h9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCiOsRDGAIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCdz+eD3wAAAAgBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
+              <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:175.5pt;width:243pt;height:172.35pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXcM1eFgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTZOu14qy22aaq&#10;tL1I234AxthGxQwFEjv9+g7Ym01vL1V5QAwznJk5c9jcjL0iR2GdBF3SbJFSIjSHWuq2pF8+71/k&#10;lDjPdM0UaFHSk3D0Zvv82WYwhVhCB6oWliCIdsVgStp5b4okcbwTPXMLMEKjswHbM4+mbZPasgHR&#10;e5Us0/QqGcDWxgIXzuHt3eSk24jfNIL7j03jhCeqpFibj7uNexX2ZLthRWuZ6SSfy2D/UEXPpMak&#10;Z6g75hk5WPkbVC+5BQeNX3DoE2gayUXsAbvJ0l+6eeiYEbEXJMeZM03u/8HyD8cH88kSP76GEQcY&#10;m3DmHvhXRzTsOqZbcWstDJ1gNSbOAmXJYFwxPw1Uu8IFkGp4DzUOmR08RKCxsX1gBfskiI4DOJ1J&#10;F6MnHC9fpvlVlqKLo2+Z5Xm+WsccrHh8bqzzbwX0JBxKanGqEZ4d750P5bDiMSRkc6BkvZdKRcO2&#10;1U5ZcmSogH1cM/pPYUqToaTX6+V6YuCvEGlcf4LopUcpK9mXND8HsSLw9kbXUWieSTWdsWSlZyID&#10;dxOLfqxGDAyEVlCfkFILk2Txi+GhA/udkgHlWlL37cCsoES90ziW62y1CvqOxmr9aomGvfRUlx6m&#10;OUKV1FMyHXd++hMHY2XbYaZJCBpucZSNjCQ/VTXXjZKM3M/fJ2j+0o5RT598+wMAAP//AwBQSwME&#10;FAAGAAgAAAAhACuz2CvfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ&#10;65S2aRqyqRASiN6gRXB1EzeJsNfBdtPw9ywnuM1qRrNvis1ojRi0D50jhNk0AaGpcnVHDcLb/nGS&#10;gQhRUa2MI43wrQNsysuLQuW1O9OrHnaxEVxCIVcIbYx9LmWoWm1VmLpeE3tH562KfPpG1l6dudwa&#10;eZskqbSqI/7Qql4/tLr63J0sQrZ4Hj7Cdv7yXqVHs443q+HpyyNeX433dyCiHuNfGH7xGR1KZjq4&#10;E9VBGAQeEhHmyxkLthdZyuKAkK6XK5BlIf8PKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAF3DNXhYCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAK7PYK98AAAAIAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="74018674" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00F818DC">
+                    <w:p w14:paraId="64D83EF1" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="798FFEA8" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRPr="00EA3D57" w:rsidRDefault="00CD3360" w:rsidP="00F818DC">
+                    <w:p w14:paraId="56F38B66" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00EA3D57" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00EA3D57">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Programme Period:</w:t>
+                        <w:t>Programme</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00EA3D57">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Period:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00EA3D57">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00EA3D57">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3F39A73A" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00F818DC">
+                    <w:p w14:paraId="5837BED1" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
-                          <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="21D13D8E" w14:textId="34AE303A" w:rsidR="00CD3360" w:rsidRPr="009D40D0" w:rsidRDefault="00CB1037" w:rsidP="00F818DC">
+                    <w:p w14:paraId="6DA02DF1" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="009D40D0" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
-                          <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
-                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Quantum </w:t>
+                        <w:t>Quantum Project Number</w:t>
                       </w:r>
-                      <w:r w:rsidR="003B5E62">
+                      <w:r w:rsidRPr="009D40D0">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
-                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>Project Number</w:t>
+                        <w:t>:</w:t>
                       </w:r>
-                      <w:r w:rsidR="00CD3360" w:rsidRPr="009D40D0">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
-                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>:</w:t>
+                        <w:tab/>
                       </w:r>
-                      <w:r w:rsidR="00C10465">
+                      <w:r w:rsidRPr="009D40D0">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
-                          <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                          <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7333301F" w14:textId="35856316" w:rsidR="00CD3360" w:rsidRDefault="00CB1037" w:rsidP="00C10465">
+                    <w:p w14:paraId="350F6479" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:pStyle w:val="FootnoteText"/>
-                        <w:spacing w:before="120" w:after="0"/>
+                        <w:spacing w:before="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Quantum </w:t>
+                        <w:t>Quantum Output Number:</w:t>
                       </w:r>
-                      <w:r w:rsidR="00C10465">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="20"/>
-[...20 lines deleted...]
-                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1CD445E9" w14:textId="3520FC67" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00F818DC">
+                    <w:p w14:paraId="2A8E3B6B" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:pStyle w:val="FootnoteText"/>
-                        <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="4D7FCC31" w14:textId="728498F4" w:rsidR="00C401A1" w:rsidRPr="00EA3D57" w:rsidRDefault="00C401A1" w:rsidP="00F818DC">
+                    <w:p w14:paraId="2D8A39F6" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00EA3D57" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:pStyle w:val="FootnoteText"/>
-                        <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Gender Marker:</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="tight"/>
+                <w10:wrap type="tight" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="677F716B" wp14:editId="5C7B1381">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="382B718D" wp14:editId="238EE4D7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3200400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2228215</wp:posOffset>
+                  <wp:posOffset>2229484</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2857500" cy="1957070"/>
-                <wp:effectExtent l="0" t="5715" r="12700" b="18415"/>
+                <wp:extent cx="2857500" cy="2188845"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="20955"/>
                 <wp:wrapNone/>
                 <wp:docPr id="22" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2857500" cy="1957070"/>
+                          <a:ext cx="2857500" cy="2188845"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="763CFAA5" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00905FEF">
+                          <w:p w14:paraId="2D5AF36F" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1C688421" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00586716">
+                          <w:p w14:paraId="1539B3E1" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Total resources required           </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>_________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="70A1A6F3" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRPr="00586716" w:rsidRDefault="00CD3360" w:rsidP="00586716">
+                          <w:p w14:paraId="61B68E4F" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00586716" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Total allocated resources:</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>_________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="048EA4A1" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00FD6216">
+                          <w:p w14:paraId="337E6928" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="1"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1080"/>
                                 <w:tab w:val="num" w:pos="720"/>
                               </w:tabs>
-                              <w:spacing w:after="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="360"/>
-                              <w:jc w:val="left"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Regular</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>_________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6F4E5AC6" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00FD6216">
+                          <w:p w14:paraId="1394F20F" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="1"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1080"/>
                                 <w:tab w:val="num" w:pos="720"/>
                               </w:tabs>
-                              <w:spacing w:after="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="360"/>
-                              <w:jc w:val="left"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Other:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2BFD572A" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00FD6216">
+                          <w:p w14:paraId="5416EAB6" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="1"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="1"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="2160"/>
                                 <w:tab w:val="num" w:pos="1260"/>
                               </w:tabs>
-                              <w:spacing w:after="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="1080"/>
-                              <w:jc w:val="left"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Donor</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>_________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3105BC34" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00FD6216">
+                          <w:p w14:paraId="0E3729FA" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="1"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="1"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="2160"/>
                                 <w:tab w:val="num" w:pos="1260"/>
                               </w:tabs>
-                              <w:spacing w:after="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="1080"/>
-                              <w:jc w:val="left"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Donor</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>_________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7B84532F" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00586716">
+                          <w:p w14:paraId="755217D6" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="1"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="1"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="2160"/>
                                 <w:tab w:val="num" w:pos="540"/>
                                 <w:tab w:val="num" w:pos="1260"/>
                               </w:tabs>
-                              <w:spacing w:after="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="1080"/>
-                              <w:jc w:val="left"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Government</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>_________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1E78398C" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00F97642">
+                          <w:p w14:paraId="69695989" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Unfunded budget:</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>_________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="054472ED" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00F97642">
+                          <w:p w14:paraId="099CD316" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>In-kind Contributions</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>_________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2DF99104" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00F97642"/>
+                          <w:p w14:paraId="605A9F33" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="677F716B" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:252pt;margin-top:175.45pt;width:225pt;height:154.1pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxNOccGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGnV0DZqulq6FCEt&#10;C9LCBziOk1g4HmO7TcrXM3ay3WqBC8IHa8Yzfp5587y9GTpFTsI6Cbqg81lKidAcKqmbgn77eniz&#10;psR5piumQIuCnoWjN7vXr7a9ycUCWlCVsARBtMt7U9DWe5MnieOt6JibgREagzXYjnl0bZNUlvWI&#10;3qlkkaZvkx5sZSxw4Rye3o1Buov4dS24/1zXTniiCoq1+bjbuJdhT3ZbljeWmVbyqQz2D1V0TGp8&#10;9AJ1xzwjRyt/g+okt+Cg9jMOXQJ1LbmIPWA38/RFN48tMyL2guQ4c6HJ/T9Y/nB6NF8s8cM7GHCA&#10;sQln7oF/d0TDvmW6EbfWQt8KVuHD80BZ0huXT1cD1S53AaTsP0GFQ2ZHDxFoqG0XWME+CaLjAM4X&#10;0sXgCcfDxTpbZSmGOMbmm2yVruJYEpY/XTfW+Q8COhKMglqcaoRnp3vnQzksf0oJrzlQsjpIpaJj&#10;m3KvLDkxVMAhrtjBizSlSV/QTbbIRgb+CpHG9SeITnqUspJdQdeXJJYH3t7rKgrNM6lGG0tWeiIy&#10;cDey6IdyILKaWA68llCdkVkLo3Lxp6HRgv1JSY+qLaj7cWRWUKI+apzOZr5cBplHZ5mtFujY60h5&#10;HWGaI1RBPSWjuffj1zgaK5sWXxr1oOEWJ1rLyPVzVVP5qMw4gukXBelf+zHr+a/vfgEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhANPpAoDhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SFwQtUub0IRsKoQEojcoCK5uvE0i/BNsNw1vj3uC4+yMZr+p1pPRbCQfemcR5jMBjGzjVG9bhPe3&#10;x+sVsBClVVI7Swg/FGBdn59VslTuaF9p3MaWpRIbSonQxTiUnIemIyPDzA1kk7d33siYpG+58vKY&#10;yo3mN0Lk3Mjepg+dHOiho+ZrezAIq+Xz+Bk2i5ePJt/rIl7djk/fHvHyYrq/AxZpin9hOOEndKgT&#10;084drApMI2RimbZEhEUmCmApUWSnyw4hz4o58Lri/zfUvwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBxNOccGQIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDT6QKA4QAAAAsBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+              <v:shape w14:anchorId="382B718D" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:252pt;margin-top:175.55pt;width:225pt;height:172.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPkApvGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RRw3ajpqulSxHS&#10;siAtfIDjOImF4zG226R8PWMn2y23F4QfLI/HPjNz5szmZuwVOQrrJOiSLhcpJUJzqKVuS/rl8/7V&#10;mhLnma6ZAi1KehKO3mxfvtgMphAZdKBqYQmCaFcMpqSd96ZIEsc70TO3ACM0OhuwPfNo2japLRsQ&#10;vVdJlqavkwFsbSxw4Rze3k1Ouo34TSO4/9g0TniiSoq5+bjbuFdhT7YbVrSWmU7yOQ32D1n0TGoM&#10;eoa6Y56Rg5W/QfWSW3DQ+AWHPoGmkVzEGrCaZfpLNY8dMyLWguQ4c6bJ/T9Y/nB8NJ8s8eMbGLGB&#10;sQhn7oF/dUTDrmO6FbfWwtAJVmPgZaAsGYwr5q+Bale4AFINH6DGJrODhwg0NrYPrGCdBNGxAacz&#10;6WL0hONlts6v8hRdHH3Zcr1er/IYgxVP3411/p2AnoRDSS12NcKz473zIR1WPD0J0RwoWe+lUtGw&#10;bbVTlhwZKmAf14z+0zOlyVDS6zzLJwb+CpHG9SeIXnqUspJ9SdfnR6wIvL3VdRSaZ1JNZ0xZ6ZnI&#10;wN3Eoh+rkch6ZjnwWkF9QmYtTMrFScNDB/Y7JQOqtqTu24FZQYl6r7E718vVKsg8Gqv8KkPDXnqq&#10;Sw/THKFK6imZjjs/jcbBWNl2GGnSg4Zb7GgjI9fPWc3pozJjC+YpCtK/tOOr51nf/gAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhALQUUuvhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFwQdUKbkIRsKoQEojcoCK5u7CYR9jrYbhr+HvcEx9kZzb6p17PRbFLOD5YQ0kUCTFFr5UAdwvvb&#10;43UBzAdBUmhLCuFHeVg352e1qKQ90quatqFjsYR8JRD6EMaKc9/2ygi/sKOi6O2tMyJE6TounTjG&#10;cqP5TZLk3IiB4odejOqhV+3X9mAQitXz9Ok3y5ePNt/rMlzdTk/fDvHyYr6/AxbUHP7CcMKP6NBE&#10;pp09kPRMI2TJKm4JCMssTYHFRJmdLjuEvMwK4E3N/29ofgEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBPkApvGQIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC0FFLr4QAAAAsBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="763CFAA5" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00905FEF">
+                    <w:p w14:paraId="2D5AF36F" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1C688421" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00586716">
+                    <w:p w14:paraId="1539B3E1" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Total resources required           </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>_________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="70A1A6F3" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRPr="00586716" w:rsidRDefault="00CD3360" w:rsidP="00586716">
+                    <w:p w14:paraId="61B68E4F" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00586716" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Total allocated resources:</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>_________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="048EA4A1" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00FD6216">
+                    <w:p w14:paraId="337E6928" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="1"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="1080"/>
                           <w:tab w:val="num" w:pos="720"/>
                         </w:tabs>
-                        <w:spacing w:after="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="360"/>
-                        <w:jc w:val="left"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Regular</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>_________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6F4E5AC6" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00FD6216">
+                    <w:p w14:paraId="1394F20F" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="1"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="1080"/>
                           <w:tab w:val="num" w:pos="720"/>
                         </w:tabs>
-                        <w:spacing w:after="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="360"/>
-                        <w:jc w:val="left"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Other:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2BFD572A" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00FD6216">
+                    <w:p w14:paraId="5416EAB6" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="1"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="1"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="2160"/>
                           <w:tab w:val="num" w:pos="1260"/>
                         </w:tabs>
-                        <w:spacing w:after="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="1080"/>
-                        <w:jc w:val="left"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Donor</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>_________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3105BC34" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00FD6216">
+                    <w:p w14:paraId="0E3729FA" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="1"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="1"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="2160"/>
                           <w:tab w:val="num" w:pos="1260"/>
                         </w:tabs>
-                        <w:spacing w:after="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="1080"/>
-                        <w:jc w:val="left"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Donor</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>_________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7B84532F" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00586716">
+                    <w:p w14:paraId="755217D6" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="1"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="1"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="2160"/>
                           <w:tab w:val="num" w:pos="540"/>
                           <w:tab w:val="num" w:pos="1260"/>
                         </w:tabs>
-                        <w:spacing w:after="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="1080"/>
-                        <w:jc w:val="left"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Government</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>_________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1E78398C" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00F97642">
+                    <w:p w14:paraId="69695989" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Unfunded budget:</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>_________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="054472ED" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00F97642">
+                    <w:p w14:paraId="099CD316" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>In-kind Contributions</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>_________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2DF99104" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00F97642"/>
+                    <w:p w14:paraId="605A9F33" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00276350" w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F2F0418" wp14:editId="19401707">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A973D7C" wp14:editId="171EBAF5">
                 <wp:extent cx="6057900" cy="2057400"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
                 <wp:docPr id="21" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6057900" cy="2057400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6545943E" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00F97642">
+                          <w:p w14:paraId="2CC1B9B3" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Brief Description</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3954F0C1" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00EA3D57">
+                          <w:p w14:paraId="1EFDD847" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1F2F0418" id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="width:477pt;height:162pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBkLnPFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkrYx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lu2l2exmmB0EUqUPy8Gh127eGHRV6Dbbk00nOmbISKm33Jf/yefvq&#10;hjMfhK2EAatKflKe365fvlh1rlAzaMBUChmBWF90ruRNCK7IMi8b1Qo/AacsOWvAVgQycZ9VKDpC&#10;b002y/OrrAOsHIJU3tPt/eDk64Rf10qGj3XtVWCm5FRbSDumfRf3bL0SxR6Fa7QcyxD/UEUrtKWk&#10;Z6h7EQQ7oP4NqtUSwUMdJhLaDOpaS5V6oG6m+S/dPDbCqdQLkePdmSb//2Dlh+Oj+4Qs9K+hpwGm&#10;Jrx7APnVMwubRti9ukOErlGiosTTSFnWOV+MTyPVvvARZNe9h4qGLA4BElBfYxtZoT4ZodMATmfS&#10;VR+YpMurfHG9zMklyTcjY05GzCGKp+cOfXiroGXxUHKkqSZ4cXzwYQh9ConZPBhdbbUxycD9bmOQ&#10;HQUpYJvWiP5TmLGsK/lyMVsMDPwVIk/rTxCtDiRlo9uS35yDRBF5e2OrJLQgtBnO1J2xI5GRu4HF&#10;0O96piviISaIvO6gOhGzCINy6afRoQH8zllHqi25/3YQqDgz7yxNZzmdz6PMkzFfXM/IwEvP7tIj&#10;rCSokgfOhuMmDF/j4FDvG8o06MHCHU201onr56rG8kmZaVrjL4rSv7RT1PNfX/8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDEMXtB3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhc&#10;EEvZxti6phNCAsENBmLXrPHaisQpSdZ1/x6zC1wsPz3r+XvFanBW9Bhi60nBzSgDgVR501Kt4OP9&#10;8XoOIiZNRltPqOCIEVbl+Vmhc+MP9Ib9OtWCQyjmWkGTUpdLGasGnY4j3yGxt/PB6cQy1NIEfeBw&#10;Z+U4y2bS6Zb4Q6M7fGiw+lrvnYL59LnfxJfJ62c129lFurrrn76DUpcXw/0SRMIh/R3DLz6jQ8lM&#10;W78nE4VVwEXSabK3uJ2y3CqYjHmRZSH/05c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AIGQuc8XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAMQxe0HcAAAABQEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+              <v:shape w14:anchorId="7A973D7C" id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="width:477pt;height:162pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBkLnPFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkrYx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lu2l2exmmB0EUqUPy8Gh127eGHRV6Dbbk00nOmbISKm33Jf/yefvq&#10;hjMfhK2EAatKflKe365fvlh1rlAzaMBUChmBWF90ruRNCK7IMi8b1Qo/AacsOWvAVgQycZ9VKDpC&#10;b002y/OrrAOsHIJU3tPt/eDk64Rf10qGj3XtVWCm5FRbSDumfRf3bL0SxR6Fa7QcyxD/UEUrtKWk&#10;Z6h7EQQ7oP4NqtUSwUMdJhLaDOpaS5V6oG6m+S/dPDbCqdQLkePdmSb//2Dlh+Oj+4Qs9K+hpwGm&#10;Jrx7APnVMwubRti9ukOErlGiosTTSFnWOV+MTyPVvvARZNe9h4qGLA4BElBfYxtZoT4ZodMATmfS&#10;VR+YpMurfHG9zMklyTcjY05GzCGKp+cOfXiroGXxUHKkqSZ4cXzwYQh9ConZPBhdbbUxycD9bmOQ&#10;HQUpYJvWiP5TmLGsK/lyMVsMDPwVIk/rTxCtDiRlo9uS35yDRBF5e2OrJLQgtBnO1J2xI5GRu4HF&#10;0O96piviISaIvO6gOhGzCINy6afRoQH8zllHqi25/3YQqDgz7yxNZzmdz6PMkzFfXM/IwEvP7tIj&#10;rCSokgfOhuMmDF/j4FDvG8o06MHCHU201onr56rG8kmZaVrjL4rSv7RT1PNfX/8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDEMXtB3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhc&#10;EEvZxti6phNCAsENBmLXrPHaisQpSdZ1/x6zC1wsPz3r+XvFanBW9Bhi60nBzSgDgVR501Kt4OP9&#10;8XoOIiZNRltPqOCIEVbl+Vmhc+MP9Ib9OtWCQyjmWkGTUpdLGasGnY4j3yGxt/PB6cQy1NIEfeBw&#10;Z+U4y2bS6Zb4Q6M7fGiw+lrvnYL59LnfxJfJ62c129lFurrrn76DUpcXw/0SRMIh/R3DLz6jQ8lM&#10;W78nE4VVwEXSabK3uJ2y3CqYjHmRZSH/05c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AIGQuc8XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAMQxe0HcAAAABQEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6545943E" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00F97642">
+                    <w:p w14:paraId="2CC1B9B3" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Brief Description</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3954F0C1" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00EA3D57">
+                    <w:p w14:paraId="1EFDD847" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00F97642">
+      <w:r w:rsidR="00276350" w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E338A42" w14:textId="77777777" w:rsidR="00F97642" w:rsidRDefault="00F97642" w:rsidP="00F97642">
+    <w:p w14:paraId="458D0222" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A4BFA69" w14:textId="77777777" w:rsidR="00F97642" w:rsidRDefault="00F97642" w:rsidP="00F97642"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="607FEFBD" w14:textId="77777777" w:rsidR="00A64F0F" w:rsidRDefault="00A64F0F" w:rsidP="00A64F0F">
+    <w:p w14:paraId="4D97B27C" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FA71A9C" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B4AB29" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26173197" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62D644B2" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51164E82" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FCEB601" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182929F8" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3BCE41" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57649889" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="493CA29A" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3636B7D3" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Agreed by UNDP:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271CFFE0" w14:textId="77777777" w:rsidR="000A0830" w:rsidRDefault="000A0830" w:rsidP="000C4DDD"/>
-    <w:p w14:paraId="1E910287" w14:textId="77777777" w:rsidR="00894D47" w:rsidRDefault="00894D47" w:rsidP="000C4DDD">
+    <w:p w14:paraId="6C36F73C" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
-        <w:rPr>
-          <w:b/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C1AB9D4" w14:textId="607AE8C6" w:rsidR="00F4635B" w:rsidRDefault="008F7F43" w:rsidP="008F7F43">
+    <w:p w14:paraId="13B7B3FB" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="09806F57" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="104" w:after="226" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Purpose</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> and Expected Output</w:t>
+        <w:t>Purpose and Expected Output</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6857CA1D" w14:textId="4A74FA57" w:rsidR="008F7F43" w:rsidRDefault="008F7F43" w:rsidP="008F7F43">
+    <w:p w14:paraId="1F3C1734" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>Plan for this project and the expected output.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A short description justifying the need for an Initiation Plan for this project and the expected output.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397803AC" w14:textId="77777777" w:rsidR="003B3A33" w:rsidRDefault="003B3A33" w:rsidP="009B38D1">
+    <w:p w14:paraId="5F52DB03" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C31B0A8" w14:textId="77777777" w:rsidR="008F7F43" w:rsidRPr="0086371F" w:rsidRDefault="008F7F43" w:rsidP="008F7F43">
+    <w:p w14:paraId="08A8F9FB" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="104" w:after="226" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086371F">
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Management Arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2952E856" w14:textId="62A47FD6" w:rsidR="009B38D1" w:rsidRPr="00E220DC" w:rsidRDefault="009B38D1" w:rsidP="009B38D1">
+    <w:p w14:paraId="558AB746" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A short description of the individuals, organisations, and/or team structure required to conduct the activities of the Initiation Plan.</w:t>
       </w:r>
-      <w:r w:rsidR="00C401A1" w:rsidRPr="00C401A1">
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If the size and scope of the Initiation Plan </w:t>
       </w:r>
-      <w:r w:rsidR="00C401A1">
-        <w:rPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>I</w:t>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requires</w:t>
       </w:r>
-      <w:r w:rsidR="00C401A1" w:rsidRPr="009B38D1">
-        <w:rPr>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:t>a project board, describe the structure here and include a diagram if needed, drawing from the standard diagram provided in the full project document template.</w:t>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the establishment of a project board, describe the structure here and include a diagram if needed, drawing from the standard diagram provided in the full project document template.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE33E0B" w14:textId="77777777" w:rsidR="008F7F43" w:rsidRDefault="008F7F43" w:rsidP="000C4DDD">
+    <w:p w14:paraId="45A5CEE6" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07D01280" w14:textId="77777777" w:rsidR="00ED2613" w:rsidRDefault="00ED2613" w:rsidP="00ED2613">
+    <w:p w14:paraId="04FF1890" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="104" w:after="226" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54627E8F" w14:textId="77777777" w:rsidR="00ED2613" w:rsidRPr="00ED2613" w:rsidRDefault="00ED2613" w:rsidP="00ED2613">
+    <w:p w14:paraId="495DF8F8" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED2613">
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A description of the monitoring requirements for the Initiation Plan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619E076B" w14:textId="124B9DF7" w:rsidR="00ED2613" w:rsidRPr="00C401A1" w:rsidRDefault="00ED2613" w:rsidP="00ED2613">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="352525D3" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>of the Project Document).</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Please refer to how the output and associated activity results shall be monitored, reviewed and assessed, depending on the scope and duration of the Initiation Plan (i.e. an Initiation Plan with a 9 months duration to start-up pilot activities shall require the combination of various monitoring tools and mechanisms, as opposed to a short Initiation Plan established to hire a consultant for the finalization of the Project Document).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068F7B0D" w14:textId="437C023B" w:rsidR="00ED2613" w:rsidRPr="003B3A33" w:rsidRDefault="00C401A1" w:rsidP="00ED2613">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6D28E06C" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As minimum requirement, an Initiation Phase Report should be prepared at the end of the Initiation Plan in addition to attaching the full project document if developed or an explanation if initiation failed to produce a full project.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="497059C5" w14:textId="77777777" w:rsidR="00ED2613" w:rsidRDefault="00ED2613" w:rsidP="000C4DDD">
+    <w:p w14:paraId="54368818" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId17"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00276350" w:rsidRPr="00276350" w:rsidSect="00276350">
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="even" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="864" w:right="1152" w:bottom="864" w:left="1152" w:header="720" w:footer="432" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7630AF4F" w14:textId="7A893C94" w:rsidR="000A0830" w:rsidRPr="00905FEF" w:rsidRDefault="006A14D2" w:rsidP="00ED2613">
+    <w:p w14:paraId="4B0FDA1C" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="104" w:after="226" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">WORK PLAN </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C2543F" w14:textId="77777777" w:rsidR="00F4635B" w:rsidRDefault="00F4635B" w:rsidP="000C4DDD"/>
-    <w:p w14:paraId="6E26DA1D" w14:textId="4C3DCC32" w:rsidR="00905FEF" w:rsidRPr="00CD3360" w:rsidRDefault="00B8549A" w:rsidP="000C4DDD">
+    <w:p w14:paraId="3A2F3266" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FAD3ECF" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Period</w:t>
       </w:r>
-      <w:r w:rsidR="00861651">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-        <w:footnoteReference w:id="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638A7395" w14:textId="77777777" w:rsidR="000C4DDD" w:rsidRDefault="000C4DDD" w:rsidP="000C4DDD"/>
+    <w:p w14:paraId="744F572C" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2643"/>
         <w:gridCol w:w="3832"/>
         <w:gridCol w:w="628"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="667"/>
         <w:gridCol w:w="616"/>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="622"/>
         <w:gridCol w:w="1507"/>
         <w:gridCol w:w="1081"/>
         <w:gridCol w:w="1066"/>
         <w:gridCol w:w="1045"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B8549A" w14:paraId="39EE779B" w14:textId="77777777" w:rsidTr="00B8549A">
+      <w:tr w:rsidR="00276350" w:rsidRPr="00276350" w14:paraId="4AF2BF79" w14:textId="77777777" w:rsidTr="00F158FF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="51810E71" w14:textId="0961877B" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00905FEF">
-            <w:pPr>
+          <w:p w14:paraId="22D03A3B" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>EXPECTED OUTPUTS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F13F3CB" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRPr="00894D47" w:rsidRDefault="00B8549A" w:rsidP="00894D47">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="2956BE08" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> indicators including annual targets</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>And baseline, indicators including annual targets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="1B7C9E6C" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00894D47">
-            <w:pPr>
+          <w:p w14:paraId="7FC4EF27" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PLANNED ACTIVITIES</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16D64963" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRPr="007878A9" w:rsidRDefault="00B8549A" w:rsidP="007878A9">
-            <w:pPr>
+          <w:p w14:paraId="4117987D" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List activity results and associated actions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="35CA1EA0" w14:textId="4EE8E34E" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00905FEF">
-            <w:pPr>
+          <w:p w14:paraId="4141CDD9" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>TIMEFRAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="499" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2605BACA" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00905FEF">
-            <w:pPr>
+          <w:p w14:paraId="1482E0E4" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>RESPONSIBLE PARTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44DBA8FB" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRPr="00894D47" w:rsidRDefault="00B8549A" w:rsidP="00894D47">
-            <w:pPr>
+          <w:p w14:paraId="7BFA433F" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PLANNED BUDGET</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8549A" w14:paraId="6F88FDD4" w14:textId="77777777" w:rsidTr="00B8549A">
+      <w:tr w:rsidR="00276350" w:rsidRPr="00276350" w14:paraId="2139D679" w14:textId="77777777" w:rsidTr="00F158FF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6F47A9" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-            <w:pPr>
+          <w:p w14:paraId="5DA85AE6" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="241CC369" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-            <w:pPr>
+          <w:p w14:paraId="1EB41082" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="208" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8162A4" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-            <w:pPr>
+          <w:p w14:paraId="7CEA14BA" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Q1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44B22311" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-            <w:pPr>
+          <w:p w14:paraId="3B2A2B0B" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="221" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B06D02" w14:textId="5C2DC2C6" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-            <w:pPr>
+          <w:p w14:paraId="5BC2080E" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Q3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60ED77DD" w14:textId="6295FD72" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-            <w:pPr>
+          <w:p w14:paraId="3DBBF0BB" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Q4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00F815D3" w14:textId="0EFCB15E" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-            <w:pPr>
+          <w:p w14:paraId="6E0F0222" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Q5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="486A008A" w14:textId="523DAFBB" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-            <w:pPr>
+          <w:p w14:paraId="50D1C823" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Q6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="499" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25A39384" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-            <w:pPr>
+          <w:p w14:paraId="1AF7D53D" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5EE4AE" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-            <w:pPr>
+          <w:p w14:paraId="30BC3591" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Funding Source</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4677A3C1" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-            <w:pPr>
+          <w:p w14:paraId="3F5FBC30" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Budget Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76D1F3F5" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-            <w:pPr>
+          <w:p w14:paraId="56C36656" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8549A" w14:paraId="09566D1E" w14:textId="77777777" w:rsidTr="00B8549A">
+      <w:tr w:rsidR="00276350" w:rsidRPr="00276350" w14:paraId="4BF042AA" w14:textId="77777777" w:rsidTr="00F158FF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="757EA9B8" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-            <w:r>
+          <w:p w14:paraId="42E5A2A5" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Output 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1741F3DA" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7E9D60BD" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="769539D4" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Baseline</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Baseline:</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="55D86DEE" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Indicators:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AFE1D4C" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>:</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Targets:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BB95260" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="31B6E4A5" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...23 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Related CP outcome: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2C047C98" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="506E677B" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1. Activity Result</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="432CA591" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="3684B5D9" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="129"/>
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>-Activity action</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22D8770E" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRPr="00445633" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="1C410958" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="129"/>
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>-Activity action</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="208" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="655C2395" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="061041B3" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ACE009E" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="38B52381" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="221" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D07FFCB" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="181FDD8A" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D8E3F4E" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="1982AA29" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BFA800B" w14:textId="00D2442E" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="44C6B51F" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="040F0D40" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="161F3204" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="499" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="507C0F6A" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="45CE8F6E" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42683411" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="20614FD8" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32A252DC" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="5040E5FD" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18517DDE" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="64C3F08D" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8549A" w14:paraId="58773D7B" w14:textId="77777777" w:rsidTr="00B8549A">
+      <w:tr w:rsidR="00276350" w:rsidRPr="00276350" w14:paraId="487E4925" w14:textId="77777777" w:rsidTr="00F158FF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53A4C59B" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="5B3A4DBF" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="733D9D81" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="66C577FE" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2. Activity Result</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DD041AC" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="409942C9" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">    -Activity action</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="597414DC" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="52A3E7FE" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">    -Activity action</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="208" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="555130A9" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="7507E658" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26C49D16" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="4B1CAD76" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="221" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5703DEFD" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="26376C7F" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04852565" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="374A1BCE" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FCB18BA" w14:textId="1F972578" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="3119753E" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D807935" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="38B3A956" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="499" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14B68D5F" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="5F740B9A" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5A21F2" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="01EDF81A" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED50FBD" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="2153B92A" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC9A2CC" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="23F3512F" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8549A" w14:paraId="00C9649D" w14:textId="77777777" w:rsidTr="00B8549A">
+      <w:tr w:rsidR="00276350" w:rsidRPr="00276350" w14:paraId="5D93938B" w14:textId="77777777" w:rsidTr="00F158FF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="717E7B8F" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="2FC8FED0" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C572206" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4CE43A64" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3. Activity Result</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55C10A6F" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="6AA0FD72" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="129"/>
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>- Action</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69BA1E63" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="3D27E691" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="129"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>- Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="208" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="242CA28B" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="3EC50E96" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F647B85" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="28CD5607" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="221" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E8123E9" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="686A1399" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72C68D95" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="487EB23E" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE39308" w14:textId="1ED52A5A" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="3F88D050" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="318C5B18" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="7EAC5417" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="499" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="708F829B" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="3422FE0D" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C925ACF" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="3D7910C4" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25B2A39F" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="6884F316" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="513BDE3B" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="4F6E828F" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8549A" w14:paraId="540C4E00" w14:textId="77777777" w:rsidTr="00B8549A">
+      <w:tr w:rsidR="00276350" w:rsidRPr="00276350" w14:paraId="72330A59" w14:textId="77777777" w:rsidTr="00F158FF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="49259315" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="01903569" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41886160" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="145D9E91" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4. Activity Result</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="280C6F87" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="6698D49A" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="129"/>
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>-Action</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="001F44BF" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRPr="00C86AE1" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="1020F892" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="129"/>
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>-Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="208" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9CF76D" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="5BECA1F3" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02CCF89B" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="200DC7DD" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="221" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61082F16" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="4BB921EE" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36BA2F9D" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="18578D97" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C69F24E" w14:textId="3C0213B1" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="71DFA36F" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57816351" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="2B8DC167" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="499" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19CC081D" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="78414B6E" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43600817" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="7BF7B1F2" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5623461A" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="68727BD6" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="224534EE" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="0B05A261" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8549A" w14:paraId="5AF8662D" w14:textId="77777777" w:rsidTr="00B8549A">
+      <w:tr w:rsidR="00276350" w:rsidRPr="00276350" w14:paraId="4F3CA291" w14:textId="77777777" w:rsidTr="00F158FF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="77193109" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A">
-            <w:r>
+          <w:p w14:paraId="2B20F17E" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7B1AB6" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="29DD3DAD" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="208" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="39BC7615" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="2793D397" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0AE5CA" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="6D29151B" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="221" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF2E508" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="5C1B9110" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="763FB539" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="2898EE27" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="531E27E9" w14:textId="36765FA3" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="0DF511C2" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="46EDF1F5" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="0DB6ECD0" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="499" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="31681574" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="3DA796EB" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="010BC7A1" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="6155876A" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF61FB7" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="2938E9BE" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2B7A1C" w14:textId="77777777" w:rsidR="00B8549A" w:rsidRDefault="00B8549A" w:rsidP="00B8549A"/>
+          <w:p w14:paraId="076BD7A6" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0674BCAB" w14:textId="77777777" w:rsidR="000C4DDD" w:rsidRDefault="000C4DDD" w:rsidP="000C4DDD"/>
-[...4 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId18"/>
+    <w:p w14:paraId="64357568" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E603B9" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2029D475" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC856E7" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C849B11" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00276350">
+      <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1152" w:right="864" w:bottom="1152" w:left="864" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72BF75E1" w14:textId="77777777" w:rsidR="008465E8" w:rsidRDefault="008465E8">
+    <w:p w14:paraId="68D210FE" w14:textId="77777777" w:rsidR="00195326" w:rsidRDefault="00195326" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2407C9C1" w14:textId="77777777" w:rsidR="008465E8" w:rsidRDefault="008465E8">
+    <w:p w14:paraId="6180145F" w14:textId="77777777" w:rsidR="00195326" w:rsidRDefault="00195326" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="05000000000000000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
-    <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...42 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0DFAE9AA" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00F358EA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26A0ACFE" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00F358EA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6DE2CAF7" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360">
+  <w:p w14:paraId="7D194DAF" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5037CAAA" w14:textId="116A1CB5" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00453D4C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22214A4A" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350" w:rsidP="00453D4C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00567D3E">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CFA3573" w14:textId="77777777" w:rsidR="008465E8" w:rsidRDefault="008465E8">
+    <w:p w14:paraId="2FE69D09" w14:textId="77777777" w:rsidR="00195326" w:rsidRDefault="00195326" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="114BD6FF" w14:textId="77777777" w:rsidR="008465E8" w:rsidRDefault="008465E8">
+    <w:p w14:paraId="08B7F306" w14:textId="77777777" w:rsidR="00195326" w:rsidRDefault="00195326" w:rsidP="00276350">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...7 lines deleted...]
-    <w:p w14:paraId="79CF7580" w14:textId="40D44516" w:rsidR="00861651" w:rsidRDefault="00861651">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="10F6F4B1" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00276350" w:rsidRDefault="00276350" w:rsidP="00276350">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00276350">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Maximum 18 months</w:t>
+      <w:r w:rsidRPr="00276350">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maximum 18 months</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="767942DB" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRPr="00453D4C" w:rsidRDefault="00CD3360" w:rsidP="00453D4C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D15D9CE" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00453D4C" w:rsidRDefault="00276350" w:rsidP="00453D4C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9540"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00453D4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="09ECE4C9" w14:textId="76125EF8" w:rsidR="00CD3360" w:rsidRPr="00302288" w:rsidRDefault="00CD3360">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13741516" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00302288" w:rsidRDefault="00276350">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:b/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00302288">
       <w:rPr>
         <w:b/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>United Nations Development Programme</w:t>
+      <w:t xml:space="preserve">United Nations Development </w:t>
     </w:r>
-    <w:r w:rsidR="00591C90">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00302288">
+      <w:rPr>
+        <w:b/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Programme</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15F14DE2" wp14:editId="29E94BEC">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F7FE865" wp14:editId="1903595D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>73025</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="533400" cy="1085850"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapNone/>
           <wp:docPr id="8" name="Picture 8" descr="undp3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 8" descr="undp3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -3634,900 +5059,99 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="533400" cy="1085850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="60119CD4" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360">
+  <w:p w14:paraId="6759966D" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1EBA587E" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360">
+  <w:p w14:paraId="72ECBE98" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6DE1ADB1" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360">
+  <w:p w14:paraId="7F58B5BD" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="05D149ED" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360">
+  <w:p w14:paraId="094122DA" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="31C58585" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30880334" w14:textId="77777777" w:rsidR="00276350" w:rsidRDefault="00276350">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:b/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="01A0109E" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRPr="00DB520F" w:rsidRDefault="00CD3360">
+  <w:p w14:paraId="6CEFA121" w14:textId="77777777" w:rsidR="00276350" w:rsidRPr="00DB520F" w:rsidRDefault="00276350">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:b/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...28 lines deleted...]
-  </w:numPicBullet>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...770 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DDD2C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="569E8708"/>
     <w:lvl w:ilvl="0" w:tplc="944EE276">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4625,1036 +5249,394 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...456 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1577394959">
+  <w:num w:numId="1" w16cid:durableId="1894147290">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...3 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00991FF7"/>
-[...273 lines deleted...]
-    <w:rsid w:val="00FE69D4"/>
+    <w:rsidRoot w:val="00276350"/>
+    <w:rsid w:val="00195326"/>
+    <w:rsid w:val="00276350"/>
+    <w:rsid w:val="0047289F"/>
+    <w:rsid w:val="00996F03"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073" fillcolor="white">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6DE2B85C"/>
+  <w14:docId w14:val="2B7D8ABF"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F2D88641-57D0-4E10-99C2-E05C91D9E9E6}"/>
+  <w15:docId w15:val="{E2E718B1-8416-4466-97D5-A503147A731E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="67"/>
-[...100 lines deleted...]
-    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
@@ -5724,714 +5706,825 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000A0830"/>
-[...9 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="008F7F43"/>
+    <w:rsid w:val="00276350"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...6 lines deleted...]
-      <w:spacing w:before="104" w:after="226"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...4 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00276350"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="720"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00276350"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-      </w:tabs>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="en-US"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00276350"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:ind w:left="116"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00276350"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="120" w:after="120"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...2 lines deleted...]
-      <w:sz w:val="32"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00276350"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00276350"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00276350"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00276350"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00276350"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276350"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276350"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276350"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276350"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276350"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276350"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276350"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276350"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00276350"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00276350"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00276350"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00276350"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00276350"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00276350"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00276350"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00276350"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00276350"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00276350"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00276350"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00276350"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00276350"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00276350"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00276350"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00276350"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276350"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-  </w:style>
-[...154 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00276350"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
-    <w:rsid w:val="00912142"/>
+    <w:rsid w:val="00276350"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...62 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...132 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Mincho"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6538,763 +6631,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...607 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>303</Words>
-  <Characters>1981</Characters>
+  <Words>341</Words>
+  <Characters>1944</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...15 lines deleted...]
-  <Company>United Nations Development Programme</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2280</CharactersWithSpaces>
+  <CharactersWithSpaces>2281</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Initiation Plan Template</dc:title>
-[...1 lines deleted...]
-  <dc:creator>Patrick Gremillet, Regional Project Management Advisor</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
-  <dc:description>Standard format for the Initiation Plan</dc:description>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>Template</cp:category>
 </cp:coreProperties>
 </file>
-
-[...75 lines deleted...]
-</file>