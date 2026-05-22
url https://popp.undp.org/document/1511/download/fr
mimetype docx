--- v0 (2025-10-26)
+++ v1 (2026-05-22)
@@ -1,3030 +1,3042 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3A86C993" w14:textId="29F0F80A" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="001E42DA" w:rsidP="00F47132">
+    <w:p w14:paraId="0CE54638" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Engagement des OSC/ONG en tant que Partie responsable </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C994" w14:textId="77777777" w:rsidR="009C7B48" w:rsidRPr="00C67553" w:rsidRDefault="009C7B48" w:rsidP="009C7B48">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="52C386A5" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A86C995" w14:textId="77777777" w:rsidR="00680C1F" w:rsidRDefault="00680C1F" w:rsidP="00680C1F">
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3211398A" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D9358D" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le PNUD peut étendre la portée et l’efficacité de ses programmes en s’appuyant sur les capacités et les réseaux des ONG/OSC (y compris les groupes communautaires, les associations de jeunesse et d’autres) par des relations de collaboration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CCE0C8" w14:textId="77777777" w:rsidR="00AA6CFC" w:rsidRPr="00680C1F" w:rsidRDefault="00AA6CFC" w:rsidP="00AA6CFC">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7CE85AEE" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F54E33" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’équipe de direction conduira avec la contribution du personnel des programmes et des opérations, l’institutionnalisation de l’engagement des OSC/ONG par l’établissement de relations contractuelles appropriées et par l’examen régulier des progrès accomplis. Les responsabilités à l’égard des ONG/OSC sont dévolues au chef de l’Unité opérationnelle, les décisions définitives sur les modalités et formalités incombant au chef de bureau ou à son délégué.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C5F089" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C99A" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="45A9BB45" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le PNUD veillera de façon continue à : « une analyse stratégique des avantages comparatifs des organisations sur le terrain et une cartographie de leurs forces et faiblesses qui facilite l’identification des partenaires appropriés » du milieu des ONG/OSC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C99B" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="007542FC">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1B821784" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C99C" w14:textId="77777777" w:rsidR="007E7A7B" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="68CCE76F" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>L’engagement des ONG/OSC par des relations contractuelles appropriées sera guidé par les considérations suivantes :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C99D" w14:textId="77777777" w:rsidR="00C42927" w:rsidRPr="00C67553" w:rsidRDefault="00C42927" w:rsidP="00C42927">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="17D78E47" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="437A046C" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les objectifs globaux, la stratégie et les résultats attendus du projet ; le champ d’application géographique et la durée de ses activités ; et les types d’interactions avec les bénéficiaires envisagés pour le projet ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C99F" w14:textId="77777777" w:rsidR="00C42927" w:rsidRPr="00C42927" w:rsidRDefault="00C42927" w:rsidP="00C42927">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3B0879C7" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F349944" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La cartographie des ONG/OSC par le personnel du programme qui permettra à l’Unité opérationnelle d’avoir un large éventail de collaborations potentielles et lui permettra de remplacer rapidement une relation de collaboration qui peut être compromise ou doit être intensifiée ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9A1" w14:textId="77777777" w:rsidR="00C42927" w:rsidRPr="00290E90" w:rsidRDefault="00C42927" w:rsidP="008540BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2FE8949B" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0899BC0E" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le niveau de développement et de maturité du rôle de la société civile dans le pays tel qu’il peut être défini par la disponibilité des ONG/OSC, l’ampleur et la profondeur de leurs interventions et le caractère généralement favorable de l’environnement politique et législatif pour permettre aux ONG/OSC de mener leurs activités et d’y participer pleinement ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9A3" w14:textId="77777777" w:rsidR="00C42927" w:rsidRPr="00290E90" w:rsidRDefault="00C42927" w:rsidP="008540BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0CD00BFA" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="246833B7" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La capacité institutionnelle des ONG/OSC ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9A5" w14:textId="77777777" w:rsidR="00C42927" w:rsidRPr="00290E90" w:rsidRDefault="00C42927" w:rsidP="008540BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4C94A84E" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E099458" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La légitimité et la qualité de la contribution ainsi que les valeurs que peuvent fournir les ONG/OSC pour atteindre des résultats de développement et maximiser l’impact d’un programme/projet sur le développement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9A7" w14:textId="77777777" w:rsidR="00C42927" w:rsidRPr="00C67553" w:rsidRDefault="00C42927" w:rsidP="008540BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="508CF645" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AD08A1C" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00BD19A1">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En fonction de la combinaison de ces critères et les risques associés, les Unités opérationnelles décident s’il faut engager des ONG/OSC en tant que partenaires de mise en œuvre ou en tant que Parties responsables (y compris les bénéficiaires) selon la modalité de participation la plus appropriée. Pour la définition de l’expression « Partie responsable », </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>veuillez vous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> référer à la politique </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="002A7BD3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Sélectionner les Parties responsables et les Bénéficiaires</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de la gestion des programmes et des projets sur POPP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A39861C" w14:textId="77777777" w:rsidR="00AA6CFC" w:rsidRPr="00C67553" w:rsidRDefault="00AA6CFC" w:rsidP="001E42DA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D4F343B" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:textAlignment w:val="top"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22939008" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Toutes les relations de collaboration avec les ONG/OSC, impliquant la participation des ONG/OSC comme partenaires de mise en œuvre ou des Parties responsables (y compris les bénéficiaires) sont soumises à un processus de sélection, qui nécessite un exercice de cartographie suivi d’un engagement programmatique ou d’une sélection stratégique.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9AB" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="007542FC">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="12093928" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9AC" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="06E27A7E" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La décision de choisir des ONG/OSC comme partenaire de mise en œuvre (IP) ou comme Partie responsable (RP) est fondée sur le résultat d’un cadre d’évaluation des capacités et de gestion des risques.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9AD" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="007542FC">
+    <w:p w14:paraId="3981E7C6" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9AE" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="47A57304" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le cadre de gestion des risques doit être fondé sur la prémisse selon laquelle le niveau de capacité institutionnelle, attesté par un résultat de vérification positif, est proportionnel et répond directement à la portée de la nature et l’envergure envisagées de l’engagement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9AF" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="00090B6C">
+    <w:p w14:paraId="313A435C" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9B0" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2336F146" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Les relations de collaboration exigent des cadres de redevabilité clairs. Les Bureaux de pays veillent à ce que les plans de travail, les activités, les contributions et les personnes responsables soient articulés et identifiés tels que requis par les besoins du projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9B1" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="007542FC">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0DD2BD89" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9B2" w14:textId="340632F4" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00000000" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="68BDDF99" w14:textId="432DBA1F" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="00090B6C" w:rsidRPr="0028585F">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="002A7BD3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:b/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Une autre liste de contrôle simplifiée d’évaluation des capacités</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00090B6C">
-[...5 lines deleted...]
-      <w:r w:rsidR="00090B6C">
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3A86C9B3" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="00B24A9A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en anglais) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">peut être utilisée lorsqu’une crise a été déclarée par une agence des Nations Unies ou le gouvernement du pays hôte, ou si la haute direction du PNUD a mis en place un mécanisme pour réagir à une situation de crise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5737DE93" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1710" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9B4" w14:textId="77777777" w:rsidR="00856709" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="008540BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1562A01F" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Il existe trois (3) façons par lesquelles le PNUD peut collaborer avec les ONG/OSC. L’instrument approprié dépend de l’ensemble particulier des objectifs partagés et des résultats escomptés :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9B5" w14:textId="77777777" w:rsidR="00E02CB9" w:rsidRPr="00C67553" w:rsidRDefault="00E02CB9" w:rsidP="008540BB">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="03A57C43" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E9CD640" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Engagement programmatique. En tant que partenaires de mise en œuvre (IP), l’ONG/OSC est responsable de la redevabilité et de la gestion globales, y compris la gestion financière, d’un projet complet et de la livraison de tous ses résultats. Les partenaires de mise en œuvre sont des ressources transférées pour aider à remplir ses rôles, et assument les responsabilités pour la prestation des activités du projet, en partageant les risques et les responsabilités avec le PNUD. Toute ONG/OSC qui est engagée à agir en tant que partenaires de mise en œuvre est assujettie et doit se conformer à la politique de la HACT (c.-à-d. les activités de micro-évaluation et d’assurance). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9B7" w14:textId="4B42CCBF" w:rsidR="00856709" w:rsidRDefault="00856709" w:rsidP="008540BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="61D45321" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsqu’une ONG/OSC a été choisie pour devenir partenaire de mise en œuvre d’un projet du PNUD, l’accord entre le PNUD et l’ONG/OSC sera officialisé par la signature d’un Accord de coopération de projet (PCA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2985F8D3" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A77658" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sélection stratégique. En tant que Partie responsable, attendu que l’ONG/OSC est responsable de la mise en œuvre des activités du projet ou des composantes particulières d’un projet, y compris la fourniture de contributions particulières et/ou l’atteinte des résultats convenus. Les Parties responsables reçoivent du financement en fonction de l’atteinte des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">30 000 USD, les bureaux doivent suivre la politique HACT applicable (p. ex., activités de micro-évaluation et d’assurance). Les ONG/OSC peuvent </w:t>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>jalons établis ou de la fourniture de biens et de services en vertu des composantes particulières d’un projet, et peuvent recevoir des fonds anticipés conformément aux règlements financiers applicables régissant le paiement anticipé. Lorsque le montant dépasse 30 000 USD, les bureaux doivent suivre la politique HACT applicable (p. ex., activités de micro-évaluation et d’assurance). Les ONG/OSC peuvent être engagées en tant que Parties responsables par l’une des modalités suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A73D095" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6815A9F6" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En fonction de l’évaluation de l’avantage collectif des ONG/OSC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9BC" w14:textId="5181A798" w:rsidR="00DE7135" w:rsidRPr="00C67553" w:rsidRDefault="00DE7135" w:rsidP="0069250E">
-      <w:pPr>
+    <w:p w14:paraId="2226274C" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...27 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La sélection des ONG/OSC en tant que Parties responsables en fonction de leur avantage collectif ne sera utilisée que pour les projets directement mis en œuvre (DIM) par le PNUD, ou chaque fois que le PNUD apporte un soutien direct du Bureau de pays à un projet NIM, et sont assujetties aux mesures d’assurance existantes de l’organisation  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBE5BC9" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...46 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les projets de gestion peuvent utiliser la modalité lorsqu’il y a des ONG bien positionnées, ayant des connaissances particulières, que le management a identifiées comme étant avantageuses pour le PNUD en tant qu’organisation. La décision du management doit être consignée dans une note au dossier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD40B4F" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En fonction d’un processus de sélection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9BF" w14:textId="77777777" w:rsidR="0069250E" w:rsidRPr="0069250E" w:rsidRDefault="00DE7135" w:rsidP="00C831B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6AC28EA4" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9C0" w14:textId="6964947E" w:rsidR="00DE7135" w:rsidRPr="00C67553" w:rsidRDefault="00DE7135" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="44E72B94" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sa modalité est appropriée pour impliquer les ONG/OSC lorsqu’elles sont censées fournir des intrants propres au projet et/ou entreprendre des activités de projet bien définies. Ce sont aussi les situations où la concurrence est la plus profitable et peut optimiser les résultats. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737FAC39" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>En fonction de la portée de l’engagement et de la disponibilité des services d’ONG/OSC dans un pays ou un lieu, la sélection des ONG/OSC en tant que Parties responsables sur la base d’un processus de mise en concurrence peut être effectuée par l’un ou l’autre des éléments suivants :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9C2" w14:textId="77777777" w:rsidR="000F326B" w:rsidRPr="00F41F48" w:rsidRDefault="000F326B" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="03FEF049" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorsqu’un processus d’approvisionnement est limité aux soumissionnaires d’ONG/OSC qui seront engagés en tant que Parties responsables, l’attribution du contrat sera fondée sur une </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sélection de</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>budgets fixes basés sur la</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>qualité (QB-FBS)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cela signifie que le budget sera divulgué au moment de l’appel à proposition, et les ONG/OSC soumettront des propositions sur la base de ce budget fixe. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9C3" w14:textId="2D36A581" w:rsidR="000F326B" w:rsidRPr="00F41F48" w:rsidRDefault="000F326B" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6654D172" w14:textId="06558003" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Processus concurrentiel d’approvisionnement standard. Le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="008540BB">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="002A7BD3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>processus de sélection de la RFP</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> standard par lequel les ONG/OSC peuvent participer à tout processus de sélection par le PNUD des prestataires de services pour ses projets ; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF3F3B4" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:r w:rsidRPr="008540BB">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orienter les ONG/OSC contractantes, en utilisant la politique du PNUD pour justifier </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="002A7BD3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>la passation de marchés par entente directe</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A86C9C5" w14:textId="77777777" w:rsidR="00F41F48" w:rsidRPr="00C67553" w:rsidRDefault="00F41F48" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4FD932CE" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A7EF0AF" w14:textId="191CB315" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Grâce à des subventions de micro-capital, le PNUD peut soutenir une activité proposée par une ONG/OSC, dans le cadre d’un projet, en concluant un </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="008540BB">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="002A7BD3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>accord de micro-subvention</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008540BB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060504F">
-[...2 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>bénéficiaires sont responsables de la réalisation des objectifs de la subvention, qui doivent être surveillés par le Bureau de pays.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9C7" w14:textId="77777777" w:rsidR="00090B6C" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00090B6C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="52E46056" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E509943" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Dans les modalités ci-dessus (10,2), l’engagement d’une ONG/OSC en tant que Partie responsable, quel que soit le processus de sélection appliqué, doit être officialisé par la signature d’un Accord relatif à la Partie responsable (RPA).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F57C7DF" w14:textId="77777777" w:rsidR="00BC06FB" w:rsidRPr="00C67553" w:rsidRDefault="00BC06FB" w:rsidP="00BC06FB">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="151466E6" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ABC4AF0" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Les Parties responsables doivent être légalement constituées et dûment enregistrées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9CA" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="007542FC">
+    <w:p w14:paraId="3493BAAC" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9CB" w14:textId="52A18F46" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="226D1807" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="3A86C9CC" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="007542FC">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans des circonstances exceptionnelles, lorsque le statut juridique ou l’enregistrement d’une Partie responsable potentielle est à l’étude par les autorités compétentes en tant que Partie responsable et que la haute direction du Bureau de pays a déterminé que l’engagement en tant que Partie responsable d’une ONG/OSC ou de ses membres est essentiel à la réalisation des objectifs et dans l’intérêt supérieur du PNUD, le chef de l’Unité opérationnelle peut autoriser l’utilisation de la modalité IC avec un ou plusieurs des mandataires. La valeur de chaque contrat individuel est plafonnée au seuil établi pour les micro-achats. (5 000 USD).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3F7938" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9CD" w14:textId="34BBA7E8" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="741A276B" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD peut combler les lacunes en matière de capacité identifiées par l’engagement en fournissant une expertise technique visant à libérer, renforcer, créer, adapter et maintenir les capacités des Parties responsables, des partenaires de mise en œuvre et des bénéficiaires, et ce , bien que le PNUD n’ait pas de mandat spécifique pour le renforcement des capacités des ONG/OSC dans le cadre de la relation contractuelle établie avec les ONG/OSC en tant que partenaires de mise en œuvre ou en tant que Parties responsables (y compris les bénéficiaires).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A67180D" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50127F04" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La politique relative aux sanctions des fournisseurs du PNUD s’applique également aux ONG/OSC et à leurs membres, quel que soit le processus entrepris pour les engager en tant que Parties responsables. Les seuils cumulatifs pour la soumission aux comités d’examen de l’approvisionnement doivent s’appliquer également aux ONG/OSC engagées en tant que RP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9D0" w14:textId="77777777" w:rsidR="007D7219" w:rsidRPr="00AA6CFC" w:rsidRDefault="007D7219" w:rsidP="00090B6C">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="709FA38D" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37525607" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Lors de la sélection d’ONG/OSC, le PNUD peut faire la cartographie, l’évaluation des capacités et l’évaluation des risques dans le but de créer une liste d’ONG/OSC de l’Unité opérationnelle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9D2" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="00E440C3">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6CBB237B" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9D3" w14:textId="40781B4B" w:rsidR="007D7219" w:rsidRPr="00C67553" w:rsidRDefault="00E440C3" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="624D16D3" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Lorsque l’ONG/OSC doit recevoir un montant supérieur à 100 000 USD, la conduite de l’évaluation de la capacité sera obligatoire. En dessous de ce montant, l’Unité opérationnelle du PNUD peut exercer l’option d’appliquer soit :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9D4" w14:textId="77777777" w:rsidR="008951FB" w:rsidRDefault="00E440C3" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="42718148" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’évaluation simplifiée de la capacité prescrite pour la situation humanitaire, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="17797ED3" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’évaluation complète de la capacité applicable aux personnes recevant 100 000 USD et plus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9D6" w14:textId="77777777" w:rsidR="008B5307" w:rsidRPr="00C67553" w:rsidRDefault="008B5307" w:rsidP="008B5307">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2B032C10" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1695"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33BE1943" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dans les cas où le PNUD cherche un engagement pour des TDR particuliers sans existence d’une liste d’ONG/OSC, l’approche globale reste la même, bien que certaines étapes puissent être combinées et d’autres seront menées dans un ordre différent. Voici les principales questions à prendre en compte :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9D8" w14:textId="77777777" w:rsidR="00C42927" w:rsidRPr="00C67553" w:rsidRDefault="00C42927" w:rsidP="00C42927">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1EDBE2B4" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7494D22D" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La première étape sera l’élaboration du mandat de la mission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9DA" w14:textId="77777777" w:rsidR="008951FB" w:rsidRPr="00F41F48" w:rsidRDefault="008951FB" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0C5010CC" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L’envoi de RFI &amp; CACHE peut être combiné en une seule étape </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9DB" w14:textId="625AB17A" w:rsidR="008951FB" w:rsidRPr="00636B79" w:rsidRDefault="008951FB" w:rsidP="00BC06FB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="76A10CBE" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="000633AE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1078" w:hanging="336"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Des mesures pour procéder à l’évaluation des capacités et l’évaluation des risques resteront sensiblement la même, bien qu’à ce stade, il soit mené du point de vue des TDR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B72BC6D" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="000633AE">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1078"/>
-        <w:jc w:val="center"/>
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Disclaimer: This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7408F48B" w14:textId="77777777" w:rsidR="00636B79" w:rsidRPr="00636B79" w:rsidRDefault="00636B79" w:rsidP="00636B79">
-[...38 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+    <w:p w14:paraId="31D69CFE" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B91E844" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="696EEB2A" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3948BF7A" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="0027752C" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11519B36" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRPr="0027752C" w:rsidRDefault="002A7BD3" w:rsidP="002A7BD3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538B825B" w14:textId="7229164B" w:rsidR="00DA504D" w:rsidRDefault="002A7BD3">
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="000633AE">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="2094" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7395FA76" w14:textId="77777777" w:rsidR="001D2CB3" w:rsidRDefault="001D2CB3" w:rsidP="000D68B6">
+    <w:p w14:paraId="4611D5FB" w14:textId="77777777" w:rsidR="008B713B" w:rsidRDefault="008B713B" w:rsidP="002A7BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FCAEC04" w14:textId="77777777" w:rsidR="001D2CB3" w:rsidRDefault="001D2CB3" w:rsidP="000D68B6">
+    <w:p w14:paraId="160010D1" w14:textId="77777777" w:rsidR="008B713B" w:rsidRDefault="008B713B" w:rsidP="002A7BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="47958355" w14:textId="77777777" w:rsidR="005C2BEA" w:rsidRDefault="005C2BEA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E648638" w14:textId="67D013C5" w:rsidR="002A7BD3" w:rsidRPr="000633AE" w:rsidRDefault="002A7BD3" w:rsidP="008360D6">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...11 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="008360D6">
-      <w:rPr>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BC06FB">
-      <w:rPr>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="008360D6">
-      <w:rPr>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BC06FB">
-      <w:rPr>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve"> Date d’en</w:t>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Date </w:t>
     </w:r>
-    <w:r w:rsidR="00AA6CFC">
-      <w:t>trée en vigueur : 20/10/201</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
     </w:r>
-    <w:r w:rsidR="00AC5274">
-      <w:t>6</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00AA6CFC">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 20/10/2016</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00AA6CFC">
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
-      <w:t>Numéro de version : 1</w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                     V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="000633AE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CECF25D" w14:textId="77777777" w:rsidR="001D2CB3" w:rsidRDefault="001D2CB3" w:rsidP="000D68B6">
+    <w:p w14:paraId="267BCF70" w14:textId="77777777" w:rsidR="008B713B" w:rsidRDefault="008B713B" w:rsidP="002A7BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F58BF16" w14:textId="77777777" w:rsidR="001D2CB3" w:rsidRDefault="001D2CB3" w:rsidP="000D68B6">
+    <w:p w14:paraId="66EE9C45" w14:textId="77777777" w:rsidR="008B713B" w:rsidRDefault="008B713B" w:rsidP="002A7BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="3A86C9E7" w14:textId="06B640B3" w:rsidR="008360D6" w:rsidRDefault="005C2BEA" w:rsidP="008360D6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="267571AC" w14:textId="1817E59A" w:rsidR="002A7BD3" w:rsidRDefault="002A7BD3" w:rsidP="008360D6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18DCCE86" wp14:editId="69EBA6B2">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17F0E832" wp14:editId="598800A7">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:posOffset>-30480</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>7620</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="436200282" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3A86C9E8" w14:textId="77777777" w:rsidR="008360D6" w:rsidRDefault="008360D6">
-[...9 lines deleted...]
-  <w:p w14:paraId="1065D974" w14:textId="77777777" w:rsidR="005C2BEA" w:rsidRDefault="005C2BEA">
+  <w:p w14:paraId="029687CA" w14:textId="77777777" w:rsidR="002A7BD3" w:rsidRDefault="002A7BD3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00F85039"/>
-[...987 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22D2174E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8788832"/>
     <w:lvl w:ilvl="0" w:tplc="39B68494">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3069,543 +3081,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...491 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F063679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFC02572"/>
     <w:lvl w:ilvl="0" w:tplc="39B68494">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3650,137 +3170,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ADD674F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A80EA694"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3822,226 +3256,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...174 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DDF2509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81842768"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4110,51 +3369,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FB92D1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2512AA7C"/>
     <w:lvl w:ilvl="0" w:tplc="3ADA2B62">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4223,51 +3482,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FF11F77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E18854C"/>
     <w:lvl w:ilvl="0" w:tplc="39B68494">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4312,51 +3571,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="570345C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40542062"/>
     <w:lvl w:ilvl="0" w:tplc="39B68494">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4401,1367 +3660,155 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...962 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="708800887">
+  <w:num w:numId="1" w16cid:durableId="180706659">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1840542575">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="2" w16cid:durableId="1278751654">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="618146416">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="3" w16cid:durableId="25714753">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1314799459">
+  <w:num w:numId="4" w16cid:durableId="1294364019">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2037004022">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="5" w16cid:durableId="1427534657">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="242380287">
+  <w:num w:numId="6" w16cid:durableId="507646391">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1823502452">
-[...104 lines deleted...]
-  <w:num w:numId="34" w16cid:durableId="1163550637">
+  <w:num w:numId="7" w16cid:durableId="314262269">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007542FC"/>
-[...141 lines deleted...]
-    <w:rsid w:val="00FD593D"/>
+    <w:rsidRoot w:val="002A7BD3"/>
+    <w:rsid w:val="000633AE"/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:rsid w:val="0060398A"/>
+    <w:rsid w:val="00656175"/>
+    <w:rsid w:val="008B713B"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D450D9"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3A86C993"/>
+  <w14:docId w14:val="31531A80"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2FDB7FBB-6899-4CB9-B3BD-FB7DB7B4A774}"/>
+  <w15:docId w15:val="{B7126228-6D7D-4D3E-A4D1-E580EEC568AE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6110,3346 +4157,776 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B24A9A"/>
+    <w:rsid w:val="002A7BD3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AF7822"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7BD3"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AF7822"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002A7BD3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...5 lines deleted...]
-    <w:rsid w:val="00104240"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00104240"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7BD3"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00104240"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002A7BD3"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...28 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B24A9A"/>
+    <w:rsid w:val="002A7BD3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
-[...2 lines deleted...]
-    <w:link w:val="Style1Char"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00B24A9A"/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7BD3"/>
     <w:pPr>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:textAlignment w:val="top"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7BD3"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="auto"/>
-[...79 lines deleted...]
-      <w:u w:val="single"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="002A7BD3"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="002A7BD3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="002A7BD3"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="002A7BD3"/>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...16 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002A7BD3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2846 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1441" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/methodes-dapprovisionnement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2826" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/956" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/956" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1441" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/accord-de-subvention-de-faible-valeur-conclu-entre-le-programme-des-nations-unies-pour-le" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/methodes-dapprovisionnement" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique/methodes-dapprovisionnement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9556,688 +5033,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1826</Words>
-  <Characters>10409</Characters>
+  <Words>1873</Words>
+  <Characters>10680</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>89</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12211</CharactersWithSpaces>
+  <CharactersWithSpaces>12528</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>