--- v0 (2025-10-26)
+++ v1 (2026-05-24)
@@ -1,3884 +1,3978 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7CFA4AD0" w14:textId="77777777" w:rsidR="00E94613" w:rsidRDefault="00E94613" w:rsidP="00F47132">
+    <w:p w14:paraId="2AC9BEE1" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A86C993" w14:textId="30BB42B0" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="001E42DA" w:rsidP="00F47132">
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18AC8825" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="006465E1" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Participación de OSC/ONG como una parte responsable</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Description"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="3A86C994" w14:textId="77777777" w:rsidR="009C7B48" w:rsidRPr="00C67553" w:rsidRDefault="009C7B48" w:rsidP="009C7B48">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2DEFB514" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="006465E1" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:textAlignment w:val="top"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A86C995" w14:textId="77777777" w:rsidR="00680C1F" w:rsidRDefault="00680C1F" w:rsidP="00680C1F">
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60029E99" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="006465E1" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8B47B8" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El PNUD puede ampliar el alcance y la eficacia de sus programas al aprovechar la capacidad y las redes de las ONG/OSC (incluidos los grupos comunitarios, las asociaciones de jóvenes y otros) a través de relaciones de colaboración.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A33622" w14:textId="77777777" w:rsidR="00C751A2" w:rsidRPr="00680C1F" w:rsidRDefault="00C751A2" w:rsidP="00C751A2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7D4B4C82" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC3224B" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="3A86C999" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="007542FC">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Personal Directivo Senior dirigirá, con aportes del personal de programas y operaciones, la puesta en marcha de la participación de las OSC/ONG mediante el establecimiento de relaciones contractuales adecuadas, y revisará el progreso periódicamente. Las rendiciones de cuentas en relación con las ONG/OSC estarán a cargo del/de la jefe/a de la Unidad de Negocio, y las decisiones finales sobre las modalidades y formalidades dependerán del/de la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/a de la Oficina o su persona designada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750775E1" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C99A" w14:textId="31BF3495" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3A422263" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="3A86C99B" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="007542FC">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El PNUD garantizará un alcance continuo: «Un análisis estratégico de las ventajas comparativas de las organizaciones en el terreno y el mapeo de sus fortalezas y debilidades que facilite la identificación de asociados apropiados» del entorno de las ONG/OSC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162E0E4D" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C99C" w14:textId="77777777" w:rsidR="007E7A7B" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7FE76DBF" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La participación de las ONG/OSC a través de relaciones contractuales apropiadas se guiará por las siguientes consideraciones:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C99D" w14:textId="77777777" w:rsidR="00C42927" w:rsidRPr="00C67553" w:rsidRDefault="00C42927" w:rsidP="00C42927">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6C6A270E" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6928DD" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los objetivos generales, la estrategia y los resultados esperados del proyecto; el alcance geográfico y la extensión de sus actividades, y los tipos de interacciones con los beneficiarios previstos para el proyecto;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40518BF7" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="137348DE" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...21 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El mapeo de las ONG/OSC por parte del personal del programa, que permitirá a la Unidad de Negocio tener un amplio grupo de posibles colaboraciones y le permitirá reemplazar rápidamente una relación de colaboración que pueda verse comprometida o que deba ampliarse;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BF20B9" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67573C43" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El nivel de desarrollo y madurez de la función de la sociedad civil en el país, según lo definan la disponibilidad de ONG/OSC, la amplitud y la profundidad de sus intervenciones y la adecuación general del entorno político y legislativo para permitir las operaciones y la participación de las ONG/OSC;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18AFB520" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:textAlignment w:val="top"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C45DD9" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:textAlignment w:val="top"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La capacidad institucional de las ONG/OSC;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335123C7" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:textAlignment w:val="top"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AD649E1" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...21 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La legitimidad y la calidad de la contribución y los valores que las ONG/OSC pueden proporcionar para lograr resultados de desarrollo y maximizar el impacto del desarrollo de un programa/proyecto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DD2C9C" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5505176A" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-        <w:r w:rsidRPr="28127BEB">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En función de la combinación de estos criterios y los riesgos asociados, las Unidades de Negocio decidirán si se debe involucrar a las ONG/OSC como Asociadas en la Ejecución o como Partes Responsables (incluidos los Receptores de subvenciones) con base en la modalidad de participación más adecuada. Para la definición de Parte Responsable, consulte la política de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00DD6A9D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Selección de Partes Responsables y Beneficiarios</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de la Gestión de Proyectos y Programas en las Políticas y Procedimientos de Operaciones y Programas (POPP, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="28127BEB">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="28127BEB">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="28127BEB">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Operations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="28127BEB">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="28127BEB">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Policies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="28127BEB">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="28127BEB">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procedures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>, por sus siglas en inglés).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFF2A51" w14:textId="77777777" w:rsidR="00C751A2" w:rsidRPr="00C67553" w:rsidRDefault="00C751A2" w:rsidP="001E42DA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3F6026EF" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:textAlignment w:val="top"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C2681A" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="3A86C9AB" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="007542FC">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Todas las relaciones de colaboración con ONG/OSC que involucren la participación de ONG/OSC como Asociadas en la Ejecución o como Partes Responsables (incluidos los receptores de subvenciones) están sujetas a un proceso de verificación, que requiere un ejercicio de mapeo seguido de una participación programática o una selección estratégica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B20A003" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9AC" w14:textId="63FF063C" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3DA76284" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La decisión de seleccionar ONG/OSC como Asociadas en la Ejecución (IP, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C751A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Implementing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C751A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C751A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Partners</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C751A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> por sus siglas en inglés) o como Partes Responsables (RP, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C751A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Responsible</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C751A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C751A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Parties</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, por sus siglas en inglés) se basará en el resultado de un marco de valoración de la capacidad y gestión de riesgos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9AD" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="007542FC">
+    <w:p w14:paraId="597B2A1C" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9AE" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="650B4AF0" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El marco de gestión de riesgos debe basarse en la premisa de que el nivel de la capacidad institucional, demostrado por un resultado de verificación positivo, es proporcional y responde directamente al alcance de la naturaleza prevista y al alcance de la participación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9AF" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="00090B6C">
+    <w:p w14:paraId="7D46C010" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9B0" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1E430EB7" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las relaciones de colaboración requieren marcos claros de rendición de cuentas. Las oficinas de país (CO, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C751A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Country Office,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> por sus siglas en inglés) deben garantizar que los planes de trabajo, las actividades, los insumos y las personas responsables estén explicados e identificados según las necesidades del proyecto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9B1" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="007542FC">
+    <w:p w14:paraId="0D984159" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9B2" w14:textId="6BC55B10" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="250FB605" w14:textId="2FC35B2D" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:r w:rsidR="004E188A" w:rsidRPr="004E188A">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se puede utilizar una </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00DD6A9D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>herramienta de evaluación de la capacidad del socio</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> cuando un organismo de las Naciones Unidas o el Gobierno del país anfitrión han declarado una crisis, o si el Personal Directivo Senior del PNUD ha establecido un mecanismo para responder a una situación de crisis.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A86C9B3" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="00B24A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cuando un organismo de las Naciones Unidas o el Gobierno del país anfitrión han declarado una crisis, o si el Personal Directivo Senior del PNUD ha establecido un mecanismo para responder a una situación de crisis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C6AA9E" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1710" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9B4" w14:textId="304723C7" w:rsidR="00856709" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6E8C5034" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="3A86C9B5" w14:textId="77777777" w:rsidR="00E02CB9" w:rsidRPr="00C67553" w:rsidRDefault="00E02CB9" w:rsidP="00E02CB9">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hay tres (3) maneras a través de las cuales el PNUD puede colaborar con las ONG/OSC. El instrumento apropiado depende del conjunto particular de objetivos compartidos y resultados planificados:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EDCECF" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19238EAD" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Los IP para ayudarlos a desempeñar sus funciones y asumen responsabilidades para llevar a cabo las actividades del proyecto, compartiendo riesgos y responsabilidades con el PNUD. Cualquier ONG/OSC que se comprometa a actuar como IP está sujeta a la política del Método Armonizado para las Transferencias en Efectivo (HACT, </w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participación programática. Como Asociados en la Ejecución (IP), mediante lo cual la ONG/OSC es responsable de la rendición de cuentas y la gestión generales, incluida la gestión financiera, de un proyecto completo y la entrega de todos sus resultados.  Se transfieren recursos a Los IP para ayudarlos a desempeñar sus funciones y asumen responsabilidades para llevar a cabo las actividades del proyecto, compartiendo riesgos y responsabilidades con el PNUD. Cualquier ONG/OSC que se comprometa a actuar como IP está sujeta a la política del Método Armonizado para las Transferencias en Efectivo (HACT, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="28127BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Harmonized</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="28127BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="28127BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Approach</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="28127BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="28127BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="28127BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cash </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="28127BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Transfers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="28127BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="28127BEB">
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por sus siglas en inglés) y a la mayoría de los requisitos de cumplimiento de esta (es decir, micro evaluación y actividades de garantía). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04255486" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando una ONG/OSC ha sido seleccionada para convertirse en un IP de un proyecto del PNUD, el acuerdo entre el PNUD y la ONG/OSC se formalizará a través de la firma de un Acuerdo de Cooperación para Proyectos (PCA, </w:t>
       </w:r>
-      <w:r w:rsidRPr="28127BEB">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="28127BEB">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cooperation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="28127BEB">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="28127BEB">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>, por sus siglas en inglés).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9B8" w14:textId="77777777" w:rsidR="00C42927" w:rsidRDefault="00C42927" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27284BB5" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FED2CFA" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Selección estratégica. Como Partes Responsables (RP), mediante lo cual la ONG/OSC es responsable de la implementación de las actividades del proyecto o </w:t>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Selección estratégica. Como Partes Responsables (RP), mediante lo cual la ONG/OSC es responsable de la implementación de las actividades del proyecto o de componentes específicos de un proyecto, incluida la provisión de insumos específicos y/o la entrega de los productos acordados. Las RP reciben financiación respecto al logro de etapas o la provisión de bienes y servicios en virtud de los componentes específicos de un proyecto, y pueden recibir fondos anticipados según el Reglamento Financiero y la Reglamentación Financiera Detallada aplicables que rigen el prepago. Cuando el monto supera los USD 30,000, las oficinas siguen la política del HACT aplicable (p. ej., micro evaluación y actividades de garantía). Las ONG/OSC pueden participar como RP a través de cualquiera de las siguientes modalidades:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E364EF" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A4172B" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Con base en la valoración de la ventaja colaborativa de las ONG/OSC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9BC" w14:textId="3EBF7106" w:rsidR="00DE7135" w:rsidRPr="00C67553" w:rsidRDefault="00DE7135" w:rsidP="0069250E">
-      <w:pPr>
+    <w:p w14:paraId="00198725" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...22 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La selección de ONG/OSC como RP con base en su ventaja colaborativa se utilizará solo para proyectos que el PNUD implementa directamente (DIM), o siempre que el PNUD preste apoyo directo de la oficina de país a un proyecto NIM, y que estén sujetos a las medidas de garantía corporativa existentes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E624498" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los proyectos de gestión pueden utilizar la modalidad cuando hay ONG bien posicionadas y con conocimientos específicos, que el Personal Directivo Senior ha identificado como beneficiosas para el PNUD como organización. La decisión del Personal Directivo Senior debe registrarse en una nota de expediente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9BE" w14:textId="77777777" w:rsidR="00C831B4" w:rsidRDefault="00DE7135" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4AEE773A" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Con base en un proceso de selección competitivo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9BF" w14:textId="77777777" w:rsidR="0069250E" w:rsidRPr="0069250E" w:rsidRDefault="00DE7135" w:rsidP="00C831B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3960C4DC" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9C0" w14:textId="77777777" w:rsidR="00DE7135" w:rsidRPr="00C67553" w:rsidRDefault="00DE7135" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="506D0F20" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Esta modalidad es apropiada para involucrar a las ONG/OSC cuando se espera que proporcionen insumos específicos para el proyecto y/o realicen actividades de proyectos bien definidas. Estas son también las situaciones en las que la competencia es más valiosa y puede optimizar los resultados. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9C1" w14:textId="77777777" w:rsidR="00DE7135" w:rsidRPr="00C67553" w:rsidRDefault="00DE7135" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="02EA2B5A" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>En función del alcance de la participación y la disponibilidad de los servicios de las ONG/OSC en un país/ubicación, la selección de ONG/OSC como RP con base en el proceso de selección competitivo puede realizarse a través de cualquiera de los siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9C2" w14:textId="63C4A4ED" w:rsidR="000F326B" w:rsidRPr="00F41F48" w:rsidRDefault="000F326B" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6C8DBE4F" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="006465E1" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando un proceso de adquisición se limita a oferentes clasificados como ONG/OSC que participarán como una parte responsable, la adjudicación del contrato se basará en una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Selección de Presupuesto Fijo Basada en la Calidad (QB-FBS, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C751A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Quality-Based</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C751A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C751A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fixed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C751A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Budget </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C751A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Selection</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, por sus siglas en inglés).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Esto significa que el presupuesto se divulgará en el momento del Llamado a Propuestas, y las ONG/OSC presentarán propuestas con base en ese presupuesto fijo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9C3" w14:textId="3B40F084" w:rsidR="000F326B" w:rsidRPr="00F41F48" w:rsidRDefault="000F326B" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="14CAD9C3" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="006465E1" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceso de adquisición competitivo estándar. El </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="000D09E8">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00DD6A9D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>proceso de selecció</w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> de Solicitud de Propuestas (RFP, </w:t>
+          <w:t xml:space="preserve">proceso de selección de Solicitud de Propuestas (RFP, </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="000D09E8">
+        <w:r w:rsidRPr="00DD6A9D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Request</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="000D09E8">
+        <w:r w:rsidRPr="00DD6A9D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="000D09E8">
+        <w:r w:rsidRPr="00DD6A9D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>for</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="000D09E8">
+        <w:r w:rsidRPr="00DD6A9D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="000D09E8">
+        <w:r w:rsidRPr="00DD6A9D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Proposals</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="000D09E8">
+        <w:r w:rsidRPr="00DD6A9D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
-        <w:r w:rsidRPr="000D09E8">
+        <w:r w:rsidRPr="00DD6A9D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> por sus siglas en inglés)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> estándar, mediante el cual las ONG/OSC pueden participar en cualquier selección de proveedores de servicios del PNUD para sus proyectos; o </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9C4" w14:textId="53093026" w:rsidR="00325838" w:rsidRPr="00F41F48" w:rsidRDefault="00C751A2" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4510B806" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="006465E1" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:r w:rsidR="000F326B" w:rsidRPr="000D09E8">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La contratación directa de ONG/OSC mediante la política del PNUD para justificar la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00DD6A9D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>contratació</w:t>
+          <w:t>contratación directa</w:t>
         </w:r>
-        <w:r w:rsidR="000F326B" w:rsidRPr="000D09E8">
+        <w:r w:rsidRPr="00DD6A9D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...18 lines deleted...]
-            <w:u w:val="none"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A86C9C5" w14:textId="77777777" w:rsidR="00F41F48" w:rsidRPr="00C67553" w:rsidRDefault="00F41F48" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D70A223" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="006465E1" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5508D807" w14:textId="23968402" w:rsidR="00DD6A9D" w:rsidRPr="006465E1" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-        <w:r w:rsidRPr="000D09E8">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A través de subvenciones de micro capital, el PNUD puede apoyar una actividad propuesta por una ONG/OSC, dentro de un proyecto, mediante la celebración de un </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Acuerdo de </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="000D09E8">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Microsubvención</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AE4F08">
-[...2 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="28127BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los beneficiarios serán responsables del logro de los objetivos de la subvención, que serán supervisados por la CO.</w:t>
       </w:r>
-      <w:r w:rsidRPr="28127BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="006465E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9C7" w14:textId="77777777" w:rsidR="00090B6C" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00090B6C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4F54710A" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75816711" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">En las modalidades anteriores (10.2), la participación de una ONG/OSC como RP, independientemente del proceso de selección aplicado, se formalizará a través de la firma de un Acuerdo de la Parte Responsable (RPA, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="28127BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Responsible</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="28127BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Party </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="28127BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Party</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="28127BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por sus siglas en inglés).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005C0099" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las RP deben estar legalmente constituidas y plenamente registradas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648FA627" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E60553" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En circunstancias excepcionales, cuando las autoridades apropiadas están considerando la condición jurídica o el registro de una RP potencial y el Personal Directivo Senior de la oficina de país ha determinado que la participación como RP de una ONG/OSC o sus miembros es crítica para la entrega y el interés superior del PNUD, el/la jefe/a de la Unidad de Negocio puede autorizar el uso de la modalidad de CI con uno o más de los directores. El valor de cada contrato individual se limitará en el umbral establecido para las micro compras. (USD 5,000).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1467439B" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58994DED" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El PNUD puede abordar las brechas de capacidad identificadas en la participación a través de la provisión de experiencia técnica destinada a liberar, fortalecer, crear, adaptar y mantener la capacidad de las RP, los IP y los Beneficiarios, aunque el PNUD no tiene un mandato específico para el desarrollo de capacidades para las ONG/OSC como parte de la relación contractual establecida con las ONG/OSC como Asociadas en la Ejecución o como Partes Responsables (incluidos los Beneficiarios de subvenciones).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4F54EB" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A796A5A" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La política de sanciones a proveedores del PNUD también rige para las ONG/OSC y sus miembros, independientemente del proceso emprendido para involucrarlos como RP. Los umbrales acumulativos para la presentación a los Comités de Revisión de Adquisiciones también se aplicarán a las ONG/OSC que participan como RP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF1D443" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E68F8D1" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Al seleccionar ONG/OSC, el PNUD puede realizar el mapeo, el ejercicio de valoración de la capacidad y la valoración de riesgos con el objetivo de establecer una base de datos de ONG/OSC preseleccionadas de la Unidad de Negocio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1E21BF" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B018296" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuando se espera que la RP de la ONG/OSC reciba un monto que exceda los USD 100,000, la valoración de la capacidad será obligatoria. Por debajo de este monto, la Unidad de Negocio del PNUD puede ejercer la opción de aplicar ya sea:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FBAB68" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La valoración de la capacidad simplificada prescrita para una situación humanitaria, o</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EB7272" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La valoración de la capacidad completa aplicable a aquellos que reciben USD 100,000 o más.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B926C0F" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1695"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4863D4" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En los casos en que el PNUD busca una participación para un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="28127BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>TdR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> específico sin la existencia de una base de datos de ONG/OSC preseleccionadas, el enfoque general sigue siendo el mismo, aunque algunos pasos pueden combinarse y otros se llevarán a cabo en un orden diferente. A continuación, se presentan los principales temas que se deben considerar:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432A7077" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E2964C3" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El primer paso será el desarrollo de los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>TdR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para la participación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250B7D62" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">El envío de la Solicitud de Información (RFI, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Agreement</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Request</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="28127BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) y la Lista de Verificación de Valoración de la Capacidad (CACHE, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Capacity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Checklist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) se puede combinar en un solo paso. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D5EBB2" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
-[...249 lines deleted...]
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">En los casos en que el PNUD busca una participación para un </w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los pasos para realizar la valoración de la capacidad y la valoración de riesgos seguirán siendo significativamente los mismos, aunque en esta etapa se llevarán a cabo desde la perspectiva de los </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>TdR</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...187 lines deleted...]
-      <w:r w:rsidR="5FC5966F">
+      <w:r w:rsidRPr="00DD6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-    <w:p w14:paraId="3A86C9DE" w14:textId="77777777" w:rsidR="008951FB" w:rsidRPr="00C67553" w:rsidRDefault="008951FB" w:rsidP="008951FB">
+    </w:p>
+    <w:p w14:paraId="5DBFF65C" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3A86C9E0" w14:textId="77777777" w:rsidR="008951FB" w:rsidRPr="00C67553" w:rsidRDefault="008951FB" w:rsidP="008951FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="285B1A70" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E44FB27" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C8999DE" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00C26DC6" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E0B97B" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00C26DC6" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293889BD" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="0090219F" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751CF760" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRPr="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="00DD6A9D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Inputs"/>
       <w:bookmarkStart w:id="2" w:name="Deliverables"/>
       <w:bookmarkStart w:id="3" w:name="RolesResponsibilities"/>
       <w:bookmarkStart w:id="4" w:name="TemplatesForms"/>
       <w:bookmarkStart w:id="5" w:name="AdditionalInfo"/>
       <w:bookmarkStart w:id="6" w:name="Lessons"/>
       <w:bookmarkStart w:id="7" w:name="DrawingBoard"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:sectPr w:rsidR="00A2358F" w:rsidRPr="00C67553">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+    <w:p w14:paraId="3E707D56" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="006465E1" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="006465E1" w:rsidSect="006465E1">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1782" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A6CA468" w14:textId="77777777" w:rsidR="00B328C8" w:rsidRDefault="00B328C8" w:rsidP="000D68B6">
+    <w:p w14:paraId="4132E601" w14:textId="77777777" w:rsidR="0029714D" w:rsidRDefault="0029714D" w:rsidP="00DD6A9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F25677C" w14:textId="77777777" w:rsidR="00B328C8" w:rsidRDefault="00B328C8" w:rsidP="000D68B6">
+    <w:p w14:paraId="3B0838C5" w14:textId="77777777" w:rsidR="0029714D" w:rsidRDefault="0029714D" w:rsidP="00DD6A9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="3A86C9E9" w14:textId="0FF1D5C6" w:rsidR="00F86682" w:rsidRPr="008360D6" w:rsidRDefault="00F86682" w:rsidP="008360D6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13A39190" w14:textId="44D5AE06" w:rsidR="00DD6A9D" w:rsidRPr="006465E1" w:rsidRDefault="00DD6A9D" w:rsidP="008360D6">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
+    </w:r>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de </w:t>
+    </w:r>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 20/10/201</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006465E1">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
-[...124 lines deleted...]
-    <w:r>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">    Versión #: 1</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: 1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006465E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FA6C9A1" w14:textId="77777777" w:rsidR="00B328C8" w:rsidRDefault="00B328C8" w:rsidP="000D68B6">
+    <w:p w14:paraId="5D2A0727" w14:textId="77777777" w:rsidR="0029714D" w:rsidRDefault="0029714D" w:rsidP="00DD6A9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="751D2C4B" w14:textId="77777777" w:rsidR="00B328C8" w:rsidRDefault="00B328C8" w:rsidP="000D68B6">
+    <w:p w14:paraId="1FB8AD05" w14:textId="77777777" w:rsidR="0029714D" w:rsidRDefault="0029714D" w:rsidP="00DD6A9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="3A86C9E7" w14:textId="4843392E" w:rsidR="00F86682" w:rsidRDefault="00926001" w:rsidP="008360D6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE3AAE2" w14:textId="74DFB2A7" w:rsidR="00DD6A9D" w:rsidRDefault="00DD6A9D" w:rsidP="008360D6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55F573A0" wp14:editId="446199C4">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="743955F9" wp14:editId="2592A4CA">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-60960</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="410488170" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3A86C9E8" w14:textId="77777777" w:rsidR="00F86682" w:rsidRDefault="00F86682">
-[...9 lines deleted...]
-  <w:p w14:paraId="04EE7C5B" w14:textId="77777777" w:rsidR="00926001" w:rsidRDefault="00926001">
+  <w:p w14:paraId="7C1F6748" w14:textId="77777777" w:rsidR="00DD6A9D" w:rsidRDefault="00DD6A9D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00F85039"/>
-[...987 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22D2174E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8788832"/>
     <w:lvl w:ilvl="0" w:tplc="39B68494">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3923,543 +4017,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...491 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F063679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFC02572"/>
     <w:lvl w:ilvl="0" w:tplc="39B68494">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4504,137 +4106,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ADD674F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A80EA694"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4676,226 +4192,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...174 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DDF2509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81842768"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4964,51 +4305,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FB92D1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2512AA7C"/>
     <w:lvl w:ilvl="0" w:tplc="3ADA2B62">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5077,51 +4418,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FF11F77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E18854C"/>
     <w:lvl w:ilvl="0" w:tplc="39B68494">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5166,51 +4507,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="570345C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40542062"/>
     <w:lvl w:ilvl="0" w:tplc="39B68494">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5255,1395 +4596,158 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...962 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="324403512">
+  <w:num w:numId="1" w16cid:durableId="2058357888">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1132286541">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="2" w16cid:durableId="1513839162">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1765147038">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="3" w16cid:durableId="1303734523">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1925843517">
+  <w:num w:numId="4" w16cid:durableId="1047333457">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1854227940">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="5" w16cid:durableId="717431687">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1913152348">
+  <w:num w:numId="6" w16cid:durableId="1717851177">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="536359329">
-[...104 lines deleted...]
-  <w:num w:numId="34" w16cid:durableId="1216238622">
+  <w:num w:numId="7" w16cid:durableId="425347655">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007542FC"/>
-[...167 lines deleted...]
-    <w:rsid w:val="77BC09E5"/>
+    <w:rsidRoot w:val="00DD6A9D"/>
+    <w:rsid w:val="00145560"/>
+    <w:rsid w:val="001732A1"/>
+    <w:rsid w:val="0029714D"/>
+    <w:rsid w:val="006465E1"/>
+    <w:rsid w:val="00656175"/>
+    <w:rsid w:val="007450DF"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C72AF3"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:rsid w:val="00FD3556"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3A86C993"/>
+  <w14:docId w14:val="4C6E24EC"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2FDB7FBB-6899-4CB9-B3BD-FB7DB7B4A774}"/>
+  <w15:docId w15:val="{E56F900E-18B7-4A82-8F2A-61BF2E5EE7AA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6992,3362 +5096,776 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B24A9A"/>
+    <w:rsid w:val="00DD6A9D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AF7822"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6A9D"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AF7822"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DD6A9D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...5 lines deleted...]
-    <w:rsid w:val="00104240"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00104240"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6A9D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00104240"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DD6A9D"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...28 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B24A9A"/>
+    <w:rsid w:val="00DD6A9D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
-[...2 lines deleted...]
-    <w:link w:val="Style1Char"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00B24A9A"/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6A9D"/>
     <w:pPr>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:textAlignment w:val="top"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6A9D"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="auto"/>
-[...79 lines deleted...]
-      <w:u w:val="single"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="00DD6A9D"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="00DD6A9D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="00DD6A9D"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="00DD6A9D"/>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...12 lines deleted...]
-    <w:rsid w:val="00466574"/>
+    <w:rsid w:val="00DD6A9D"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...16 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2846 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1441" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4611" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/search?search=M%C3%A9todos+de+Adquisici%C3%B3n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/metodos-de-adquisicion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/956" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/956" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1441" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/acuerdos-de-subvencion-de-bajo-valor-entre-el-programa-de-naciones-unidas-para-el" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/search?search=M%C3%A9todos+de+Adquisici%C3%B3n" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/metodos-de-adquisicion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -10454,711 +5972,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1918</Words>
-  <Characters>10934</Characters>
+  <Words>1923</Words>
+  <Characters>10967</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>91</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12827</CharactersWithSpaces>
+  <CharactersWithSpaces>12865</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...48 lines deleted...]
-</file>