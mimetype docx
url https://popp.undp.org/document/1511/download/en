--- v0 (2025-10-22)
+++ v1 (2026-05-30)
@@ -1,3326 +1,2989 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3A86C993" w14:textId="33B3DDEB" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="001E42DA" w:rsidP="00F47132">
+    <w:p w14:paraId="1DEF3D87" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Engaging CSO/NGO as a Responsible Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Page Content</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Description"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="007542FC" w:rsidRPr="00C67553">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Description</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C994" w14:textId="77777777" w:rsidR="009C7B48" w:rsidRPr="00C67553" w:rsidRDefault="009C7B48" w:rsidP="009C7B48">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7E182933" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A86C995" w14:textId="77777777" w:rsidR="00680C1F" w:rsidRDefault="00680C1F" w:rsidP="00680C1F">
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF17C77" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E40D3A5" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The UNDP may extend the reach and effectiveness of its programs by leveraging the capacity and networks of NGOs/CSOs (including community-based groups, youth associations and others) through collaborative relationships.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480448DE" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Procedures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C67553">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C998" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="676C4416" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...48 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Senior Management will lead, with input from programme and operations staff, the operationalization of CSO/NGO engagement through the establishment of appropriate contractual relationships and review progress regularly. Accountabilities towards NGOs/CSOs shall be vested in the head of the Business Unit, with final decisions on modalities and formalities resting on the Head of the Officer or his/her designee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7CFF39" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C99A" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3957F185" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP will ensure on-going scoping: "A strategic analysis of the comparative advantages of organizations on the ground and mapping of their strengths and weaknesses that facilitates the identification of appropriate partners" of the NGO/CSO environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C99B" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="007542FC">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="7DD93D8D" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C99C" w14:textId="77777777" w:rsidR="007E7A7B" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="121B39F2" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NGOs/CSOs engagement through appropriate contractual relationships, will be guided by the following considerations:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C99D" w14:textId="77777777" w:rsidR="00C42927" w:rsidRPr="00C67553" w:rsidRDefault="00C42927" w:rsidP="00C42927">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="398AA5CC" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17075562" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The overall objectives, strategy, and expected results of the project; the geographical scope and span of its activities; and the types of interactions with beneficiaries envisaged for the project;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C99F" w14:textId="77777777" w:rsidR="00C42927" w:rsidRPr="00C42927" w:rsidRDefault="00C42927" w:rsidP="00C42927">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0F635504" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C127B5" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Mapping NGOs/CSOs by program staff which will allow the Business Unit to have a wide pool of potential collaborations and will allow it to quickly replace a collaborative relationship that may be compromised or need to be scaled up;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9A1" w14:textId="77777777" w:rsidR="00C42927" w:rsidRPr="00290E90" w:rsidRDefault="00C42927" w:rsidP="00F156D6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D1D3FDE" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2627FDE5" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The level of development and maturity of the civil society’s role in the country as may be defined by the availability of NGOs/CSOs, the breadth and depth of their interventions, and the general conduciveness of the political and legislative environment for enabling NGOs/CSOs operations and involvement;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9A3" w14:textId="77777777" w:rsidR="00C42927" w:rsidRPr="00290E90" w:rsidRDefault="00C42927" w:rsidP="00F156D6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6743F04A" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34662644" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The institutional capacity of NGOs/CSOs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD6E14F" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="478E6F09" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The legitimacy and quality of the contribution and values that NGOs/CSOs can provide for the attainment of development results and maximizing the development impact of a programme/project. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9A7" w14:textId="77777777" w:rsidR="00C42927" w:rsidRPr="00C67553" w:rsidRDefault="00C42927" w:rsidP="00F156D6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3E469638" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FDB60A" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-        <w:r w:rsidR="001E42DA" w:rsidRPr="00BE666A">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depending on the combination of these criteria and associated risks, Business Units shall decide whether to engage NGOs/CSOs as Implementing Partners or as Responsible Parties (including Grantees) based on the most appropriate engagement modality. For Responsible Party definition, please refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00825F8A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Select Responsible Parties and Grantees</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001E42DA" w:rsidRPr="00BE666A" w:rsidDel="00BE666A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00825F8A" w:rsidDel="00BE666A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002B6AC1">
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>policy of Programme and Project Management on POPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A22120" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="0001341D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="043D735B" w14:textId="4A11A98B" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>process, which requires a mapping exercise followed by programmatic engagement or strategic selection.</w:t>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:t>All collaborative relationships with NGOs/CSOs involving engagement of NGOs/CSOs as Implementing Partners or as Responsible Parties (including Grantees) are subject to a vetting process, which requires a mapping exercise followed by programmatic engagement or strategic selection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447F15BE" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9AC" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A71EFE4" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The decision to select NGOs/CSOs as Implementing Partner (IPs) or as a Responsible Party (RPs) shall be based on the result of a capacity assessment and risk management framework.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9AD" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="007542FC">
+    <w:p w14:paraId="600CDDCF" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9AE" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="68A64230" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The risk management framework must be based on the premise that the level of institutional capacity, evidenced by a positive verification result, is proportional and directly responsive to the scope of the envisaged nature and scope of the engagement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9AF" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="00090B6C">
+    <w:p w14:paraId="4D460C2B" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9B0" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="134DBA92" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Collaborative relationships require clear accountability frameworks. COs shall ensure that work plans, activities, inputs, and persons responsible are articulated and identified as required by project needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9B1" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="007542FC">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="27FB2A90" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9B2" w14:textId="596D8831" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="006C6823" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="699CA0A4" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="00215F31" w:rsidRPr="00C35CE2">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00825F8A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>The</w:t>
-[...17 lines deleted...]
-          <w:t>Partner Capacity Assessment Tool</w:t>
+          <w:t>The Partner Capacity Assessment Tool</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0081044F">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00215F31" w:rsidRPr="00C35CE2">
+      <w:r w:rsidRPr="00825F8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00090B6C" w:rsidRPr="00C67553">
-[...12 lines deleted...]
-    <w:p w14:paraId="3A86C9B3" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="00B24A9A">
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can be used when a crisis has been declared by a UN Agency, or the Government of the host country, or if UNDP Senior Management has set up a mechanism to respond to a crisis situation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CB949C" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1710" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9B4" w14:textId="77777777" w:rsidR="00856709" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="75110720" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>There are three (3) ways through which UNDP can engage with NGOs/CSOs. The appropriate instrument depends on the particular set of shared goals and planned results:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9B5" w14:textId="77777777" w:rsidR="00E02CB9" w:rsidRPr="00C67553" w:rsidRDefault="00E02CB9" w:rsidP="00E02CB9">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="294B4A64" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4871AA3B" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Programmatic engagement. As Implementing Partners (IP), whereby the NGO/CSO is responsible for the overall accountability and management, including financial management, of an entire project and delivery of all its results. IPs are transferred resources to assist in carrying out its roles, and take on responsibilities for the delivery of project activities, sharing risks and responsibilities with UNDP. Any NGO/CSO that is engaged to act as IP is subject to and most comply with the HACT policy (i.e., micro-assessment and assurance activities). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2B010A" w14:textId="77777777" w:rsidR="00BB1DF9" w:rsidRDefault="00BB1DF9" w:rsidP="00F156D6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4B9C7359" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C01F5F9" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C67553">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>When an NGO/CSO has been selected to become an IP of a UNDP project, the agreement between UNDP and the NGO/CSO shall be formalized through the signing of a Project Cooperation Agreement (PCA).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9B8" w14:textId="77777777" w:rsidR="00C42927" w:rsidRDefault="00C42927" w:rsidP="00F156D6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="024626BB" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58487C2B" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strategic Selection. As Responsible Parties (RP), whereby the NGO/CSO is responsible for the implementation of project activities or specific components of a project, including the provision of specific inputs and/or delivery of agreed outputs. RPs receive funding against the achievement of milestones or the provision of goods and services under the specific components of a project, and may receive advanced funds as per the applicable Financial Regulations and Rules governing prepayment. When the amount exceeds $ 30,000, offices </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>follow the applicable HACT policy (e.g. micro-assessment and assurance activities). NGOs/CSOs may be engaged as RP through any of the following modalities:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD06C37" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D46EB8" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0069250E">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Based on the assessment of NGOs/CSOs collaborative advantage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9BC" w14:textId="77777777" w:rsidR="00DE7135" w:rsidRPr="00C67553" w:rsidRDefault="00DE7135" w:rsidP="0069250E">
-      <w:pPr>
+    <w:p w14:paraId="55A862AF" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The selection of NGOs/CSOs as RPs based on their collaborative advantage shall be used only for projects that are directly implemented (DIM) by UNDP, or whenever UNDP renders direct CO support to a NIM project, and are subject to existing corporate assurance measures. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED3C2C3" w14:textId="77777777" w:rsidR="00BB1DF9" w:rsidRDefault="00BB1DF9" w:rsidP="0069250E">
-      <w:pPr>
+    <w:p w14:paraId="37DEA53F" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73763B46" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Management projects may use the modality when there are well-positioned NGOs, with specific knowledge, which senior management has identified as being beneficial to UNDP as an organization. The decision of senior management must be recorded in a note to file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9BE" w14:textId="77777777" w:rsidR="00C831B4" w:rsidRDefault="00DE7135" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="19CCE105" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Based on a competitive selection process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E14891" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A9D504" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This modality is appropriate for engaging NGOs/ CSOs when they are expected to provide specific project inputs and/or undertake well-defined project activities. These are also the situations where competition is most valuable and can optimize results. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125DDB57" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00C67553">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Depending on the scope of engagement and availability of NGO/CSO services in a country/location, the selection of NGOs/CSOs as RPs based on competitive selection process can be undertaken through either of the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9C2" w14:textId="77777777" w:rsidR="000F326B" w:rsidRPr="00F41F48" w:rsidRDefault="000F326B" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="35B446C3" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">When a procurement process is limited to NGO/CSOs offerors who will be engaged as a responsible party, the awarding of the contract will be based on a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C67553">
+      <w:r w:rsidRPr="00825F8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Quality-Based Fixed Budget Selection</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C67553">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C67553">
+      <w:r w:rsidRPr="00825F8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(QB-FBS). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C67553">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">This means that the budget will be disclosed at the time of the Call for Proposal, and the NGOs/CSOs will submit proposals based on that fixed budget. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9C3" w14:textId="5DCE6D63" w:rsidR="000F326B" w:rsidRPr="00F41F48" w:rsidRDefault="000F326B" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="600B7C7B" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Standard competitive procurement process. The standard </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00FF69F5">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00825F8A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>RFP Selection Process</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C67553">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> whereby NGOs/CSOs can participate in any UNDP selection of service providers to its projects; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9C4" w14:textId="05698583" w:rsidR="00325838" w:rsidRPr="00FF69F5" w:rsidRDefault="000F326B" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="33B36C20" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Direct contracting NGOs/CSOs, using the UNDP policy for justifying </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00FF69F5">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00825F8A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Direct Contracting</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00325838" w:rsidRPr="00FF69F5">
-        <w:rPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9C5" w14:textId="77777777" w:rsidR="00F41F48" w:rsidRPr="00C67553" w:rsidRDefault="00F41F48" w:rsidP="0069250E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0547E19E" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31A723A5" w14:textId="71699242" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Through Micro-capital grants, the UNDP may support an activity proposed by an NGO/CSO, within a project, by entering into a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00D97571" w:rsidRPr="00D97571">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00825F8A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Low Value Grant Agreement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C67553">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. Grantees will be responsible for the achievement of grant objectives, which shall be monitored by the CO.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C67553">
+      <w:r w:rsidRPr="00825F8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9C7" w14:textId="77777777" w:rsidR="00090B6C" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00090B6C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="740F4216" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08673B55" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In the above modalities (10.2), the engagement of an NGO/CSO as RP, regardless of the selection process applied, shall be formalized through the signing of a Responsible Party Agreement (RPA).</w:t>
       </w:r>
-      <w:r w:rsidR="00B24A9A" w:rsidRPr="00C67553">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9C9" w14:textId="133F38BE" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7B5BF0BC" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="3A86C9CA" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="007542FC">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RPs must be legally constituted and fully registered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112F59BB" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9CB" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6092111B" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under exceptional circumstances, when the legal status or registration of a potential RP is under consideration by appropriate authorities and the CO’s Senior Management has determined that the engagement as an RP of an NGO/CSO or its members is critical to delivery and in the best </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>one or more of the principals. The value of each individual contract shall be capped at the established threshold for micro</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="3A86C9CC" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="007542FC">
+        <w:t>interests of UNDP, the head of the Business Unit may authorize the use of the IC modality with one or more of the principals. The value of each individual contract shall be capped at the established threshold for micro purchasing. (USD 5,000).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA71F29" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9CD" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4C634661" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The UNDP may address capacity gaps identified through the engagement through the provision of technical expertise aimed at unleashing, strengthening, creating, adapting and maintaining the capacity of RPs, IPs and Grantees although the UNDP does not have a specific mandate for capacity building for NGOs/CSOs as part of the contractual relationship established with NGOs/CSOs as Implementing Partners or as Responsible Parties (including Grantees).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9CE" w14:textId="77777777" w:rsidR="00090B6C" w:rsidRPr="00C67553" w:rsidRDefault="00090B6C" w:rsidP="00090B6C">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="178FD2F4" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="039C9AB5" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Vendor Sanctions policy of UNDP also applies to NGOs/CSOs and their members, regardless of the process undertaken to engage them as RPs. The cumulative thresholds for the submission to Procurement Review Committees shall also apply to NGOs/CSOs engaged as RPs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9D0" w14:textId="77777777" w:rsidR="007D7219" w:rsidRPr="00C67553" w:rsidRDefault="007D7219" w:rsidP="00090B6C">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29E7D0D8" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D43C60F" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>When selecting NGOs/CSOs, UNDP may conduct the mapping, capacity assessment exercise and risk assessment with the objective of establishing a Business Unit NGO/CSO roster.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9D2" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="00C67553" w:rsidRDefault="007542FC" w:rsidP="00E440C3">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00C67553">
+    <w:p w14:paraId="6C121440" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9D3" w14:textId="77777777" w:rsidR="007D7219" w:rsidRPr="00C67553" w:rsidRDefault="00E440C3" w:rsidP="00680C1F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0C9FBD2F" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C67553">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Where the NGO/CSO RP is expected to receive an amount exceeding USD 100,000, the conduct of the capacity assessment shall be mandatory. Below this amount, the UNDP BU may exercise the option to apply either:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9D4" w14:textId="08EF5B0F" w:rsidR="008951FB" w:rsidRDefault="00E440C3" w:rsidP="00DF1985">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="67297722" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Partner Capacity Assessment Tool prescribed for humanitarian situation, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCC42FF" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The full capacity assessment applicable to those receiving USD 100,000 and above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9D6" w14:textId="77777777" w:rsidR="008B5307" w:rsidRPr="00C67553" w:rsidRDefault="008B5307" w:rsidP="008B5307">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0332FCD8" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1695"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="561A9387" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In cases when UNDP seeks an engagement for a specific TOR without existence of a NGO/CSO roster the overall approach remains the same, although certain steps can be combined and others will be conducted in different order. Below are the main issues to be considered:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9D8" w14:textId="77777777" w:rsidR="00C42927" w:rsidRPr="00C67553" w:rsidRDefault="00C42927" w:rsidP="00C42927">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="549A9090" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48A8D215" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:textAlignment w:val="top"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C67553">
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The first step will be the development of the engagement TOR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9DA" w14:textId="473D2C0B" w:rsidR="008951FB" w:rsidRPr="00F41F48" w:rsidRDefault="008951FB" w:rsidP="00FF69F5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0F904D71" w14:textId="4329699D" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:textAlignment w:val="top"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sending RFI &amp; </w:t>
       </w:r>
-      <w:r w:rsidR="00084E93" w:rsidRPr="00DF1985">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C67553">
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partner Capacity Assessment </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE38E0" w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tool </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE38E0" w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be combined in a single step</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C9DD" w14:textId="067CFB61" w:rsidR="008951FB" w:rsidRPr="0098503B" w:rsidRDefault="008951FB" w:rsidP="00FF69F5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2DF7AB6A" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:textAlignment w:val="top"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="3A86C9DE" w14:textId="77777777" w:rsidR="008951FB" w:rsidRPr="00C67553" w:rsidRDefault="008951FB" w:rsidP="008951FB">
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Steps to conduct the capacity assessment and the risk assessment will remain significantly the same although at this stage it will be conducted from the TOR perspective</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1177C04D" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-[...36 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A1905B1" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CFC2839" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="209FF324" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="333F7D3A" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRPr="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Inputs"/>
       <w:bookmarkStart w:id="2" w:name="Deliverables"/>
       <w:bookmarkStart w:id="3" w:name="RolesResponsibilities"/>
       <w:bookmarkStart w:id="4" w:name="TemplatesForms"/>
       <w:bookmarkStart w:id="5" w:name="AdditionalInfo"/>
       <w:bookmarkStart w:id="6" w:name="Lessons"/>
       <w:bookmarkStart w:id="7" w:name="DrawingBoard"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:sectPr w:rsidR="00A2358F" w:rsidRPr="00C67553">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+    <w:p w14:paraId="1F7D53A6" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00825F8A">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F37600E" w14:textId="77777777" w:rsidR="00C8232A" w:rsidRDefault="00C8232A" w:rsidP="000D68B6">
+    <w:p w14:paraId="68F260CC" w14:textId="77777777" w:rsidR="00716D8C" w:rsidRDefault="00716D8C" w:rsidP="00825F8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C465B5F" w14:textId="77777777" w:rsidR="00C8232A" w:rsidRDefault="00C8232A" w:rsidP="000D68B6">
+    <w:p w14:paraId="65F1D953" w14:textId="77777777" w:rsidR="00716D8C" w:rsidRDefault="00716D8C" w:rsidP="00825F8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="3A86C9E9" w14:textId="4218F5BB" w:rsidR="000D68B6" w:rsidRPr="008360D6" w:rsidRDefault="008360D6" w:rsidP="008360D6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47AA59B6" w14:textId="26C57E88" w:rsidR="00825F8A" w:rsidRPr="0001341D" w:rsidRDefault="00825F8A" w:rsidP="008360D6">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Page</w:t>
+    <w:r w:rsidRPr="0001341D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="008360D6">
-[...2 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="0001341D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0001341D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="008360D6">
+    <w:r w:rsidRPr="0001341D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0098503B">
+    <w:r w:rsidRPr="0001341D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0001341D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="008360D6">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="0001341D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="0001341D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0001341D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="008360D6">
+    <w:r w:rsidRPr="0001341D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0098503B">
+    <w:r w:rsidRPr="0001341D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0001341D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0001341D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="008360D6">
+    <w:r w:rsidRPr="0001341D">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> Effective Date: 20/10/</w:t>
     </w:r>
-    <w:r w:rsidR="00491CDE">
+    <w:r w:rsidR="00FE38E0" w:rsidRPr="0001341D">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Effective Date: 20</w:t>
+      <w:t>201</w:t>
     </w:r>
-    <w:r w:rsidRPr="004949B2">
+    <w:r w:rsidR="00FE38E0">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>/</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="00491CDE">
+    <w:r w:rsidRPr="0001341D">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="004949B2">
+    <w:r w:rsidRPr="0001341D">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidRPr="004949B2">
+    <w:r w:rsidRPr="0001341D">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-      <w:t>:</w:t>
+      <w:t xml:space="preserve">    Version #:</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1429076055"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{FCD448FC-F0F4-4F59-A090-AD424525BBEE}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="006C6823">
+        <w:r w:rsidRPr="0001341D">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="0001341D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4885661A" w14:textId="77777777" w:rsidR="00C8232A" w:rsidRDefault="00C8232A" w:rsidP="000D68B6">
+    <w:p w14:paraId="54A7C1DA" w14:textId="77777777" w:rsidR="00716D8C" w:rsidRDefault="00716D8C" w:rsidP="00825F8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75022AA2" w14:textId="77777777" w:rsidR="00C8232A" w:rsidRDefault="00C8232A" w:rsidP="000D68B6">
+    <w:p w14:paraId="0BD10D39" w14:textId="77777777" w:rsidR="00716D8C" w:rsidRDefault="00716D8C" w:rsidP="00825F8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5A0EAE52" w14:textId="1E7654A2" w:rsidR="0081044F" w:rsidRPr="0081044F" w:rsidRDefault="0081044F">
+    <w:p w14:paraId="25B3E90C" w14:textId="019400BA" w:rsidR="00825F8A" w:rsidRPr="0001341D" w:rsidRDefault="00825F8A" w:rsidP="00825F8A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0001341D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> To complete the download of the PCAT, </w:t>
+      <w:r w:rsidRPr="0001341D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The PCAT tool is an excel file that contains macros. Some browsers do not support the display of files containing macros. To complete the download of the PCAT, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="0081044F">
+        <w:r w:rsidRPr="0001341D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>please follow this quick guide</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="3A86C9E7" w14:textId="2446FDF0" w:rsidR="008360D6" w:rsidRDefault="00084712" w:rsidP="008360D6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="401099C1" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRDefault="00825F8A" w:rsidP="008360D6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DAC523F" wp14:editId="26DC0598">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C505009" wp14:editId="301B52EB">
           <wp:extent cx="294640" cy="589280"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="24" name="Picture 24"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="3247" b="16111"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="294640" cy="589280"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3A86C9E8" w14:textId="77777777" w:rsidR="008360D6" w:rsidRDefault="008360D6">
-[...9 lines deleted...]
-  <w:p w14:paraId="1E497337" w14:textId="77777777" w:rsidR="00084712" w:rsidRDefault="00084712">
+  <w:p w14:paraId="57E7496B" w14:textId="77777777" w:rsidR="00825F8A" w:rsidRDefault="00825F8A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00F85039"/>
-[...987 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22D2174E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8788832"/>
     <w:lvl w:ilvl="0" w:tplc="39B68494">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3365,543 +3028,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...491 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F063679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFC02572"/>
     <w:lvl w:ilvl="0" w:tplc="39B68494">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3946,137 +3117,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ADD674F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A80EA694"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4118,226 +3203,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...174 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DDF2509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36F00380"/>
     <w:lvl w:ilvl="0" w:tplc="9B101A62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4407,51 +3317,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FB92D1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2512AA7C"/>
     <w:lvl w:ilvl="0" w:tplc="3ADA2B62">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4520,51 +3430,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FF11F77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E18854C"/>
     <w:lvl w:ilvl="0" w:tplc="39B68494">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4609,51 +3519,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="570345C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40542062"/>
     <w:lvl w:ilvl="0" w:tplc="39B68494">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4698,1368 +3608,155 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...962 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="668408522">
+  <w:num w:numId="1" w16cid:durableId="370544923">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1722943866">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="2" w16cid:durableId="2019916854">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2145191594">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="3" w16cid:durableId="429933558">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1992710662">
+  <w:num w:numId="4" w16cid:durableId="2002659512">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="273176295">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="5" w16cid:durableId="1397170803">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="257448282">
+  <w:num w:numId="6" w16cid:durableId="1737706477">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2022514333">
-[...104 lines deleted...]
-  <w:num w:numId="34" w16cid:durableId="891772702">
+  <w:num w:numId="7" w16cid:durableId="1432123279">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007542FC"/>
-[...139 lines deleted...]
-    <w:rsid w:val="00FF69F5"/>
+    <w:rsidRoot w:val="00825F8A"/>
+    <w:rsid w:val="0001341D"/>
+    <w:rsid w:val="00536623"/>
+    <w:rsid w:val="00656175"/>
+    <w:rsid w:val="00716D8C"/>
+    <w:rsid w:val="007F46B4"/>
+    <w:rsid w:val="00825F8A"/>
+    <w:rsid w:val="00A65C38"/>
+    <w:rsid w:val="00BF29EC"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DE4D25"/>
+    <w:rsid w:val="00FE38E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3A86C993"/>
+  <w14:docId w14:val="5BB9E0B2"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2FDB7FBB-6899-4CB9-B3BD-FB7DB7B4A774}"/>
+  <w15:docId w15:val="{7B9F1941-5962-4C9F-85A1-739F485139CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6408,3991 +4105,850 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B24A9A"/>
+    <w:rsid w:val="00825F8A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00825F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00825F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00825F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00825F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00825F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00825F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00825F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00825F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00825F8A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00825F8A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00825F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00825F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00825F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00825F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00825F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00825F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00825F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AF7822"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00825F8A"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AF7822"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00825F8A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...5 lines deleted...]
-    <w:rsid w:val="00104240"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00825F8A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00825F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00104240"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00825F8A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00104240"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00825F8A"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...28 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B24A9A"/>
+    <w:rsid w:val="00825F8A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
-[...2 lines deleted...]
-    <w:link w:val="Style1Char"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00B24A9A"/>
+    <w:rsid w:val="00825F8A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00825F8A"/>
     <w:pPr>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:textAlignment w:val="top"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00825F8A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00825F8A"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="auto"/>
-[...79 lines deleted...]
-      <w:u w:val="single"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="00825F8A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="00825F8A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="00825F8A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="00825F8A"/>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E42DA"/>
+    <w:rsid w:val="00825F8A"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0081044F"/>
+    <w:rsid w:val="00825F8A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0081044F"/>
+    <w:rsid w:val="00825F8A"/>
     <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0081044F"/>
+    <w:rsid w:val="00825F8A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006C6823"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00825F8A"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00825F8A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2833 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1441" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4611" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/296" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/296" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/956" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/956" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1441" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/low-value-grant-agreement-between-united-nations-development-programme-and-recipient" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/296" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/_Layouts/15/POPPOpenDoc.aspx?ID=POPP-11-3597" TargetMode="External"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/quick-guide-downloading-partner-capacity-assess-tool" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...604 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -10499,688 +5055,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...591 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1558</Words>
-  <Characters>8883</Characters>
+  <Words>1518</Words>
+  <Characters>8654</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
+  <Lines>72</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10421</CharactersWithSpaces>
+  <CharactersWithSpaces>10152</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>