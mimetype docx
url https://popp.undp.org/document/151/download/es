--- v0 (2025-10-16)
+++ v1 (2026-05-27)
@@ -1,5589 +1,6624 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7081BA4A" w14:textId="070E0350" w:rsidR="00504BC6" w:rsidRPr="00F824F6" w:rsidRDefault="001979D2" w:rsidP="001979D2">
-      <w:pPr>
+    <w:p w14:paraId="70DE65FA" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="RelatedSubProcess"/>
       <w:bookmarkStart w:id="1" w:name="FlowChart"/>
       <w:bookmarkStart w:id="2" w:name="Procedures"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00F824F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acuerdos a largo plazo y cooperación con entidades de las Naciones Unidas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFB19CA" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc450661554"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Objetivo</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="22191880" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="Calibri11"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37CDB03B" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:textAlignment w:val="top"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un «acuerdo a largo plazo» es un acuerdo escrito entre el PNUD y un proveedor que se establece para bienes o servicios específicos a precios prescritos o disposiciones de fijación de precios por un plazo definido, año, respecto al cual se pueden realizar pedidos específicos (pedidos abiertos) en cualquier momento durante el período definido y sin obligación legal de encargar ninguna cantidad mínima o máxima. El término «a largo plazo» se refiere a la naturaleza del contrato que generalmente tiene una duración mínima de un (1) año, durante el cual el PNUD puede realizar pedidos repetitivos para rangos y cantidades variables. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F271DF0" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68EE9715" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc450661555"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Beneficios y riesgos de los LTA</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="4AC7A42A" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2426DDB1" w14:textId="155075E6" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...52 lines deleted...]
-        <w:pStyle w:val="Calibri11"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los LTA (Long </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Term</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Agreements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) se pueden utilizar en diversas circunstancias. Tienen muchos beneficios estratégicos, que pueden incluir los siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021399B5" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44FC7664" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>uando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los LTA no se establecen, utilizan o gestionan adecuadamente, es posible que no ofrezcan necesariamente una buena relación entre calidad y precio. Pueden reducir las fuentes de suministro y exponer al PNUD a otros riesgos de la siguiente manera:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2456B8AB" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...93 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dependencia de los proveedores. Las extensiones más allá de la duración del LTA establecida inicialmente pueden llevar a relaciones dañinas o a un comportamiento monopolístico, a una percepción de preferencias o a una colusión entre proveedores que genera precios no competitivos, lo que disminuye la calidad y crea obstáculos de entrada para otros proveedores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF7368A" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cobertura. Si se requiere que los precios sean fijos durante toda la vida útil del LTA, los proveedores tienden a fijarlos a tasas más altas para compensar los posibles aumentos de precios. Esto es una desventaja si los precios bajan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF40B5E" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...66 lines deleted...]
-        <w:t xml:space="preserve"> mercado, la tecnología mejora y/o los precios caen. Cuando los LTA se usan para volúmenes mayores a los estimados originalmente, el potencial de descuentos por volumen puede reducirse.</w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pérdidas de oportunidades. Debido a su naturaleza a largo plazo, los LTA podrían dejar de ser la fuente de «mejor relación entre calidad y precio», como cuando ingresan nuevos competidores en el mercado, la tecnología mejora y/o los precios caen. Cuando los LTA se usan para volúmenes mayores a los estimados originalmente, el potencial de descuentos por volumen puede reducirse.</w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Inputs"/>
       <w:bookmarkStart w:id="6" w:name="Deliverables"/>
       <w:bookmarkStart w:id="7" w:name="RolesResponsibilities"/>
       <w:bookmarkStart w:id="8" w:name="TemplatesForms"/>
       <w:bookmarkStart w:id="9" w:name="AdditionalInfo"/>
       <w:bookmarkStart w:id="10" w:name="Lessons"/>
       <w:bookmarkStart w:id="11" w:name="DrawingBoard"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="6D5F7854" w14:textId="77777777" w:rsidR="0091393A" w:rsidRPr="00F824F6" w:rsidRDefault="0091393A" w:rsidP="0091393A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5065210A" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52B15B44" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Debido a que los LTA tienen una duración prolongada, se requieren recursos y experiencia por adelantado y a largo plazo para crearlos y gestionarlos de manera efectiva. Las decisiones para configurar los LTA deben estar apoyadas en un estudio de viabilidad completo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79072959" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22CA3FE2" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Por lo general, los LTA deben establecerse a través de un proceso de selección competitivo apropiado para el monto acumulado del contrato durante su duración esperada. Cualquier LTA que se establezca a través de una contratación directa debe justificarse adecuadamente con base en los criterios aplicables para las excepciones al uso de métodos formales de licitación, según lo dispuesto en el Reglamento Financiero y Reglamentación Financiera Detallada (FRR, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F824F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Financial</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F824F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F824F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Regulation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F824F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Rules</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F824F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) 121.05 (a).  El uso del LTA de otro organismo de las </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F824F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Naciones Unidas según las disposiciones del FRR 121.05 (a) (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F824F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F824F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) se cubre en la Sección X a continuación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D5597C" w14:textId="77777777" w:rsidR="00504BC6" w:rsidRPr="00F824F6" w:rsidRDefault="00504BC6" w:rsidP="00504BC6">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="44018104" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08BF4DF9" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Antes de iniciar cualquier proceso de adquisición que conduzca a un LTA, se deben establecer la información y los datos clave. Consulte la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00F824F6">
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00C6135B">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Nota orientativa sobre la política de LTA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CE5EAE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00CE5EAE" w:rsidRPr="00CE5EAE">
-[...14 lines deleted...]
-        <w:pStyle w:val="Calibri11"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1083CF5D" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1F02EE" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc450661556"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tipos y configuración de los LTA</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="76C02426" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4437AEC8" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los LTA deben clasificarse con base en la cobertura geográfica y en su ámbito:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E878DEE" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2738F491" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a.       Un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LTA específico del país</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se utiliza para bienes o servicios requeridos en un país determinado. Se puede usar con proveedores locales o globales, y está configurado y gestionado por la oficina de país. Si los bienes y servicios provienen del país, el LTA no debe usarse en otro país, ya que las condiciones del mercado pueden variar. El uso en este caso podría no reflejar una buena relación entre la calidad y el costo. En el caso de que una oficina de país necesite utilizar un LTA específico del país que esté configurado para otra oficina de país, la oficina de país solicitante garantizará que el LTA sea adecuado para los requisitos, se demostrará la relación entre calidad y costo, y el proceso estará sujeto a los umbrales de revisión del comité de adquisición pertinente. Se solicitará una revisión directa por parte del Comité Consultivo sobre Adquisiciones (ACP, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Advisory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) o el Comité Consultivo Regional sobre Adquisiciones (RACP, Regional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Advisory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) si procede.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0B2435" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b.      Se utiliza un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="es-AR"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="0384B654" w14:textId="3CA76859" w:rsidR="006B5DCA" w:rsidRPr="00F824F6" w:rsidRDefault="006B5DCA" w:rsidP="009966C8">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LTA regiona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l dentro de una región específica de operación (por ejemplo, los Estados árabes, Asia y el Pacífico, Europa oriental y la CEI, América Latina y el Caribe, y África) o grupos subregionales. Pueden ser establecidos y gestionados por el Centro Regional del PNUD o una Oficina de País dentro de la región o subregión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7978F4AB" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c.       Un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...215 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LTA global</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puede ser utilizado por todas las unidades de negocio. Normalmente, se crean y gestionan de manera centralizada por una unidad en la sede.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304F4825" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d.      Un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="3B8CEFA9" w14:textId="6BDA8219" w:rsidR="006B5DCA" w:rsidRPr="00F824F6" w:rsidRDefault="006B5DCA" w:rsidP="009966C8">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LTA especializado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solo es utilizado por las unidades de la sede para adquirir bienes y/o servicios para sus propias necesidades o para atender a otras unidades de negocio. Por lo general, se usan para bienes o servicios especializados, complejos y de alto riesgo (por ejemplo, equipo médico y de salud, material electoral, elementos de respuesta a crisis, vehículos blindados, etc.), en los que se necesita cierto grado de experiencia para gestionar la cadena de suministro. Entre otras cuestiones, pueden implicar controles de calidad especializados que deben imponerse estrictamente y desafíos logísticos que requieren un análisis detallado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DE526F" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...24 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="097F4048" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0895B001" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8F8F60" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc450661557"/>
-      <w:r w:rsidRPr="00F824F6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Configuración de LTA (consulte también la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00CE5EAE" w:rsidRPr="00F824F6">
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00C6135B">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="32"/>
             <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Nota orientativa sobre la política de LTA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CE5EAE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE5EAE" w:rsidRPr="00CE5EAE">
-[...9 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/en inglés/)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="00F824F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C19F563" w14:textId="77777777" w:rsidR="00CE5EAE" w:rsidRPr="00CE5EAE" w:rsidRDefault="00CE5EAE" w:rsidP="00CE5EAE">
-[...49 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="268300BE" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AC05231" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los LTA se pueden configurar y estructurar de la siguiente manera:</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5F95A0" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="6066"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA2E8A" w:rsidRPr="00F824F6" w14:paraId="1019CD38" w14:textId="77777777" w:rsidTr="006B5DCA">
+      <w:tr w:rsidR="00C6135B" w:rsidRPr="00C6135B" w14:paraId="5723B017" w14:textId="77777777" w:rsidTr="00D008A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6128BEE3" w14:textId="77777777" w:rsidR="006B5DCA" w:rsidRPr="00F824F6" w:rsidRDefault="006B5DCA" w:rsidP="006B5DCA">
+          <w:p w14:paraId="0F1DDB20" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F824F6">
+            <w:r w:rsidRPr="00C6135B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tipo de LTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="732FE965" w14:textId="399D1D80" w:rsidR="006B5DCA" w:rsidRPr="00F824F6" w:rsidRDefault="006B5DCA" w:rsidP="006B5DCA">
+          <w:p w14:paraId="076C0C62" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F824F6">
+            <w:r w:rsidRPr="00C6135B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Descripción y características generales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA2E8A" w:rsidRPr="00F824F6" w14:paraId="0F4F1D41" w14:textId="77777777" w:rsidTr="006B5DCA">
+      <w:tr w:rsidR="00C6135B" w:rsidRPr="00C6135B" w14:paraId="5104EE70" w14:textId="77777777" w:rsidTr="00D008A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48E284D5" w14:textId="5B818C8B" w:rsidR="006B5DCA" w:rsidRPr="00F824F6" w:rsidRDefault="006B5DCA" w:rsidP="006B5DCA">
+          <w:p w14:paraId="0F274DCE" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F824F6">
+            <w:r w:rsidRPr="00C6135B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>LTA de un único proveedor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="350EAEA7" w14:textId="77777777" w:rsidR="006B5DCA" w:rsidRPr="00F824F6" w:rsidRDefault="006B5DCA" w:rsidP="006B5DCA">
+          <w:p w14:paraId="71E09D71" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F824F6">
+            <w:r w:rsidRPr="00C6135B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Un proveedor que proporciona los requisitos totales para un determinado tipo de productos/servicios.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA2E8A" w:rsidRPr="00F824F6" w14:paraId="3A486E64" w14:textId="77777777" w:rsidTr="006B5DCA">
+      <w:tr w:rsidR="00C6135B" w:rsidRPr="00C6135B" w14:paraId="46BED24F" w14:textId="77777777" w:rsidTr="00D008A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6921FF42" w14:textId="13F9908F" w:rsidR="006B5DCA" w:rsidRPr="00F824F6" w:rsidRDefault="006B5DCA" w:rsidP="006B5DCA">
+          <w:p w14:paraId="453C183A" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F824F6">
+            <w:r w:rsidRPr="00C6135B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">LTA de varios proveedores </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F824F6">
+            <w:r w:rsidRPr="00C6135B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>sin</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F824F6">
+            <w:r w:rsidRPr="00C6135B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> competencia secundaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="584A6D1A" w14:textId="176595CF" w:rsidR="006B5DCA" w:rsidRPr="00F824F6" w:rsidRDefault="006B5DCA" w:rsidP="006B5DCA">
+          <w:p w14:paraId="2D7A453C" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F824F6">
+            <w:r w:rsidRPr="00C6135B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dos o más proveedores que suministran los mismos requisitos con una clara diferenciación o criterios establecidos para usar cada proveedor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B5DCA" w:rsidRPr="00F824F6" w14:paraId="7BAB68D7" w14:textId="77777777" w:rsidTr="006B5DCA">
+      <w:tr w:rsidR="00C6135B" w:rsidRPr="00C6135B" w14:paraId="692AC25B" w14:textId="77777777" w:rsidTr="00D008A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07BFB40B" w14:textId="682B6C2E" w:rsidR="006B5DCA" w:rsidRPr="00F824F6" w:rsidRDefault="006B5DCA" w:rsidP="006B5DCA">
+          <w:p w14:paraId="2196ED6E" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F824F6">
+            <w:r w:rsidRPr="00C6135B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">LTA de varios proveedores </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F824F6">
+            <w:r w:rsidRPr="00C6135B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>con</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F824F6">
+            <w:r w:rsidRPr="00C6135B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> competencia secundaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="606AC8EF" w14:textId="17595FD0" w:rsidR="006B5DCA" w:rsidRPr="00F824F6" w:rsidRDefault="006B5DCA" w:rsidP="00546E01">
+          <w:p w14:paraId="361F4870" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F824F6">
+            <w:r w:rsidRPr="00C6135B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Dos o más proveedores que suministran los mismos requisitos. La realización de los pedidos se determina a través de una competencia secundaria.</w:t>
+              <w:t xml:space="preserve">Dos o más proveedores que suministran los mismos requisitos. La realización de los pedidos se determina a través de una competencia secundaria. Cuando haya una competencia secundaria, se debe utilizar la plantilla de </w:t>
             </w:r>
-            <w:r w:rsidR="00CE5EAE">
-[...36 lines deleted...]
-              <w:r w:rsidR="00F25A95" w:rsidRPr="00F25A95">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00C6135B">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="es-ES"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Solicitud de competencia secundaria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F25A95">
+            <w:r w:rsidRPr="00C6135B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CE5EAE" w:rsidRPr="00CE5EAE">
+            <w:r w:rsidRPr="00C6135B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>para el proceso y debe incluirse en el procedimiento operativo estándar (SOP) del acuerdo a largo plazo</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>para el proceso y debe incluirse en el procedimiento operativo estándar (SOP) del acuerdo a largo plazo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79E1EF25" w14:textId="77777777" w:rsidR="006B5DCA" w:rsidRPr="00F824F6" w:rsidRDefault="006B5DCA" w:rsidP="006B5DCA">
+    <w:p w14:paraId="286F1CD0" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="Calibri11"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49B125CA" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc450661558"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Clasificación de LTA con base en un análisis de mercado</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="74D228EA" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C038223" w14:textId="07842D7F" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="2DDCC21A" w14:textId="77777777" w:rsidR="00494F41" w:rsidRPr="00F824F6" w:rsidRDefault="006B5DCA" w:rsidP="00494F41">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los LTA, ya sean de un único o varios proveedores, son acuerdos no exclusivos. Si bien pueden parecer atractivos debido a su disponibilidad inmediata, es importante realizar una valoración cuidadosa antes de realizar un pedido.  Si se requieren grandes volúmenes, que exceden significativamente el requisito establecido en el LTA, se puede reducir el potencial de descuentos por volumen. Es posible que el uso de LTA globales o regionales no refleje los diferentes costos y plazos de entrega en diferentes ubicaciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA444B2" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41EC1B2F" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando las circunstancias lo exigen, y al considerar la naturaleza no exclusiva de los LTA, una unidad de negocio puede generar requisitos específicos fuera de cualquiera o todos los LTA existentes. Una unidad de negocio puede llevar a cabo un proceso competitivo por separado si hay una buena indicación de que podría obtener mejores precios o términos y condiciones que aquellos del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LTAs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> existentes. Se debe permitir que los proveedores del LTA participen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7C3D64" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19DBAE99" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc450661559"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Duración de los LTA</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="274A8366" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BC5D2DD" w14:textId="238B04F9" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los LTA generalmente tienen una duración máxima de tres años, excepto cuando la naturaleza del mercado o el requisito justifiquen una duración más larga. Entre esas razones se incluyen las siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F37335E" w14:textId="3EB2907E" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los proveedores seleccionados deben desarrollar tecnologías o infraestructuras costosas que requieren una participación más prolongada para recuperar los costos de inversión. Un LTA más prolongado puede permitir un precio global o unitario más bajo.  Una justificación similar rige cuando se demuestra que los costos generados por cambiar de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>proveedor(es), generalmente conocidos como costos de «migración», son más caros si la duración es demasiado corta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BA50C6" w14:textId="635DF8CE" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>No hay cambios en los requisitos, pero se espera que el período de nueva licitación sea superior a nueve meses, o se requiere una gran cantidad de esfuerzo para completar el proceso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB99B8A" w14:textId="271ED82B" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se espera que los bienes o servicios que se obtienen de un mercado monopolístico se mantengan así hasta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4490CE48" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A continuación, se enumeran ejemplos de situaciones en las que se puede aplicar una duración máxima más larga: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02466F22" w14:textId="6557C196" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Servicios de seguros, por ejemplo, para atención médica, accidentes, carga y almacén, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6322300F" w14:textId="72AA7AC5" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Servicios bancarios</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319A9EF2" w14:textId="1134CB42" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Proveedores de servicios públicos (electricidad, agua, telecomunicaciones, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D07F2F" w14:textId="316667D6" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Soporte de sistemas (por ejemplo, Quantum, instalaciones de seguridad, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40ABFCAD" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los procesos de adquisición para reemplazar los LTA existentes deben proporcionar a todos los licitantes la misma cantidad de información para garantizar que no haya una ventaja indebida o un tratamiento preferencial otorgado a los proveedores predominantes o aquellos que hayan concertado un LTA anteriormente. Cuando el cambio de proveedores de LTA puede implicar costos de migración significativos, estos deben incluirse en cualquier evaluación para garantizar la relación entre calidad y precio. Los criterios deben incluirse en el proceso de licitación para demostrar imparcialidad y transparencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21094115" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B1279FF" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>No hay obligación de extender o finalizar un LTA. Si el desempeño del proveedor no es satisfactorio, si las condiciones del mercado han cambiado o si la demanda del PNUD respecto a los bienes y servicios ha cambiado, se admite la expiración de un LTA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EDF34C2" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F7B98A" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El uso respecto al monto máximo de un LTA debe ser supervisado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B817124" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7195AC69" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc450661560"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Comités de Supervisión de Adquisiciones</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="692C89DD" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16042AB6" w14:textId="5022FC0E" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los LTA se rigen por los mismos requisitos y umbrales que otras acciones de adquisición, y están sujetos a revisión por parte de Comités de Revisión de Adquisiciones según lo establecido en la Sección VI de la Política sobre la presentación de acciones de adquisición a los Comités de Revisión de Adquisiciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E7579E" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E191786" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se deben tomar en cuenta las siguientes acciones de adquisición para crear LTA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A84253" w14:textId="40AA53CF" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El monto total estimado para la duración del LTA debe ser la base para determinar qué comité debe revisarlo; y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29055168" w14:textId="615E0896" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se debe solicitar una revisión ex ante para los LTA de mayor duración que el período estándar de tres años.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C10C1CC" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A continuación, se describe el procedimiento de revisión para usar los LTA creados por otros organismos de la ONU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DAB3784" w14:textId="77777777" w:rsidR="00493041" w:rsidRPr="00C6135B" w:rsidRDefault="00493041" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E77FBC" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cooperación con entidades de la ONU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E9CC01" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="011C13DC" w14:textId="53EA2DBF" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Unidos en la Acción» y otras iniciativas de reforma de la ONU han acelerado los esfuerzos de las entidades de la ONU para colaborar y cooperar en la Gestión de la Cadena de Suministro, incluidas las adquisiciones. Además, la emisión de la declaración de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00C6135B">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">«reconocimiento mutuo» publicada por el </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00C6135B">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Secretario General</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00C6135B">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> en 2019</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formaliza el compromiso de las entidades de la ONU de utilizar o confiar en las políticas, procedimientos, contratos de sistema y mecanismos operacionales conexos de otras entidades para la ejecución de las actividades sin que se requieran más comprobaciones de evaluación o aprobaciones, en la mayor medida posible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D329A1E" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094F3769" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para fomentar la colaboración entre las entidades de las Naciones Unidas y en apoyo de las iniciativas de las Naciones Unidas, puede determinarse que la cooperación con otras organizaciones, organismos o programas del sistema de las Naciones Unidas es apropiada para cumplir los requisitos del PNUD. La cooperación en materia de adquisiciones puede considerarse apropiada, entre otras cosas, para obtener una fijación de precios por volumen o lograr eficiencias en los procesos o las operaciones, y puede adoptar las siguientes formas o modalidades:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0D7333" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="020948A1" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Utilizando LTA o contratos de sistema de otras entidades de las Naciones Unidas (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>piggybacking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3934033C" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reutilización de los resultados de los procesos ya realizados por las entidades de las Naciones Unidas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6CD7DD" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Establecimiento y utilización de acuerdos de largo plazo y contratos conjuntos (solicitud conjunta);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A1F335" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Utilización de los servicios de adquisición de otras entidades de las Naciones Unidas (contratación externa);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FBFB65" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contratación de otra entidad de las Naciones Unidas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E7FB94" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Utilización de una unidad de conjunta de adquisiciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20609666" w14:textId="77777777" w:rsidR="00493041" w:rsidRDefault="00493041" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BAB24D8" w14:textId="5F4CCCFB" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Además, la colaboración en materia de Gestión de la Cadena de Suministro abarca también la siguiente gama de actividades y se fomenta cuando procede:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB168A1" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Compartir los requisitos técnicos (especificaciones, términos de referencia, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>detalle de los trabajos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) o elaborar requisitos técnicos y de rendimiento comunes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6407D37C" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aprovechar los conocimientos técnicos de otras organizaciones de las Naciones Unidas y de asociados ajenos a la ONU para colaborar en la garantía de calidad de los productos y servicios </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B492493" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Planificación, logística y almacenamiento conjuntos con socios de las Naciones Unidas y ajenos a ellas para las actividades de formación del mercado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600CDDCA" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluaciones conjuntas de la capacidad de los fabricantes con asociados de las Naciones Unidas y ajenos a ellas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A565AC" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Estrategias conjuntas con asociados de las Naciones Unidas y ajenos a ellas, por ejemplo, para estimular y crear desarrollo de productos y mercados, para asegurar el seguimiento de los productos, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3A68C7" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D26658" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El propósito de esta sección es proporcionar la política y los procedimientos para la cooperación del PNUD en materia de adquisiciones con otras entidades del sistema de las Naciones Unidas. Debe utilizarse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conjuntamente con</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el documento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00C6135B">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Las adquisiciones comunes de las Naciones Unidas en los países</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, publicado por la Red de Adquisiciones del Comité de Alto Nivel (HLCM, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">High Level </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management, por sus siglas en inglés)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sobre Gestión de las Naciones Unidas en marzo de 2012.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAD25D2" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3690B9B0" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El FRR 121.02 (b) del PNUD establece que «el Oficial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/a de Adquisiciones puede cooperar con otras organizaciones del sistema de la ONU para cumplir con los requisitos de adquisición del PNUD, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>siempre que las normas y los reglamentos de esas organizaciones sean coherentes con los del PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». La misma norma también declara «Dicha cooperación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>puede incluir la realización conjunta de acciones comunes de adquisición, o el PNUD puede celebrar un contrato basado en una decisión de adquisición de otra organización, o puede solicitar a otra organización que realice actividades de adquisición por cuenta del PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69306AF4" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01840091" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El FRR 121.05 (a) sobre la contratación directa incluye una excepción al uso de métodos formales de licitación: vi. El contrato de adquisición propuesto es el resultado de la cooperación con otras organizaciones del sistema de las Naciones Unidas, de conformidad con la Reglamentación 121.02.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401659B2" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="347BE326" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Utilización de los LTA o los contratos de sistema de otras entidades de las Naciones Unidas (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>piggybacking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC5F3D0" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El PNUD puede utilizar un LTA o un contrato de sistema creado por otra entidad de las Naciones Unidas, aunque no se haya concertado mediante un ejercicio de solicitud conjunta, siempre que el LTA satisfaga los requisitos del PNUD, concretamente en lo que respecta a la relación entre calidad y precio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y su </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>idoneidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para los fines previstos. Esa evaluación debe determinarse y guiarse por lo siguiente: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38271F38" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>valor previsto de los pedidos del PNUD es menor o igual que el volumen único planificado de los pedidos (si se indica en el LTA) o no es mayor que el valor total del LTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">y el proveedor del LTA ofrece bienes o servicios al PNUD con las mismas condiciones. No se debe utilizar un LTA para pedir volúmenes desproporcionadamente superiores a los previstos, especialmente para bienes/servicios con descuentos por volumen no reflejados en el LTA; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE58B13" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...80 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las necesidades del PNUD son equivalentes a las incluidas en el LTA;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341528AD" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...95 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las características del LTA en términos de tipo y configuración, especialmente con respecto a su cobertura geográfica y las condiciones de uso para LTA de múltiples proveedores, sirve a los propósitos del PNUD;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6425D50C" w14:textId="77777777" w:rsidR="00493041" w:rsidRDefault="00493041" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC64758" w14:textId="210F5468" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si el LTA ha sido aprobada de acuerdo con los procedimientos establecidos en la respectiva entidad de las Naciones Unidas, no se requerirá una revisión separada del LTA por el comité de revisión del PNUD, siempre que se cumpla lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13ABD449" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...100 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EL LTA sigue siendo válido y no ha sido cancelado o terminado;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FBBBC7" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...40 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La entidad de las Naciones Unidas que creó y es propietaria del LTA permite su uso por parte del [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] y lo ha confirmado por escrito. Para obtener la aprobación por escrito, se recomienda obtener de la otra entidad de las Naciones Unidas información sobre el LTA utilizando la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00C6135B">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>hoja de información sobre el LTA (véase el anexo 1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aprobada por el HLCM, que incluye detalles sobre el tipo de LTA, la duración, la cantidad máxima (si procede), los requisitos de presentación de informes para su uso por otras entidades de las Naciones Unidas, la nota de orientación para el uso del  LTA, etc. Además, el PNUD debe obtener una copia firmada del LTA de la entidad de las Naciones Unidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715F912A" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El proveedor del LTA de la entidad de las Naciones Unidas es elegible con respecto a los requisitos del PNUD sobre la elegibilidad del proveedor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A50EA38" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...978 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El proveedor acepta las Condiciones Generales de Contratación del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D367130" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CA1083D" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El proveedor y el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben firmar un acuerdo separado, normalmente en el formato de un [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...346 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tipo de acuerdo, por ejemplo, una Orden de compra o un memorándum de acuerdo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C60924" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...177 lines deleted...]
-        <w:r w:rsidRPr="00A047AD">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70598304" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los LTA de otras entidades de las Naciones Unidas están disponibles en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00C6135B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...259 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://www.ungm.org/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D52C6B">
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F824F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cabe señalar que se considera que todos los LTA disponibles en el UNGM cumplen la premisa del párrafo b) anterior, es decir, que la entidad que creó el LTA permite su utilización por otras entidades de las Naciones Unidas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7789CAD3" w14:textId="77777777" w:rsidR="00295FFA" w:rsidRPr="00F824F6" w:rsidRDefault="00295FFA" w:rsidP="00295FFA">
-[...59 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="35042199" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A89A8D8" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si una entidad de las Naciones Unidas utiliza el LTA de otra entidad debe cumplir los requisitos de presentación de informes establecidos por la entidad que lo creó en primer lugar, en cuanto al valor de los pedidos canalizados vía el LTA, el rendimiento del proveedor, etc. utilizando la funcionalidad del UNGM para ello. El uso contra el límite máximo de un LTA debe ser monitoreado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1F6480" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="655F4A0E" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Las mejores prácticas para compartir los LTA, incluido el formulario de resumen de información de LTA, están disponibles en:</w:t>
       </w:r>
-      <w:r w:rsidR="00EC72FC" w:rsidRPr="00F824F6">
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="008F23FE" w:rsidRPr="00C05E08">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00C6135B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://www.ungm.org/Shared/KnowledgeCenter/Document?widgetId=2198&amp;documentId=592608</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008F23FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12288696" w14:textId="77777777" w:rsidR="00295FFA" w:rsidRPr="00F824F6" w:rsidRDefault="00295FFA" w:rsidP="00295FFA">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="13A8E6D6" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51AC5ADC" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si una unidad de negocios del PNUD utiliza un LTA de otro organismo que no está en el repositorio pero que tiene utilidad, la unidad puede proponer que se añada al repositorio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C268FD3" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E686CB1" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FC2286">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reutilización de los resultados de las solicitudes de las entidades de las Naciones Unidas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6C651C" w14:textId="0374806A" w:rsidR="00EC72FC" w:rsidRPr="00F824F6" w:rsidRDefault="00EC72FC" w:rsidP="00EC72FC">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="171E9061" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A95970F" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En el caso de una serie única o relacionada de adquisiciones planificadas, el PNUD puede recurrir al proceso de selección competitiva de otra entidad de las Naciones Unidas cuando, en opinión del PNUD, los posibles beneficios de emprender un nuevo proceso de selección no justifiquen los gastos administrativos conexos. El PNUD puede reutilizar los resultados de la licitación para adquirir bienes, obras o servicios sin emprender un proceso de selección separado, siempre que:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609DC7EA" w14:textId="370940DE" w:rsidR="00BC3D65" w:rsidRPr="00F824F6" w:rsidRDefault="00BC3D65" w:rsidP="00FC2286">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27D0C84F" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la adjudicación se realiza dentro de un período de doce (12) meses después de la fecha de la firma del contrato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200B36C0" w14:textId="428BAD59" w:rsidR="00BC3D65" w:rsidRPr="00F824F6" w:rsidRDefault="00BC3D65" w:rsidP="00FC2286">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0FA13879" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>las necesidades de los bienes, obras o servicios sean sustancialmente las mismas y las cantidades originalmente licitadas fueron similares o mayores;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37002F28" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>el Vendedor se compromete a ofrecer los bienes, obras o servicios en los mismos términos y condiciones y que éstos se consideren razonables para el mercado. De manera similar a la cláusula 6 a) supra sobre los acuerdos de largo plazo específicos de cada país, esta disposición es más adecuada para los bienes o servicios adquiridos en un país determinado, ya que las condiciones de mercado pueden ser diferentes en otro país. En caso de que una oficina en el país necesite utilizar un proceso de licitación específico para un país por parte de otra entidad de las Naciones Unidas, la oficina en el país solicitante se asegurará de que el resultado del proceso de licitación sea adecuado para los requisitos y se demostrará la relación entre calidad y costo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00F824F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605191A6" w14:textId="0F9F4722" w:rsidR="006B78C2" w:rsidRPr="00F824F6" w:rsidRDefault="006B78C2" w:rsidP="006B78C2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1D1DEA06" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el Vendedor acepta los términos y condiciones del PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344D6A97" w14:textId="089C8CE9" w:rsidR="006B78C2" w:rsidRPr="00F824F6" w:rsidRDefault="006B78C2" w:rsidP="006B78C2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1FA7AF84" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-        <w:r w:rsidRPr="00BD7748">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el caso se somete al comité de revisión de contratos del PNUD correspondiente en función del valor de la contratación y se obtiene la aprobación de la autoridad competente en materia de adquisiciones del PNUD. El PNUD tendrá que obtener información pertinente y suficiente de la otra entidad de las Naciones Unidas, similar al </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00C6135B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Formulario de Intercambio de Información de la LTA</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> (véase el anexo 1)</w:t>
+          <w:t>Formulario de Intercambio de Información de la LTA (véase el anexo 1)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F824F6">
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, antes de presentar el caso al comité de revisión de contratos del PNUD correspondiente, a fin de que éste pueda hacer un examen significativo del proceso de licitación llevado a cabo por la otra entidad de las Naciones Unidas. Para ello, el PNUD deberá obtener de la otra entidad de las Naciones Unidas la siguiente información:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F050B6E" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El nombre y los datos de contacto del proveedor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A02E0E6" w14:textId="21730842" w:rsidR="006B78C2" w:rsidRPr="00F824F6" w:rsidRDefault="006B78C2" w:rsidP="00FC2286">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7F9468CD" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una copia del </w:t>
       </w:r>
-      <w:r w:rsidR="0018385B" w:rsidRPr="00F824F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Solicitud de Cotización</w:t>
       </w:r>
-      <w:r w:rsidR="00BD70DB">
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, Invitación a licitar, o Solicitud de Propuesta publicado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B858BC3" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirmación de que el proveedor ha demostrado su desempeño en el marco del contrato </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180C19E2" w14:textId="0990D3E8" w:rsidR="006B78C2" w:rsidRPr="00F824F6" w:rsidRDefault="006B78C2" w:rsidP="00FC2286">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4D4FAB74" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Una copia del contrato. Si esto no es posible, como mínimo: una breve descripción de los bienes y/o servicios adquiridos, el número de referencia del contrato, la fecha del contrato, los plazos de entrega contractuales y los precios del contrato.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B933B34" w14:textId="2711F438" w:rsidR="006B78C2" w:rsidRPr="00F824F6" w:rsidRDefault="006B78C2" w:rsidP="006B78C2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="04716579" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>El código o códigos UNSPSC relacionados con los bienes y/o servicios cubiertos por el contrato.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D2E21B" w14:textId="48B8ED17" w:rsidR="006B78C2" w:rsidRPr="00F824F6" w:rsidRDefault="006B78C2" w:rsidP="00FC2286">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0D4E8EC1" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La fecha y la referencia de la recomendación de aprobación de la adjudicación por parte del comité de revisión de contratos pertinente, incluida información específica sobre si el proceso de licitación fue o no un proceso competitivo oficial, el número de ofertas que respondieron recibidas, la confirmación de la adjudicación con arreglo a las disposiciones de la solicitud de propuestas, la licitación pública internacional o la solicitud de propuestas, incluidas las observaciones importantes del comité de revisión de contratos que puedan ser pertinentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C733A5" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A14F6E5" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FC2286">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Establecimiento y utilización de LTA y contratos conjuntos (solicitud conjunta)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F11655C" w14:textId="096A803F" w:rsidR="00575295" w:rsidRPr="00F824F6" w:rsidRDefault="00575295" w:rsidP="00575295">
-[...103 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="61505A46" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A41A47" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El PNUD puede optar por realizar actividades de adquisición conjuntas con una o más entidades de las Naciones Unidas, sobre la base del valor total estimado de una sola o de una serie conexa de actividades de adquisición previstas. Por lo general, las entidades de las Naciones Unidas que cooperan elegirán una entidad de las Naciones Unidas para que lidere el proceso de adquisiciones, de conformidad con las normas y reglamentos sobre adquisiciones de esa entidad. Las entidades de las Naciones Unidas cooperantes acordarán conjuntamente el pliego de condiciones y los criterios de evaluación y evaluarán conjuntamente las ofertas presentadas. El pliego de condiciones deberá especificar claramente el modelo de contrato previsto para efectuar la adquisición. Las solicitudes conjuntas están sujetas a los requisitos de revisión de la entidad principal de las Naciones Unidas únicamente, excepto en los casos en que los criterios de evaluación aplicables o la adjudicación resultante difieran de los de la entidad principal de las Naciones Unidas. En el caso de que el PNUD sea la entidad principal de las Naciones Unidas, podrá acomodar la representación de las demás entidades de las Naciones Unidas participantes en el comité de adquisiciones pertinente encargado de revisar la actividad de adquisición. El resultado del examen del Comité de Adquisiciones de la Entidad Principal de las Naciones Unidas debe ser compartido con las organizaciones participantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C90F061" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F62AA3A" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FC2286">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="008B6D4A" w:rsidRPr="00F824F6">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Utilizar los servicios de adquisición de otras entidades de las Naciones Unidas, incluidas las unidades conjuntas de adquisición (contratación externa)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37296FFA" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB99BDE" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En determinadas circunstancias puede ser apropiado o necesario solicitar a otra entidad de las Naciones Unidas que lleve a cabo ciertas actividades de adquisición en nombre del PNUD. Las entidades de las Naciones Unidas concertarán un instrumento jurídico apropiado para la contratación externa de la actividad de adquisición pertinente. La contratación externa puede considerarse en las siguientes situaciones:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9D6985" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73E5CCEF" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FC2286">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conocimientos especializados.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cuando el PNUD reconoce la competencia particular de otra entidad de las Naciones Unidas en la adquisición de bienes, obras o servicios específicos, la autoridad designada para las adquisiciones puede autorizar la contratación externa de los bienes, obras o servicios específicos y designar a la entidad de las Naciones Unidas como agente de adquisiciones del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F3E0D0" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...47 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adquisiciones / Capacidad administrativa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cuando el PNUD no dispone por sí mismo de la capacidad administrativa y/o de adquisiciones necesaria en un país, las actividades de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>adquisición pueden ser realizadas en nombre del PNUD por el representante de otra entidad de las Naciones Unidas que disponga de la capacidad administrativa y de adquisiciones necesaria (por ejemplo, el representante del Programa de las Naciones Unidas para el Desarrollo local suele prestar servicios a otras entidades de las Naciones Unidas), de conformidad con las normas y reglamentos de esa entidad de las Naciones Unidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14046C4C" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00FC2286">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Servicios compartidos.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cuando en un lugar determinado se haya establecido una actividad conjunta de las Naciones Unidas para prestar determinados servicios administrativos a todos los asociados (por ejemplo, las iniciativas de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Unidos en la Acción» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y se disponga de la capacidad de adquisición necesaria para lograr economías de escala o aumentar la eficacia y la eficiencia, el PNUD podrá autorizar la contratación externa de algunas o todas las actividades de adquisición durante cualquier período y designar a la actividad conjunta de las Naciones Unidas como agente de adquisiciones para el PNUD e informará al/a la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Oficial Jefe/a de Adquisiciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, CPO (Chief </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Officer, por sus siglas en inglés)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Serán aplicables las normas y procedimientos establecidos conjuntamente por las entidades de las Naciones Unidas participantes para esa actividad o para las actividades conjuntas de adquisición, incluidos los requisitos de examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BB6632" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184C43B0" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00FC2286">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00FC2286">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adquisiciones de otra entidad de las Naciones Unidas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CD8144" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si una entidad de las Naciones Unidas tiene bienes en existencia o entrega ciertos servicios, el PNUD puede adquirir bienes, obras o servicios de esa entidad de las Naciones Unidas, mediante el establecimiento de un instrumento jurídico apropiado con la entidad de las Naciones Unidas. La adquisición a otra entidad de las Naciones Unidas debe ser aprobada por la autoridad de adquisición designada sobre la base de una justificación adecuada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E4EEBD" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00C6135B" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37A784C1" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...126 lines deleted...]
-      <w:r w:rsidRPr="00F824F6">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5B5F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="476D20F0" w14:textId="77777777" w:rsidR="00F73363" w:rsidRPr="00F824F6" w:rsidRDefault="00F73363" w:rsidP="00F73363">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309CAD84" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F824F6">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5B5F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4095723A" w14:textId="77777777" w:rsidR="00F73363" w:rsidRPr="00F73363" w:rsidRDefault="00F73363" w:rsidP="00F73363">
+    <w:p w14:paraId="05B96CC9" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="001D5B5F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F824F6">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5B5F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F824F6">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5B5F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F73363" w:rsidRPr="00F73363">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId23"/>
+    <w:p w14:paraId="3D3DA1FC" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="001D5B5F">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1800" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BE16B15" w14:textId="77777777" w:rsidR="00B56112" w:rsidRDefault="00B56112" w:rsidP="0076238B">
+    <w:p w14:paraId="583CC774" w14:textId="77777777" w:rsidR="008A25AE" w:rsidRDefault="008A25AE" w:rsidP="00C6135B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DD9C2EE" w14:textId="77777777" w:rsidR="00B56112" w:rsidRDefault="00B56112" w:rsidP="0076238B">
+    <w:p w14:paraId="156D1080" w14:textId="77777777" w:rsidR="008A25AE" w:rsidRDefault="008A25AE" w:rsidP="00C6135B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1597A76F" w14:textId="2457BBEF" w:rsidR="0076238B" w:rsidRPr="00481AFD" w:rsidRDefault="00481AFD" w:rsidP="00481AFD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2EE3F55C" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="001D5B5F" w:rsidRDefault="00C6135B" w:rsidP="00481AFD">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="001D5B5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001D5B5F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001D5B5F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00481AFD">
+    <w:r w:rsidRPr="001D5B5F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B95871">
+    <w:r w:rsidRPr="001D5B5F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001D5B5F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001D5B5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001D5B5F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001D5B5F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00481AFD">
+    <w:r w:rsidRPr="001D5B5F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B95871">
+    <w:r w:rsidRPr="001D5B5F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001D5B5F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001D5B5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-    <w:r w:rsidR="00A773DA">
+    <w:r w:rsidRPr="001D5B5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00A773DA" w:rsidRPr="00A773DA">
-      <w:t>0</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="001D5B5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="00A773DA">
-      <w:t>9</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="001D5B5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
     </w:r>
-    <w:r w:rsidR="00A773DA" w:rsidRPr="00A773DA">
-      <w:t>/09/2020</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="001D5B5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="001D5B5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 09/09/2020</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001D5B5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001D5B5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001D5B5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">       Versión #: </w:t>
+      <w:t xml:space="preserve">       </w:t>
     </w:r>
-    <w:r w:rsidR="000D2D10">
-      <w:t>7</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="001D5B5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="001D5B5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: 7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001D5B5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28ADA8BB" w14:textId="77777777" w:rsidR="00B56112" w:rsidRDefault="00B56112" w:rsidP="0076238B">
+    <w:p w14:paraId="360299AC" w14:textId="77777777" w:rsidR="008A25AE" w:rsidRDefault="008A25AE" w:rsidP="00C6135B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02A78058" w14:textId="77777777" w:rsidR="00B56112" w:rsidRDefault="00B56112" w:rsidP="0076238B">
+    <w:p w14:paraId="29F54FF6" w14:textId="77777777" w:rsidR="008A25AE" w:rsidRDefault="008A25AE" w:rsidP="00C6135B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6AE2AF8A" w14:textId="77F8BD0F" w:rsidR="00B415F9" w:rsidRDefault="00B415F9" w:rsidP="00FC2286">
+    <w:p w14:paraId="358F079A" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00CD5D0A" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5D0A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CD5D0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Esta política se ha actualizado para reflejar los acontecimientos más recientes, incluida la publicación de «Las adquisiciones comunes de las Naciones Unidas en los países»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5D0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00CD5D0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y la Declaración de «Reconocimiento mutuo», que formaliza el compromiso conjunto de las entidades de las Naciones Unidas de utilizar o basarse en las políticas, procedimientos, contratos de sistema y mecanismos operacionales conexos de otras entidades para la ejecución de las actividades sin que se requieran más comprobaciones de evaluación o aprobaciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B237BB5" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00B415F9" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5D0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al aplicar las modalidades de esta política y basarse en el resultado del proceso de adquisiciones de otra entidad de las Naciones Unidas, el proceso de adquisiciones no debe ser revisado nuevamente por el órgano de revisión específico de la entidad, salvo en las situaciones concretas mencionadas en esta política. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD5D0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Los términos de referencia del mecanismo de revisión de la entidad específica debería</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD5D0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> excluir explícitamente esas medidas de una nueva revisión.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="2B4DA3A6" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="00EA643F" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">y la Declaración de </w:t>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> El término original en inglés "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Reconocimiento mutuo</w:t>
-[...36 lines deleted...]
-      </w:r>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0024600C" w:rsidRPr="0024600C">
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>de</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E7D5D">
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve"> de la entidad específica debería excluir explícitamente esas medidas de un</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>money</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> nuev</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>" no tiene traducción oficial al español, por lo que se ha traducido como "la relación entre calidad y precio".</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="5C8BE96D" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRPr="002D3EAE" w:rsidRDefault="00C6135B" w:rsidP="00C6135B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> El término original en inglés "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E7D5D">
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>.</w:t>
-[...13 lines deleted...]
-      </w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EA643F">
-[...8 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>money</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>El término original en inglés "value for money" no tiene traducción oficial al español, por lo que se ha traducido como "la relación entre calidad y precio".</w:t>
+        <w:t>" no tiene traducción oficial al español, por lo que se ha traducido como "la relación entre calidad y precio".</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7BD98424" w14:textId="1541FD8E" w:rsidR="00481AFD" w:rsidRDefault="00D75F30" w:rsidP="00481AFD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E86D76E" w14:textId="537BC8BF" w:rsidR="00C6135B" w:rsidRDefault="00493041" w:rsidP="00481AFD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FA8E2DD" wp14:editId="2D140D8E">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64130EE2" wp14:editId="597BFA9A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-60960</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="351449502" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="18C25703" w14:textId="77777777" w:rsidR="00481AFD" w:rsidRDefault="00481AFD">
+  <w:p w14:paraId="16039930" w14:textId="77777777" w:rsidR="00C6135B" w:rsidRDefault="00C6135B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04457C90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05E4378C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5654,543 +6689,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E0E5194"/>
+    <w:nsid w:val="1FEB22A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D3889EBE"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="upperRoman"/>
+    <w:tmpl w:val="DE1C8936"/>
+    <w:lvl w:ilvl="0" w:tplc="A87C2264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041C000F" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="041C0019" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="041C001B" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041C000F" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EC43664"/>
-[...405 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22F07B8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F078C124"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6259,51 +6890,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B063A94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F626D66"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6345,51 +6976,226 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E7E5E20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AEE3468"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EAF0520"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A8BEF9B0"/>
+    <w:lvl w:ilvl="0" w:tplc="A87C2264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="442032D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="463E3DC2"/>
     <w:lvl w:ilvl="0" w:tplc="0B7279EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -6434,143 +7240,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...91 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53645D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="384E633E"/>
     <w:lvl w:ilvl="0" w:tplc="041C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6612,51 +7326,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="600F7882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D458EDE4"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -6701,317 +7415,150 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68DC01F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F21234DA"/>
-    <w:lvl w:ilvl="0" w:tplc="BE66E22E">
+    <w:tmpl w:val="4852C248"/>
+    <w:lvl w:ilvl="0" w:tplc="B77C854E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C472EFD8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="06C03F3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041C000F" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="3" w:tplc="A87C2264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3024" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041C000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73BD7DBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1988C55C"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7053,51 +7600,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76417546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE00C982"/>
     <w:lvl w:ilvl="0" w:tplc="BE66E22E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -7145,672 +7692,172 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...177 lines deleted...]
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="1" w16cid:durableId="2010131317">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1633484897">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="2" w16cid:durableId="1656644601">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1739790516">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="3" w16cid:durableId="1730961024">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="716320808">
+  <w:num w:numId="4" w16cid:durableId="1509906421">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="55858449">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1598752756">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1862545285">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="4947477">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1740323333">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="200289236">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2010131317">
-[...50 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="48044150">
+  <w:num w:numId="11" w16cid:durableId="1196381687">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1862545285">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="12" w16cid:durableId="382946269">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006B5DCA"/>
-[...290 lines deleted...]
-    <w:rsid w:val="7C7C0B53"/>
+    <w:rsidRoot w:val="00C6135B"/>
+    <w:rsid w:val="000361CD"/>
+    <w:rsid w:val="001D5B5F"/>
+    <w:rsid w:val="00296349"/>
+    <w:rsid w:val="00493041"/>
+    <w:rsid w:val="008A25AE"/>
+    <w:rsid w:val="00C6135B"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C61C97"/>
+    <w:rsid w:val="00CD5D0A"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6B468E1F"/>
-  <w15:docId w15:val="{11CDFE0B-5DC5-42F3-B216-D1937F421D4D}"/>
+  <w14:docId w14:val="38D46BEC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{09B0FA46-5BA4-4B13-85C0-5DD8A7FDE06C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8038,50 +8085,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -8150,2996 +8206,839 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00504BC6"/>
+    <w:rsid w:val="00C6135B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6135B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6135B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6135B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6135B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6135B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6135B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6135B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6135B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006B5DCA"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C6135B"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6135B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6135B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6135B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6135B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6135B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6135B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6135B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6135B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006B5DCA"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6135B"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-    <w:name w:val="apple-converted-space"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="006B5DCA"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C6135B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004009BE"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6135B"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004009BE"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C6135B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...5 lines deleted...]
-    <w:rsid w:val="00F67C94"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6135B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C6135B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F67C94"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6135B"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6135B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6135B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F67C94"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C6135B"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...7 lines deleted...]
-    <w:rsid w:val="00F67C94"/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6135B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...12 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0076238B"/>
+    <w:rsid w:val="00C6135B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0076238B"/>
+    <w:rsid w:val="00C6135B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C6135B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6135B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C6135B"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6135B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0076238B"/>
+    <w:rsid w:val="00C6135B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0076238B"/>
-[...197 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C6135B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2402 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5191" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ungm.org/Shared/KnowledgeCenter/Document?widgetId=2198&amp;documentId=592608" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ungm.org/Shared/KnowledgeCenter/Document?widgetId=2198&amp;documentId=592608" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ungm.org/Shared/KnowledgeCenter/Document?widgetId=1352&amp;documentId=502988" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsceb.org/mutual-recognition" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ungm.org/Shared/KnowledgeCenter/Document?widgetId=2198&amp;documentId=592608" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/22916" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ungm.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5191" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5191" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ungm.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5191" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ungm.org/Shared/KnowledgeCenter/Document?widgetId=2198&amp;documentId=592608" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ungm.org/Shared/KnowledgeCenter/Document?widgetId=1352&amp;documentId=502988" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ungm.org/Shared/KnowledgeCenter/Document?widgetId=2198&amp;documentId=592608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsceb.org/mutual-recognition" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/22916" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ungm.org/Shared/KnowledgeCenter/Document?widgetId=2198&amp;documentId=592608" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -11246,703 +9145,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...591 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>4140</Words>
-  <Characters>23602</Characters>
+  <Words>4131</Words>
+  <Characters>23549</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>196</Lines>
   <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27687</CharactersWithSpaces>
+  <CharactersWithSpaces>27625</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Maria Fernanda Bohorquez</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...33 lines deleted...]
-</file>