--- v0 (2025-10-24)
+++ v1 (2026-05-26)
@@ -1,4076 +1,5682 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="505176D5" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00A8171D">
-      <w:pPr>
+    <w:p w14:paraId="3647B205" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E66780">
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Long Term Agreements (LTAs) and Cooperation with UN Entities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60489F78" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00A8171D">
-[...24 lines deleted...]
-        <w:textAlignment w:val="top"/>
+    <w:p w14:paraId="778530FF" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc450661554"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Objective</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="4BB595E8" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1044B515" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
-          <w:lang w:val="en-PH"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E3AB44" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="0078312D" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-PH"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A “long term agreement” is a written agreement between UNDP and a supplier that is established for specific goods or services at prescribed prices or pricing provisions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E66780">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E66780">
-[...2 lines deleted...]
-          <w:lang w:val="en-PH"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>for a defined period of time, year, against which specific Orders (call-offs) can be placed at any time, during the defined period and with no legal obligation to order any minimum or maximum quantity. The term “long-term” refers to the nature of the contract which typically has a minimum duration of one (1) year, during which UNDP may place repetitive orders for varying ranges and quantities. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE306F7" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00A8171D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Calibri11"/>
+    <w:p w14:paraId="4EA279A7" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="572E11DD" w14:textId="77777777" w:rsidR="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc450661555"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Benefits and Risks of LTAs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="49CC01DB" w14:textId="77777777" w:rsidR="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D70340A" w14:textId="17EBBD5B" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LTAs can be used in varied circumstances. They have many strategic benefits, which may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7489148F" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E6A33E" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When LTAs are not set up, used, or managed properly, however, they may not necessarily offer value for money. They can reduce supply sources and expose UNDP to other risks as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30114D94" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dependency on vendors. Extensions beyond the initially established duration of the LTA can lead to unhealthy relationships or monopolistic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, perception of preferences, or collusion among suppliers resulting in uncompetitive prices, thus diminishing quality and creating barriers to entry for other vendors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D9E841" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hedging. If the requirement is for fixed prices over the entire life of the LTA, vendors tend to peg them at higher rates to compensate for possible price increases. This is a disadvantage if prices go down.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAFD604" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00E66780">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Opportunity losses. Because of their long-term nature, LTAs could cease being the source of “best value for money,” such as when new players enter the market, technology improves and/or prices fall. When LTAs are used for larger volumes than originally estimated, the potential for volume discounts may be undercut.</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Inputs"/>
       <w:bookmarkStart w:id="3" w:name="Deliverables"/>
       <w:bookmarkStart w:id="4" w:name="RolesResponsibilities"/>
       <w:bookmarkStart w:id="5" w:name="TemplatesForms"/>
       <w:bookmarkStart w:id="6" w:name="AdditionalInfo"/>
       <w:bookmarkStart w:id="7" w:name="Lessons"/>
       <w:bookmarkStart w:id="8" w:name="DrawingBoard"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="310E7362" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00A8171D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="20B2071C" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C784BA" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-PH"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Since LTAs have long durations, both upfront and long-term resources and expertise are required to create and manage them effectively. Decisions to set up LTAs should be anchored in a thorough business case. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075A893A" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00A8171D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="493BBF51" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="142767E9" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-PH"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>LTAs should generally be established through a competitive selection process appropriate for the cumulative contract amount during its expected duration. Any LTA to be established through direct contracting should be adequately justified based on applicable criteria for exceptions to the use of formal methods of solicitation as provided for in Financial Regulation and Rules (FRR) 121.05 (a).  The use of another UN agency’s LTA under the provisions of FRR 121.05 (a) (iv) is covered in Section X below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71954191" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00A8171D">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="46CA152F" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519B871D" w14:textId="77777777" w:rsidR="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-PH"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-PH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Prior to initiating any procurement process that leads to an LTA, key information and data should be established. Please refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00E66780">
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00130774">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-PH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Guidance Note on LTA Policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E66780">
+      <w:r w:rsidRPr="00130774">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-PH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789B9243" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00A8171D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Calibri11"/>
+    <w:p w14:paraId="5A053FBB" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="569B319C" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc450661556"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Types and Configuration of LTAs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="1ACB11DB" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B78AC69" w14:textId="77777777" w:rsidR="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:textAlignment w:val="top"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LTAs should be classified based on geographical coverage and scope:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5ECC3D" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7B3EA4" w14:textId="3A9EB919" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a.       A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-PH"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="6F4B13F8" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00A8171D">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>country-specific LTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is used for goods or services required in a given country only. It can be used with local or global vendors and is set up and managed by the country office. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If goods and services are sourced from within the country, the LTA should not be used in another country, as market conditions may vary. Usage in this case may not reflect value for money. In the event that a country office needs to utilize a country-specific LTA that is set up for another country office, the requesting country office shall ensure that the LTA is suitable for the requirements, value for money shall be demonstrated and the process shall be subject to the relevant procurement committee review thresholds. Direct review by ACP/RACP shall be requested, if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161EF538" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E66780">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b.      A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="2E49F5CC" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00A8171D">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>regional LTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is used within</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a specific region of operation (e.g. Arab States, Asia-Pacific, Eastern Europe and CIS, Latin America and Caribbean, and Africa) or sub-regional groups. They may be set up and managed either by the UNDP Regional Centre or a Country Office within the region or sub-region.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB21E71" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E66780">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c.       A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="666771BE" w14:textId="390E1AD4" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00A8171D">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>global LTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> can be used by all business units. They are normally created and managed centrally by a HQ Unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18469844" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E66780">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d.      A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E66780">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>specialized LTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> is used only by headquarters units</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774" w:rsidDel="00E105E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to procure goods and/or services for their own needs or to serve other business units. They are typically used for specialized, complex and high-risk types of goods or services (e.g., health and medical equipment, election materials, crisis response items, armored vehicles, etc.), where a certain degree of expertise may be needed to manage the supply chain. Among other issues, they may entail specialized quality controls that need to be strictly imposed, and logistical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> challenges requiring detailed analysis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674C198E" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc450661557"/>
-      <w:r w:rsidRPr="00E66780">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Configuration of LTAs (Please Also Refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00117E41" w:rsidRPr="00117E41">
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00130774">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="32"/>
             <w:u w:val="single"/>
+            <w:lang w:val="en-PH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Guidance Note on LTA Policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E66780">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidRPr="00E66780">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26AD4153" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00A8171D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6176695D" w14:textId="77777777" w:rsidR="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7D46E8" w14:textId="028FCB49" w:rsidR="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-PH"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>LTAs can be set up and configured as follows:</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4B50E7" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10160" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A8171D" w:rsidRPr="00E66780" w14:paraId="37E125DD" w14:textId="77777777" w:rsidTr="006E3397">
+      <w:tr w:rsidR="00130774" w:rsidRPr="00130774" w14:paraId="19962028" w14:textId="77777777" w:rsidTr="00D008A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FAFDDB3" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00FD76FE">
+          <w:p w14:paraId="7A1628D1" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E66780">
+            <w:r w:rsidRPr="00130774">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Type of LTAs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78D8FFFB" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00FD76FE">
+          <w:p w14:paraId="3F28C18D" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E66780">
+            <w:r w:rsidRPr="00130774">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>General description and characteristics</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8171D" w:rsidRPr="00E66780" w14:paraId="7C3957A4" w14:textId="77777777" w:rsidTr="006E3397">
+      <w:tr w:rsidR="00130774" w:rsidRPr="00130774" w14:paraId="124A09D1" w14:textId="77777777" w:rsidTr="00D008A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5376557E" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00FD76FE">
+          <w:p w14:paraId="2F5C6185" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E66780">
+            <w:r w:rsidRPr="00130774">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Single vendor LTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DBAA42D" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00FD76FE">
+          <w:p w14:paraId="0615EDA2" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E66780">
+            <w:r w:rsidRPr="00130774">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>One vendor supplying the total requirements for a given type of goods/services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8171D" w:rsidRPr="00E66780" w14:paraId="008F97E8" w14:textId="77777777" w:rsidTr="006E3397">
+      <w:tr w:rsidR="00130774" w:rsidRPr="00130774" w14:paraId="4C19727D" w14:textId="77777777" w:rsidTr="00D008A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3EE4342D" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00FD76FE">
+          <w:p w14:paraId="3D673F9D" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E66780">
+            <w:r w:rsidRPr="00130774">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple vendor LTAs </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E66780">
+            <w:r w:rsidRPr="00130774">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>without</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E66780">
+            <w:r w:rsidRPr="00130774">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> secondary competition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53B27717" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00FD76FE">
+          <w:p w14:paraId="3D0035B7" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E66780">
+            <w:r w:rsidRPr="00130774">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Two or more vendors supplying the same requirements with clear differentiation or established criteria for using each vendor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8171D" w:rsidRPr="00C56A56" w14:paraId="2049D84C" w14:textId="77777777" w:rsidTr="006E3397">
+      <w:tr w:rsidR="00130774" w:rsidRPr="00130774" w14:paraId="101BD7D6" w14:textId="77777777" w:rsidTr="00D008A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FC35E00" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00FD76FE">
+          <w:p w14:paraId="074A0A6B" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E66780">
+            <w:r w:rsidRPr="00130774">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Multiple vendor LTAs </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E66780">
+            <w:r w:rsidRPr="00130774">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">with </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E66780">
+            <w:r w:rsidRPr="00130774">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>secondary competition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24F9DAC1" w14:textId="225305E3" w:rsidR="00A8171D" w:rsidRPr="008F3010" w:rsidRDefault="00A8171D" w:rsidP="00FD76FE">
+          <w:p w14:paraId="3E7E58A7" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E66780">
+            <w:r w:rsidRPr="00130774">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Two or more vendors supplying the same requirements. Placement of orders is determined through a secondary competition.</w:t>
+              <w:t xml:space="preserve">Two or more vendors supplying the same requirements. Placement of orders is determined through a secondary competition. When there is secondary bidding the mini-bid template: </w:t>
             </w:r>
-            <w:r w:rsidR="00425924">
-[...42 lines deleted...]
-              <w:r w:rsidR="00C56A56" w:rsidRPr="00C56A56">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="00130774">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                  <w:color w:val="0000FF"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
                   <w:lang w:val="en-PH"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Request for Secondary Bid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00C56A56">
+            <w:r w:rsidRPr="00130774">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t>should be utilized for the process and should be included in the Standard Operating Procedure (SOP) of the LTA.</w:t>
+              <w:t xml:space="preserve"> should be utilized for the process and should be included in the Standard Operating Procedure (SOP) of the LTA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4BFBA3F4" w14:textId="08051497" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00A8171D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Calibri11"/>
+    <w:p w14:paraId="227BBA83" w14:textId="77777777" w:rsidR="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc450661558"/>
+    </w:p>
+    <w:p w14:paraId="065622E0" w14:textId="101E994B" w:rsidR="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LTA Classification Based on Market Analysis</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="5D530514" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0DCBEE" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LTAs, whether single or multiple, are non-exclusive agreements. While they may seem attractive because of their immediate availability, it is important to conduct a careful assessment before placing an order.  If large volumes are required, which significantly exceed the requirement set in the LTA, the potential for volume discounts may be reduced. Using global or regional LTAs may not reflect varying costs and delivery times in different locations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55553450" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40C4CC83" w14:textId="77777777" w:rsidR="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When circumstances dictate, and considering the non-exclusive nature of LTAs, a business unit may source specific requirements outside any or all existing LTAs. It can conduct a separate competitive process if there is a good indication that it could obtain better prices or terms and conditions than those in the existing LTA. The LTA vendor(s) should be allowed to participate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E8B69F" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="191157C8" w14:textId="6BDAADEF" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc450661559"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Duration of LTAs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="1ADD856C" w14:textId="77777777" w:rsidR="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E440B8E" w14:textId="1C8E519C" w:rsidR="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LTAs generally have a maximum duration of three years, except where the nature of the market or the requirement justifies a longer duration. Reasons include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCD48FD" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337BF9C3" w14:textId="762FCD52" w:rsidR="00130774" w:rsidRPr="0078312D" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078312D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The selected vendor(s) needs to develop costly technologies or infrastructure that require longer engagement to recover investment costs. A longer LTA may allow for a lower overall or unit price.  A similar rationale applies where the costs resulting from changing vendor(s).), generally known as “migration” costs is demonstrated to be more expensive if the duration is too short;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36298A01" w14:textId="22E4A971" w:rsidR="00130774" w:rsidRPr="0078312D" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078312D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>There are no changes in requirements, but the retendering period is expected to exceed nine months, or a large amount of effort is required to complete the process;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A00BDF" w14:textId="39452832" w:rsidR="00130774" w:rsidRPr="0078312D" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078312D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Goods or services being sourced from a monopolistic market are expected to remain so until </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F45D1B" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Examples of situations where a longer maximum duration may apply are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A48849" w14:textId="2D23DF55" w:rsidR="00130774" w:rsidRPr="0078312D" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078312D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Insurance services, e.g., for medical, accident, cargo and warehouse, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780D2A30" w14:textId="543B7933" w:rsidR="00130774" w:rsidRPr="0078312D" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078312D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Banking services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C187EA8" w14:textId="08A571A6" w:rsidR="00130774" w:rsidRPr="0078312D" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078312D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Utility service providers (electricity, water, telecommunications, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BFB964" w14:textId="4E0591CB" w:rsidR="00130774" w:rsidRPr="0078312D" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078312D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Systems support (e.g., Quantum, security installations, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5037FA4F" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement processes to replace existing LTAs must provide all bidders with the same amount of information to ensure that there is no undue advantage or preferential treatment given to the incumbent vendors or those that have previously held LTAs. Where changing LTA vendors may involve significant migration costs, these should be factored into any evaluation to ensure value for money. Criteria should be included in the solicitation process to demonstrate fairness and transparency.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8A7F65" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>There is no obligation to extend or complete an LTA. If the performance of the vendor is not satisfactory, if market conditions have changed, or if UNDP demand for the goods and services has changed, an LTA may be allowed to expire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7245FF3C" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="025D8DD2" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Usage against the ceiling amount of an LTA should be monitored.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A166FDA" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc450661560"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>LTA Classification Based on Market Analysis</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="0FCD9CA6" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRPr="00E66780" w:rsidRDefault="00A8171D" w:rsidP="00A8171D">
+        <w:t>Procurement Review Committees</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="1FD17801" w14:textId="77777777" w:rsidR="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29CDF1BD" w14:textId="506DD000" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LTAs are governed by the same requirements and thresholds as other procurement actions and are subject to review by Procurement Review Committees as set forth in Section VI of the Policy on the Submission of Procurement Actions to Procurement Review Committees. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBFAD96" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="407329BC" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The following procurement actions to create LTAs should be noted:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D14EDC3" w14:textId="46B70431" w:rsidR="00130774" w:rsidRPr="0078312D" w:rsidRDefault="00130774" w:rsidP="0078312D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078312D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The total estimated amount for the life of the LTA should be the basis for determining which committee should review it; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F20ADC" w14:textId="7628B7C5" w:rsidR="00130774" w:rsidRPr="0078312D" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078312D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ex-ante review should be requested for LTAs of longer duration than the standard three-year period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E977C87" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="0078312D" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The review procedure for using LTAs created by other UN agencies is described below. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E45E423" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24912262" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc450661561"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cooperation with UN Entities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="10F64F10" w14:textId="77777777" w:rsidR="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE0CD2F" w14:textId="2CF36855" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Delivering as One” and other UN reform initiatives have accelerated efforts among UN entities to collaborate and cooperate on Supply Chain Management, including procurement. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk50716903"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moreover, the issuance of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:anchor=":~:text=Mutual%20Recognition%20In%20a%20joint%20effort%20to%20advance,in%202018%20to%20develop%20a%20Mutual%20Recognition%20Statement." w:history="1">
+        <w:r w:rsidRPr="00130774">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>“Mutual Recognition” statement released by the Secretary General in 2019</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formalizes the commitment of UN entities to use or rely on other entities’ policies, procedures, system contracts and related operational mechanisms for the implementation of activities without further evaluation checks or approvals being required, to the greatest extent practicable.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412C7E22" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To further collaboration between UN Entities and in support of UN initiatives, it may be determined that cooperation with other </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>organisations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, agencies or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United Nations system is appropriate to meet the requirements of UNDP. Procurement cooperation may be considered appropriate to, inter alia, obtain volume pricing or achieve process or operational efficiencies and may take the following forms or modalities:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EFB425" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Using LTAs or system contracts of other UN entities (piggybacking);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DEC875" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reuse of UN Entity solicitation results;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBD0241" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Establishing and using joint LTAs and contracts (joint solicitation);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770C319B" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Using procurement services of other UN entities (outsourcing);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D7F7C7" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procuring from another UN entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D49597E" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Using a joint procurement unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FB2C8F" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Moreover, Supply Chain Management collaboration further encompasses the following range of activities and is encouraged wherever appropriate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE95877" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sharing technical requirements (specifications, terms of reference, statement of works) or developing common technical and performance requirements </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F3CA5C" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leveraging technical expertise of other UN </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Organisations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and non-UN partners to collaborate on quality assurance of products and services </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A71273" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Joint forecasting, logistics and warehousing with UN and non-UN partners for the purpose of market shaping activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647B9640" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Joint assessments of manufacturers’ capacity with UN and non-UN partners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743FF23C" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Joint strategies with UN and non-UN partners, e.g., to stimulate and create product development and markets, to ensure product tracking, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543CD198" w14:textId="77777777" w:rsidR="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purpose of this section is to provide the policy and procedures for UNDP’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>procurement cooperation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with other entities of the United Nations System. It should be used in conjunction with the document “Common UN Procurement at the Country Level” (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00130774">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://www.ungm.org/Shared/KnowledgeCenter/Pages/HWG_GUIDE</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) which was published by the United Nations High Level Committee on Management (HLCM) Procurement Network in March 2012. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F400840" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C41A057" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> FRR 121.02 (b) states that “the Chief Procurement Officer may cooperate with other organizations of the UN system to meet the procurement requirements of UNDP, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>provided that the regulations and rules of those organizations are consistent with those of UNDP.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>” The same rule also states, “Such cooperation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>may include carrying out common procurement actions together, or UNDP may enter into a contract relying on a procurement decision of another organization, or may request another organization to carry out procurement activities on behalf of UNDP.”</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_ftnref1"/>
+      <w:r w:rsidRPr="00130774" w:rsidDel="00C0029D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="3CB10791" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E7C16F8" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>FRR 121.05 (a) on direct contracting includes an exception to the use of formal methods of solicitation: vi. The proposed procurement contract is the result of cooperation with other organizations of the United Nations system, pursuant to Rule 121.02.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298A2B5F" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34AE97FB" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Using LTAs or system contracts of other UN entities (piggybacking)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29094211" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63383D65" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP may use an LTA or system contract created by another UN entity, even if not concluded through a joint solicitation exercise, provided that the LTA satisfies UNDP’s requirements, specifically in terms of value for money and fit-for-purpose. Such an assessment should be determined and guided by the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9846DF" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="0078312D" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078312D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The value of UNDP’s call-off is less than or equal to the intended single call-off volume (if indicated in the LTA) or is not more than the total value of the LTA and the LTA vendor offers goods or services to UNDP with the same terms and conditions. An LTA should not be used to order disproportionately higher volumes than intended, especially for goods/services with volume discounts not reflected in the LTA; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE3CA88" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="0078312D" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078312D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP’s requirements are equivalent to those included in the LTA;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DD7E14" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="0078312D" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078312D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The LTA set-up in terms of type and configuration, especially in respect of geographical coverage and conditions of usage for multiple vendor LTAs, serve UNDP’s purposes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3A815C" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B8173D3" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the LTA has been approved according to the procedures established in the respective UN entity, a separate review of the LTA by UNDP’s review committee shall not be required, provided the following is met:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2045317B" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19880EA2" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The LTA is still valid and has not been cancelled or terminated;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A61341" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The UN entity that created and owns the LTA permits its use by [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] and has confirmed this in writing. In obtaining the written approval, it is recommended to obtain from the other UN entity information about the LTA by using the HLCM-endorsed </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00130774">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>LTA information sheet</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which includes details about the LTA type, duration, ceiling amount (if applicable), reporting requirements for its usage by other UN entities, guidance note for usage of the LTA, etc. In addition, UNDP must obtain a signed copy of the UN entity’s LTA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653D5324" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The vendor on the UN entity LTA is eligible with respect to UNDP’s requirements on vendor eligibility;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAB848F" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The vendor accepts UNDP’s General Conditions of Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B096526" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127A3EBF" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A separate agreement, typically in the format of a [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>type of agreement e.g. Purchase Order or Memorandum of Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], must be signed between the vendor and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C5D3FD" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E62905E" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LTAs of other UN entities are available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="00130774">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>www.ungm.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. It should be noted that all LTAs available in UNGM are considered to have met the premise in paragraph b) above i.e. that the entity that created the LTA permits the use by other UN entities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46491893" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D40A29B" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a UN entity utilizes another entity’s LTA they must fulfil the reporting requirements established by the entity that created it in the first place, in terms of value of orders placed against the LTA, performance of the supplier, etc. utilizing the UNGM functionality for this. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Usage against the ceiling of an LTA shall be monitored.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AB0108" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425358F6" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Best Practices for sharing LTAs including the LTA Information Summary Form are available at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="00130774">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://www.ungm.org/Shared/KnowledgeCenter/Document?widgetId=2198&amp;documentId=592607</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1288B308" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2148EF55" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If a UNDP Business Unit is using an LTA from another agency that is not in the repository but has value, the unit may propose adding it to the repository. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061256EA" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="089D09FB" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Re-use of UN Entity Solicitation Results</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9493CA" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF6694C" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a single or related series of planned procurement actions, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may rely on the competitive selection process of another UN Entity, when, in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estimation, the potential benefits of undertaking a new selection process would not justify the associated administrative costs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>reuse the tender results to procure goods, works or services without undertaking a separate selection process, provided that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51327C4C" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the award is made within a twelve (12) month period after the contract signature date;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D75AD6" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the requirements for the goods, works or services are substantially the same and the quantities originally tendered were similar or greater;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C47473" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the Vendor agrees to offer the goods, works or services at the same terms and conditions and that these are considered reasonable for the market. S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imilarly to clause 6(a) above on country-specific LTAs, this provision is more suitable for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">goods or services procured in a given country as market conditions may be different in another country. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event that a country office needs to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>utilise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a country-specific solicitation process by another UN Entity, the requesting country office shall ensure that the result of the solicitation process is suitable for the requirements and value for money shall be demonstrated;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B415CD" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the Vendor accepts UNDP’s terms and conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB531E3" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the case is submitted to the appropriate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contracts review committee based on the value of the engagement and approval is obtained from the appropriate procurement authority of UNDP . UNDP will have to obtain relevant and sufficient information from the other UN Entity similar to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00130774">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>LTA Information Sharing Form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to submitting the case to the appropriate UNDP’s contracts review committee in order for the contracts review committee to be able to do a meaningful review of the tender process conducted by the other UN Entity. For that purpose, UNDP should obtain from the other UN Entity the following information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3847B831" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Supplier’s name and contact details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32720AD7" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A copy of the published RFQ, ITB, or RFP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C16A82E" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Confirmation that t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he vendor has demonstrated performance under the contract </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3ED0E3" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A copy of the contract. If this is not possible, as a minimum: a brief description of the goods and/or services procured, the contract reference number, the contract date, the contractual delivery times, and the contract prices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E08F0C" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The UNSPSC code(s) related to the goods and/or services covered under the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DC9F7F" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The date and reference of the relevant contracts review committee's recommendation of approval of the award, including specific information, as to whether or not the solicitation process was a formal competitive process, the number of responsive bids received, confirmation of award as per the RFQ, ITB or RFP provisions, including any significant comments of the contracts review committee that may be relevant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244B3BBD" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="753F799F" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Establishing and using joint LTAs and contracts (joint solicitation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F29ADA8" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP may elect to undertake joint procurement activities with one or more UN Entities, based on the estimated total value of a single or related series of planned procurement actions. Generally, the cooperating UN Entities will choose one UN Entity to lead the procurement process under the procurement rules and regulations of that UN Entity. Cooperating UN Entities will jointly agree on the Solicitation Documents and evaluation criteria and will jointly evaluate the offers submitted. The Solicitation Documents should clearly specify the expected contractual form for effecting the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>procurement. Joint Solicitations are subject to the review requirements of the lead UN Entity only, except in those cases where the applicable evaluation criteria or the resulting award differs from that of the Lead UN Entity. In the case where UNDP is the Lead UN Entity it may provide for representation by the other participating UN Entities on the relevant Procurement Committee responsible for reviewing the procurement activity. The outcome of the Lead UN Entity Procurement Committee review should be shared with participating organisations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF7BCA8" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="670D3C77" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Using procurement services of other UN entities including joint procurement units (outsourcing)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D58D5B" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789C93A7" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Under certain circumstances it may be appropriate or necessary to request another UN Entity to carry out certain procurement activities on behalf of UNDP. UN entities will enter into an appropriate legal instrument for outsourcing of the relevant procurement activity. Outsourcing may be considered in the following situations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D96555" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Expertise.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> When UNDP recognizes particular expertise of another United Nations entity in the procurement of specific goods, works or services, the designated procurement authority may authorize outsourcing for the specific goods, works or services and designate the UN Entity as the procurement agent for UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14113B6F" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procurement / Administrative Capacity. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When UNDP does not itself have the necessary procurement and/or administrative capacity in a country, procurement actions may be undertaken on behalf of UNDP by the representative of another UN Entity with the necessary procurement and administrative capacity (e.g. representative of the local United Nations Development Programme often provides services to other UN Entities), in accordance with the rules and regulations of that UN Entity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7421C4B9" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...75 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Shared Services.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> When, in a given location, a joint United Nations activity has been established to provide certain administrative services to all partners (e.g. Delivery as One UN initiatives) and has the necessary procurement capacity to achieve economies of scale or to increase effectiveness and efficiency, UNDP may authorize the outsourcing of certain or all procurement actions for any period and designate the joint United Nations activity as the procurement agent for UNDP and will inform </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chief Procurement Officer, CPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The rules and procedures established jointly by the participating UN Entities for that activity or for joint procurement activities, including review requirements will be applicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E84DE46" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A500104" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...732 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...128 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...304 lines deleted...]
-        </w:numPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procuring from another UN Entity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A43CB46" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="414EC54C" w14:textId="131EF6F5" w:rsidR="00DA504D" w:rsidRDefault="00130774" w:rsidP="0078312D">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...1062 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId23"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00130774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a UN Entity has goods in stock or delivers certain services, UNDP may procure goods, works or services from that UN Entity, through the establishment of an appropriate legal instrument with the UN Entity. Procurement from another UN Entity must be approved by the designated procurement authority based on adequate justification. </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00130774">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="900" w:right="900" w:bottom="1890" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E85D435" w14:textId="77777777" w:rsidR="00C30294" w:rsidRDefault="00C30294" w:rsidP="0076238B">
+    <w:p w14:paraId="56622932" w14:textId="77777777" w:rsidR="007F245E" w:rsidRDefault="007F245E" w:rsidP="00130774">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C4B6FF1" w14:textId="77777777" w:rsidR="00C30294" w:rsidRDefault="00C30294" w:rsidP="0076238B">
+    <w:p w14:paraId="57EF4B82" w14:textId="77777777" w:rsidR="007F245E" w:rsidRDefault="007F245E" w:rsidP="00130774">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1597A76F" w14:textId="782E1152" w:rsidR="0076238B" w:rsidRPr="00481AFD" w:rsidRDefault="00481AFD" w:rsidP="00481AFD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38429F43" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="0078312D" w:rsidRDefault="00130774" w:rsidP="00481AFD">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Page</w:t>
+    <w:r w:rsidRPr="0078312D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00481AFD">
-[...2 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="0078312D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0078312D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00481AFD">
+    <w:r w:rsidRPr="0078312D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FD14A5">
+    <w:r w:rsidRPr="0078312D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0078312D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00481AFD">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="0078312D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="0078312D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0078312D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00481AFD">
+    <w:r w:rsidRPr="0078312D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FD14A5">
+    <w:r w:rsidRPr="0078312D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0078312D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0078312D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00481AFD">
+    <w:r w:rsidRPr="0078312D">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> Effective Date: 09/09/2020</w:t>
     </w:r>
-    <w:r w:rsidRPr="004949B2">
+    <w:r w:rsidRPr="0078312D">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="004949B2">
+    <w:r w:rsidRPr="0078312D">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="004949B2">
+    <w:r w:rsidRPr="0078312D">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
+      <w:t xml:space="preserve">       Version #: 7</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0078312D">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">  </w:t>
-[...19 lines deleted...]
-    <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2382BBF4" w14:textId="77777777" w:rsidR="00C30294" w:rsidRDefault="00C30294" w:rsidP="0076238B">
+    <w:p w14:paraId="5D7AADCC" w14:textId="77777777" w:rsidR="007F245E" w:rsidRDefault="007F245E" w:rsidP="00130774">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38583C57" w14:textId="77777777" w:rsidR="00C30294" w:rsidRDefault="00C30294" w:rsidP="0076238B">
+    <w:p w14:paraId="7A255EEE" w14:textId="77777777" w:rsidR="007F245E" w:rsidRDefault="007F245E" w:rsidP="00130774">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2DA1EF83" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRDefault="00A8171D" w:rsidP="00A8171D">
+    <w:p w14:paraId="3861C016" w14:textId="16A74D6B" w:rsidR="00130774" w:rsidRPr="0078312D" w:rsidRDefault="00130774" w:rsidP="0078312D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:ind w:left="720"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="386E2F09" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRDefault="00A8171D" w:rsidP="00A8171D">
+        <w:ind w:left="270" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078312D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078312D">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0078312D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This policy has been updated to reflect more recent developments including publication of “Common UN procurement at the country level” and the “Mutual Recognition” Statement which formalizes the joint commitment of UN entities to use or rely on other entities’ policies, procedures, system contracts and related operational mechanisms for the implementation of activities without further evaluation checks or approvals being required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1912E77B" w14:textId="77777777" w:rsidR="00130774" w:rsidRPr="0078312D" w:rsidRDefault="00130774" w:rsidP="0078312D">
       <w:pPr>
         <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:ind w:left="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0078312D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>When applying the modalities in this policy and relying on the outcome of another UN entity’s procurement process, the procurement process should not be reviewed again by the entity-specific review body except in specific situations mentioned in this policy. The terms of reference of the entity-specific review body should explicitly exclude such actions from a further review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760F39D1" w14:textId="77777777" w:rsidR="00A8171D" w:rsidRDefault="00A8171D" w:rsidP="00A8171D">
+    <w:p w14:paraId="05472B36" w14:textId="77777777" w:rsidR="00130774" w:rsidRDefault="00130774" w:rsidP="00130774">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7BD98424" w14:textId="305DBCAA" w:rsidR="00481AFD" w:rsidRDefault="00772586" w:rsidP="00481AFD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16515BB6" w14:textId="77777777" w:rsidR="00130774" w:rsidRDefault="00130774" w:rsidP="00481AFD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="171B885F" wp14:editId="164B6A59">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7932E722" wp14:editId="30DA0D72">
           <wp:extent cx="294640" cy="589280"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:docPr id="575814029" name="Picture 575814029"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="24" name="Picture 24"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="3247" b="16111"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="294640" cy="589280"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="18C25703" w14:textId="77777777" w:rsidR="00481AFD" w:rsidRDefault="00481AFD">
+  <w:p w14:paraId="4A380539" w14:textId="77777777" w:rsidR="00130774" w:rsidRDefault="00130774">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="042A6EE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43068810"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4114,341 +5720,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E0E5194"/>
-[...289 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FA34D46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="901E4F0C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4517,51 +5832,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FAC1998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4C2C8FC"/>
     <w:lvl w:ilvl="0" w:tplc="18C6BB4C">
       <w:start w:val="21"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4608,51 +5923,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FB86ED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5CF217B2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4721,51 +6036,140 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="307C3747"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B90EC704"/>
+    <w:lvl w:ilvl="0" w:tplc="E168D706">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BA913BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50B0CBB8"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4807,143 +6211,226 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F220E18"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F8216FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BC6AB95E"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="AD44747E"/>
+    <w:lvl w:ilvl="0" w:tplc="E168D706">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="auto"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041C000F" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="041C0019" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="041C001B" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041C000F" w:tentative="1">
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B204845"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="662C1B5E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53645D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="384E633E"/>
     <w:lvl w:ilvl="0" w:tplc="041C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4985,71 +6472,190 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53B87EBA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10529990"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66DA109E"/>
+    <w:nsid w:val="68DC01F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7DBAA52C"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="upperRoman"/>
+    <w:tmpl w:val="1B026EFA"/>
+    <w:lvl w:ilvl="0" w:tplc="BE66E22E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E168D706">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1584" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041C000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5072,139 +6678,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68DC01F4"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D872273"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -5246,51 +6763,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706D4C4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52E237C6"/>
     <w:lvl w:ilvl="0" w:tplc="0B7279EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
@@ -5335,142 +6852,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E4C0C24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0040EA80"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5540,322 +6966,175 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="877621108">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="542207019">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1862812446">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="137185677">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1581254887">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="42875792">
+  <w:num w:numId="6" w16cid:durableId="1574001403">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="37781071">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="7" w16cid:durableId="1339961859">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="545532881">
+  <w:num w:numId="8" w16cid:durableId="886259722">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1336030371">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="542207019">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="10" w16cid:durableId="401878840">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1268544509">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="11" w16cid:durableId="1070156970">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1909489209">
-[...26 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="137185677">
+  <w:num w:numId="12" w16cid:durableId="1279868719">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1581254887">
-[...2 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1574001403">
+  <w:num w:numId="13" w16cid:durableId="1202939241">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1339961859">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="14" w16cid:durableId="316305460">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006B5DCA"/>
-[...131 lines deleted...]
-    <w:rsid w:val="00FF7711"/>
+    <w:rsidRoot w:val="00130774"/>
+    <w:rsid w:val="000361CD"/>
+    <w:rsid w:val="000A01A0"/>
+    <w:rsid w:val="00130774"/>
+    <w:rsid w:val="00392D31"/>
+    <w:rsid w:val="005B0152"/>
+    <w:rsid w:val="006C0637"/>
+    <w:rsid w:val="0078312D"/>
+    <w:rsid w:val="007F245E"/>
+    <w:rsid w:val="00A40D20"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="hi-IN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6B468E1F"/>
-  <w15:docId w15:val="{11CDFE0B-5DC5-42F3-B216-D1937F421D4D}"/>
+  <w14:docId w14:val="2E27E755"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1D277E51-FA6A-4506-B3C7-9C70E0581039}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6083,50 +7362,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -6195,2942 +7483,835 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00504BC6"/>
+    <w:rsid w:val="00130774"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00130774"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00130774"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00130774"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00130774"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00130774"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00130774"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00130774"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00130774"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006B5DCA"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00130774"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00130774"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00130774"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00130774"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00130774"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00130774"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00130774"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00130774"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00130774"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006B5DCA"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00130774"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-    <w:name w:val="apple-converted-space"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="006B5DCA"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00130774"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004009BE"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00130774"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004009BE"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00130774"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...5 lines deleted...]
-    <w:rsid w:val="00F67C94"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00130774"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00130774"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F67C94"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00130774"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00130774"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00130774"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F67C94"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00130774"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...7 lines deleted...]
-    <w:rsid w:val="00F67C94"/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00130774"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...12 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0076238B"/>
+    <w:rsid w:val="00130774"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0076238B"/>
+    <w:rsid w:val="00130774"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00130774"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00130774"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00130774"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0076238B"/>
+    <w:rsid w:val="00130774"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0076238B"/>
-[...124 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00130774"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00751CD2"/>
+    <w:rsid w:val="00130774"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...32 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2376 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5191" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5196" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5196" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ungm.org/Shared/KnowledgeCenter/Pages/HWG_GUIDE" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unsystem.org/content/mutual-recognition" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ungm.org/Shared/KnowledgeCenter/Document?widgetId=2198&amp;documentId=592607" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/22916" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ungm.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5191" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5191" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5196" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ungm.org/Shared/KnowledgeCenter/Pages/HWG_GUIDE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5196" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unsystem.org/content/mutual-recognition" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ungm.org/Shared/KnowledgeCenter/Document?widgetId=2198&amp;documentId=592607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/22916" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ungm.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9241,690 +8422,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...432 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...59 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E81F75A6-3593-4DCB-B3F1-3D216136F6DB}">
-[...35 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CD42568-D666-4F0D-9564-ABC56F998017}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37C645D8-F237-4DE7-BE2C-512493914457}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...24 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>19037</Characters>
+  <Pages>8</Pages>
+  <Words>3330</Words>
+  <Characters>18983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>158</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22332</CharactersWithSpaces>
+  <CharactersWithSpaces>22269</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Maria Fernanda Bohorquez</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>