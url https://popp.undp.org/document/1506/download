--- v0 (2026-04-07)
+++ v1 (2026-06-13)
@@ -1,3417 +1,4355 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E414A6C" w14:textId="27ED4C01" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
+    <w:p w14:paraId="2A2E7A21" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procurement Ethics, Fraud and Corrupt Practices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D0E53B" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
+    <w:p w14:paraId="54100819" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-          <w:numId w:val="19"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06138532" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This policy is premised on four key principles of procurement enlisted in the UNDP Financial Regulations and Rules. These are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2122E253" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="35E98809" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52513B28" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...4 lines deleted...]
-          <w:numId w:val="20"/>
+    <w:p w14:paraId="5B1495F0" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:textAlignment w:val="top"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Best value for money;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11573F6E" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3FC8FBC4" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:textAlignment w:val="top"/>
-[...11 lines deleted...]
-          <w:numId w:val="20"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C6F7768" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:textAlignment w:val="top"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fairness, integrity and transparency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C5E10D" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7B448527" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:textAlignment w:val="top"/>
-[...11 lines deleted...]
-          <w:numId w:val="20"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB5281A" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:textAlignment w:val="top"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Effective international competition; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B139F25" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="56D01588" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:textAlignment w:val="top"/>
-[...11 lines deleted...]
-          <w:numId w:val="20"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D6E311" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:textAlignment w:val="top"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The interest of UNDP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1919A027" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="59D1C2CA" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:textAlignment w:val="top"/>
-[...12 lines deleted...]
-        </w:numPr>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F2AA163" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As a United Nations entity, UNDP funds are entrusted to the organization by the public at large. All procurement transactions must be conducted with impeccable standards to maintain the highest degree of public trust. When </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Structure Element - Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017E4349" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
-          <w:lang w:val="en-GB"/>
-[...19 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fraudulent and corrupt practices occur, damage extends well beyond financial losses, posing serious threats to UNDP’s ability to achieve its operational and programmatic objectives, and to its credibility as a trusted, efficient and effective partner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E805B5" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...34 lines deleted...]
-        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As per UN Standards of Conduct, UNDP personnel must be mindful of all risks of fraud and corrupt practices in procurement. This policy guides the prevention of these practices, as well as their identification and the management of appropriate responses. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Particular attention must be paid to emergency settings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where pressures to achieve rapid results can raise risks of fraud or corruption.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572FE7D1" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...27 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63DD13EA" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...16 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="RelevantPolicies"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00F43B13">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP, to conform to the UN standards of conduct, must observe the highest standards of ethics throughout the procurement process. The process must allow all offerors to compete on a fair, equal and transparent basis. All staff associated with procurement are responsible for protecting the integrity and fairness of the process.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C9C528" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...13 lines deleted...]
-          <w:numId w:val="19"/>
+    <w:p w14:paraId="3351F3CA" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0268EB" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">During the pre-solicitation phase, staff must not allow offerors access to information, whether technical, financial or of any other nature, before it is publicly available. Staff should not use unnecessary restrictive specifications, statements of work or terms of reference that may discourage competition. Staff may not disclose proprietary and source selection information, directly or indirectly, to any individual other than those authorized to receive information at any time prior to or after the selection and contracting process. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3045D3B8" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...13 lines deleted...]
-          <w:numId w:val="19"/>
+    <w:p w14:paraId="797FE5B8" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9CC8B1" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">To avoid conflict of interest, staff with a financial interest in an offeror are prohibited from any involvement in the procurement process. Financial interest means anything of monetary value including, but not limited to an interest in a business consisting of any stock, stock option, or similar ownership interest, but excluding any interest arising solely by reason of investment in such business by a mutual, pension or other institutional investment fund over which the staff member does not exercise control. Financial interest can also entail receipt of, or the right or expectation to receive, any income in one or more of the following forms: a consulting fee, honoraria, salary, allowance, forbearance, forgiveness, interest in real or personal property, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F43B13">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>dividend, royalty derived from the licensing of technology or other processes or products, rent or capital gain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571F2D46" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...13 lines deleted...]
-          <w:numId w:val="19"/>
+    <w:p w14:paraId="2BCC0A17" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DABDB63" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staff having personal or professional interests in an offeror are also prohibited from any involvement in the procurement process. Personal or professional interests include, but are not limited to: any organization or enterprise over which the staff member, alone or together with an immediate family member (i.e., employee's spouse or domestic partner, and dependent children) exercises a controlling interest. These interests also involve any corporation, partnership, sole proprietorship, firm, franchise, association, organization, holding company, joint stock company, receivership, business or real estate trust or any other nongovernmental legal entity organized for profit, non-profit, or charitable purposes; or any executive position or membership on the offeror’s board regardless of compensation; or any position that includes responsibilities for a significant segment of the offeror’s operation or management of a business.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB5F2A4" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...13 lines deleted...]
-          <w:numId w:val="19"/>
+    <w:p w14:paraId="550C464C" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F1A993" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Any procurement personnel maintaining a conflict of interest or potential conflict should immediately notify the Resident Representative/Country Director or head of the business unit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C10F01" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...13 lines deleted...]
-          <w:numId w:val="19"/>
+    <w:p w14:paraId="1C034FAF" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4614B9E6" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP should exclude suppliers, contractors and consultants from tendering for procurement opportunities if they or their affiliates provided consulting services for the preparation and implementation of a project. To prevent a conflict of interest, the offeror and their affiliates are disqualified from subsequently providing goods and civil works under UNDP financing for the same project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3852E51D" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...13 lines deleted...]
-          <w:numId w:val="19"/>
+    <w:p w14:paraId="242C97C7" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DC7845C" w14:textId="3FE52C92" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...10 lines deleted...]
-        <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To safeguard UNDP against illicit use of publicly entrusted funds in terrorist financing, business units should assess all entities with whom business is conducted to ensure that funds are used for their intended purposes. To sustain financial control of such public funds and compliance with United Nations regulations and guidelines regarding anti-terrorist financing practices, organizational due diligence requires business units to undertake a review of the entity’s profile, including background, financial reports, annual statements, etc., and to confirm business registration with government authorities. All entities must be verified to ensure that they are legitimate, not listed on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00820AF6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNGM list of suspended or removed vendors</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F43B13">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, which subsumes the Security Council 1267 Committee's list of terrorists and terrorist financiers, UNDP’s list of suspended or removed vendors, and other required lists.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4685592F" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00244239" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4A2D99CF" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5272729D" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The verification of vendors may require obtaining supporting documentation of a bona fide business relationship between UNDP and the vendor. Key supporting documents include originals or certified copies showing the complete name, address, and banking details of the vendor and duly signed by an authorized company official, supported by a copy of the bank statement or a voided cheque. This supporting documentation should be maintained and securely filed. The full procedure and related procedural guidance, including the checking of alternate sources of information to ensure the vendor is legitimate, is specified within the POPP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C22A945" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...13 lines deleted...]
-          <w:numId w:val="19"/>
+    <w:p w14:paraId="0BA3D7C4" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA55BF2" w14:textId="55EBC3B1" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00B43B03">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>All staff are responsible for the regularity of their actions. Any staff member taking action contrary to the UNDP Financial Rules and Regulations or this policy may be held personally and financially liable for the consequences.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26679199" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="74C514D9" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Key risks to avoid in each phase of procurement include: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF0DF5D" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
+    <w:p w14:paraId="47BDC30A" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procurement planning/budgeting:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB5BB3D" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="55F03A5D" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Inadequate analysis of the supply market, organizational requirements, and stakeholder needs and issues </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DD05CE" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="7BFBD28E" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">No planning undertaken, thus no risks assessed </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44346004" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="06C98A73" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Procurement needs artificially inflated or stated in a manner that permits low quality goods/services to pass </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28544B6D" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="7CD110CD" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Requirements prepared in a manner that favours or disfavours particular suppliers </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DE637F" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="7B7E7D0F" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Poorly substantiated ‘justification’ for waivers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229BE33E" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="3E909A91" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Budgets set artificially high </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51698EC6" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
+    <w:p w14:paraId="4C8678BA" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procurement selection:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5997262F" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="5DD25F6B" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Using inappropriate procurement methods with the aim of finding ways to subvert the regular decision-making process </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A0B444" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="6AA382A1" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluation criteria designed to favor a particular supplier or disqualify others </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E304A5A" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1DD756DF" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Information shared to favour a particular supplier </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA13AA3" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="692C7091" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Unfairly restricting the pool of potential suppliers </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D532DD1" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="68E7566C" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Accepting late bids/proposals </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B11AA60" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0DEB4EB8" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Rejecting legitimate bids </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC22407" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1737A863" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Inappropriately evaluating a supplier</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05ED03D4" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="4D4392A4" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Mishandling bids received</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B8830D" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="345D6BA8" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Failing to detect fraudulent documents submitted by bidders </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71887BE9" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
+    <w:p w14:paraId="7EF7C9D8" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contract award and management:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0692F5" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="03075E0E" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Splitting procurement actions to stay below the threshold for procurement review </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4340777A" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="4CAFF8DB" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Unrealistically low bid with expectation to later amend the contract </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B345F2F" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="15EAC520" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Unrealistically high calibre goods/experts presented in a submitted proposal, with a high risk of being replaced later by inferior ones </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43345C13" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="6A9925C1" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Corrupt subcontractors </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABD221D" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="104A41BF" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Contract differs  from bid/proposal in terms of specifications, quantities, level of effort, delivery schedule and payment terms </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D28AE0" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0BC8EDB1" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Oversight and reporting requirements minimized to avoid proper quality control </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C269323" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="365366B5" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Inadequate personnel for oversight </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE75E6F" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="38980B91" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Acceptance of cost overruns </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1EB56B" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="3C007D09" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Manipulation and destruction of supporting documentation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E22B5B1" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="79C9A76B" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Splitting contracts/purchase orders to avoid scrutiny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A12FD4" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="4828BC51" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Unjustified contract extension or amendment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B49A67" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
+    <w:p w14:paraId="5DCD406C" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Constant vigilance is needed, with an emphasis on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699438B5" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="262D56A3" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reinforcing ethical behaviour as directed by UNDP policies, supported by adequate training and advice on ethical dilemmas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7650690B" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="3461782B" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ensuring adequate procurement planning, including assessment of risks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DABD6A" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1A4BD201" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Maintaining separation of duties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A14D12" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="69C435AB" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Acting in a transparent manner, such as publicly sharing procurement schedules and plans, solicitations and contract awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1682E8" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="274BE200" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ensuring supervision, such as through regular spot checks of procurement transactions and vendor profiles, and background checks of suppliers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A8D02D" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="2529DDAA" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Preparing annual reports on procurement activities, paying particular attention to the number of waivers regardless of the amount involved, the cumulative number of contracts per vendor, and so on</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77473CA4" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="5229770F" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reporting instances of fraud and corruption in a timely and accurate manner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EE47CF" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
+    <w:p w14:paraId="1BC94C0C" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Procedures"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00F43B13">
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4576CA" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...23 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="14773AC9" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc449604615"/>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vulnerable Areas in Procurement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="5742B667" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00B43B03" w:rsidRDefault="00820AF6" w:rsidP="00B43B03">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-          <w:numId w:val="19"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D16DD01" w14:textId="1E08EB97" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...39 lines deleted...]
-          <w:numId w:val="19"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflict of interests: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Any input into the procurement process by a party with vested interests in the outcome creates a conflict of interest. Conflicts can be actual, perceived or potential. They are most serious during:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31293ABE" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...93 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...8 lines deleted...]
-        </w:numPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>trategy development phase</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, inadequate or biased supply market research can limit sourcing to particular products or suppliers. Examples include terms of reference or/and technical specification fair competition.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All those involved in key steps of procurement must declare all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>interests, including actual, perceived and potential, in advance. They should also sign confidentiality agreements not to disclose information received during the process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BF5A86" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="690095CD" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Collusion between UNDP staff members or between UNDP personnel and suppliers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> could involve kick-backs or bribes, resulting in UNDP personnel manipulating the process, such as by restricting the list of suppliers. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-          <w:numId w:val="19"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is critical not to allow personnel to operate alone in many steps of the procurement process, especially in evaluation of and negotiations with suppliers. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567FD27B" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00BA9FF0" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When different suppliers have the same owners or are otherwise associated, competition may not be meaningful. Limited invitations increase exposure to this risk, since the suppliers could act as a cartel to affect pricing or decisions. Improper granting of ‘sole supplier’ status reduces competition and can lead to non-genuine competition. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12967935" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B49084" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-        </w:numPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ensure a large pool of competitive suppliers and avoid waiver cases, especially on a ‘sole sourcing’ basis. In many supply markets, there may be limited sources, a risk factor that necessitates careful supply market analysis that should be well documented and provided to the procurement review committees for scrutiny. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7718E803" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1189AB4C" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>It may also be possible to consider substitute products or services that would meet the same need.  In some cases, this will allow sourcing from more competitive markets. Search the United Nations Global Marketplace for potential suppliers and advertise procurement opportunities to allow public scrutiny of requirements. Give opportunities to larger pools of suppliers. Do thorough background checks on companies and look for suppliers that have different names but the same phone numbers, addresses, banking information, owners and managers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697D4990" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:numId w:val="19"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067C1A0B" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unfair advantage to individual suppliers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means that information is not disclosed consistently to all potential suppliers during the solicitation process, or inside information is disclosed to a potential supplier or existing vendor. Permitting personnel to act alone or undertaking ineffective market research can give rise to unfair advantage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FFCDB8" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-          <w:numId w:val="19"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D83EEC0" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="003E0D38">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Document the interactions with suppliers and potential suppliers in the presence of more than one individual. Make this a requirement. Undertake structured and well-documented market research, both at planning and procurement process stages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396B0C99" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ACF230C" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...23 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avoid answering queries from bidders on the phone, unless the question and responses will be captured in detail and shared in writing with other bidders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5780588D" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:numId w:val="19"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D20737" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Circumventing thresholds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for undertaking formal solicitations and for review by procurement review committees occurs by splitting orders, establishing long-term agreements that have no total value, and estimating costs below real costs to bring in low-value contracts that are later adjusted. When extending or amending contracts, determine the contract history and current cumulative contract amount, and justify why the contract is being extended or amended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216BBBB3" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0C791A" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Run reports in Quantum to allow the generation of lists that involve multiple orders from the same vendor. Compare Quantum purchase orders greater than the threshold against procurement review committee online reports for a given business unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228EA154" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...34 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:numId w:val="19"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54CFE6E9" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Inadequate knowledge of market or nature of goods/services being procured</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can lead to improperly approaching the market, obtaining poor quality goods/services, not getting value for money, or overpricing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DA58DA" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="418F85BA" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ensure that those undertaking procurement have adequate knowledge and skills to address the level of complexity they are dealing with.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0A04F1" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D6C5942" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Improper hospitality, gifts and inducements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F43B13">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> include bribes and incentives such as free or discounted goods and private services.           </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7721F9E0" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="30A90C4C" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-          <w:numId w:val="19"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="604998D9" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Watch for excessive hospitality disguised as learning or demonstration events.  Watch for contracts that are structured around benefits such as free tickets from travel agencies, when those benefits become a key evaluation criterion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4926982C" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
+    <w:p w14:paraId="0279A37D" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lack of substantiated need for goods or services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F43B13">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A8A63A" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...4 lines deleted...]
-          <w:numId w:val="19"/>
+    <w:p w14:paraId="0F81A00B" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Check procurement strategies, plans and solicitation requirements against project document.  Ask if the quantity and/or duration seem appropriate for the need</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F43B13">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FDDB89" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7AE59139" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-          <w:numId w:val="19"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540136A2" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Inadequate knowledge and skills of personnel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F43B13">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> Procurement is a strategic and complex administrative task that requires expertise at many levels. Low levels of competency increase exposure to risks, especially supplier fraud.  This is particularly the case in emergency situations, where UNDP may have to undertake substantial activities with limited number of staff and time.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F43B13">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F43B13">
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Use</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F43B13">
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> procurement planning with supplier positioning/risk assessments to help determine the nature of competencies required for particular procurement transactions. Use expressions of interest and well-documented supply market research to collect intelligence on requirements. The UNDP SURGE project, UNDP and roving procurement specialists are available to help country offices with short-term needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BF5AFD" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4D99D9AA" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:numId w:val="19"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22402F6B" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Shortcuts </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F43B13">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">limit time for bidding and inappropriate issue expressions of interest or requests to quote. Risks of fraud rise dramatically, as both suppliers and UNDP personnel act on insufficient information. This is a critical risk especially in emergency situations. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F43B13">
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Take time to assess the nature of procurement challenges and associated risks, and plan accordingly.  Investment in upfront analysis and planning will actually save time even in emergency situations and mitigate risks.</w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Deliverables"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="0B7595D7" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...4 lines deleted...]
-          <w:numId w:val="25"/>
+    <w:p w14:paraId="1367DB7D" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="RolesResponsibilities"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00F43B13">
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Roles &amp; Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39020670" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...3 lines deleted...]
-          <w:numId w:val="25"/>
+    <w:p w14:paraId="125C060E" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Financial Disclosure form (under construction). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBDCC68" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...3 lines deleted...]
-          <w:numId w:val="25"/>
+    <w:p w14:paraId="6F61110A" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Statement of Interest (under construction) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155783D5" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...3 lines deleted...]
-          <w:numId w:val="25"/>
+    <w:p w14:paraId="79D7912F" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Declaration of Impartiality</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596931E2" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00000000" w:rsidP="00E602CE">
+    <w:p w14:paraId="5DE9AF49" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00E602CE" w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00820AF6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>English</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E602CE" w:rsidRPr="00F43B13">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AB8B16" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00000000" w:rsidP="00E602CE">
+    <w:p w14:paraId="68F65D0F" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00E602CE" w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00820AF6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>French</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E602CE" w:rsidRPr="00F43B13">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5703989E" w14:textId="6D31ACF3" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00000000" w:rsidP="00E602CE">
+    <w:p w14:paraId="4E5CE49C" w14:textId="50BF314B" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00E602CE" w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00820AF6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Spanish</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E602CE" w:rsidRPr="00F43B13">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4002C622" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="004B7B9D" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...4 lines deleted...]
-          <w:numId w:val="19"/>
+    <w:p w14:paraId="5CBB1E8B" w14:textId="51D2FBD6" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To protect the integrity of the procurement process, potential abuses may be referred to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="004B7B9D">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00820AF6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDP Online Fraud Reporting System or to OAI </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4577CCEF" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="118FAD97" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFDCAB6" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="004B7B9D" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...4 lines deleted...]
-          <w:numId w:val="19"/>
+    <w:p w14:paraId="50032D55" w14:textId="01D1E3E5" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Please also refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="004B7B9D">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00820AF6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UN Security Council Sanctions List</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B7B9D">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00304CE8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B7B9D">
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Description</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66567272" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
+    <w:p w14:paraId="24EEE78D" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F43B13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Relevant Policies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D716073" w14:textId="77777777" w:rsidR="00E602CE" w:rsidRPr="00F43B13" w:rsidRDefault="00E602CE" w:rsidP="00E602CE">
-[...28 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+    <w:p w14:paraId="7C35E59C" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB68643" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07498419" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="00820AF6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03437FB5" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00820AF6">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="067920AE" w14:textId="77777777" w:rsidR="009C60D8" w:rsidRDefault="009C60D8" w:rsidP="005E420F">
+    <w:p w14:paraId="4BF9893E" w14:textId="77777777" w:rsidR="005B0BAC" w:rsidRDefault="005B0BAC" w:rsidP="00820AF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A9D8826" w14:textId="77777777" w:rsidR="009C60D8" w:rsidRDefault="009C60D8" w:rsidP="005E420F">
+    <w:p w14:paraId="51E319BA" w14:textId="77777777" w:rsidR="005B0BAC" w:rsidRDefault="005B0BAC" w:rsidP="00820AF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...20 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="3A13288B" w14:textId="5DCEEAFB" w:rsidR="005E420F" w:rsidRPr="0035593B" w:rsidRDefault="001429B2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EDF37CB" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRPr="00B43B03" w:rsidRDefault="00820AF6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:lang w:val="en-US"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00B43B03">
       <w:rPr>
-        <w:lang w:val="en-US"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Page</w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="001429B2">
+    <w:r w:rsidRPr="00B43B03">
       <w:rPr>
-        <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0035593B">
+    <w:r w:rsidRPr="00B43B03">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B43B03">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00836B50">
+    <w:r w:rsidRPr="00B43B03">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B43B03">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="001429B2">
+    <w:r w:rsidRPr="00B43B03">
       <w:rPr>
-        <w:lang w:val="en-US"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B43B03">
       <w:rPr>
-        <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0035593B">
+    <w:r w:rsidRPr="00B43B03">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B43B03">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00836B50">
+    <w:r w:rsidRPr="00B43B03">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B43B03">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B43B03">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00251E3D" w:rsidRPr="0035593B">
+    <w:r w:rsidRPr="00B43B03">
       <w:rPr>
-        <w:lang w:val="en-US"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Effective Date:</w:t>
+      <w:t>Effective Date: 26/07/2016</w:t>
     </w:r>
-    <w:r w:rsidR="009E44DE" w:rsidRPr="009E44DE">
-[...2 lines deleted...]
-    <w:r w:rsidR="009E44DE" w:rsidRPr="009E44DE">
+    <w:r w:rsidRPr="00B43B03">
       <w:rPr>
-        <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...4 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve">             Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-210807958"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{F8E897C4-14AE-4387-B325-2EDC38C21916}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00DE3D18">
+        <w:r w:rsidRPr="00B43B03">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00251E3D" w:rsidRPr="0035593B">
+    <w:r w:rsidRPr="00B43B03">
       <w:rPr>
-        <w:lang w:val="en-US"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">            </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13269039" w14:textId="77777777" w:rsidR="009C60D8" w:rsidRDefault="009C60D8" w:rsidP="005E420F">
+    <w:p w14:paraId="7BAF7A60" w14:textId="77777777" w:rsidR="005B0BAC" w:rsidRDefault="005B0BAC" w:rsidP="00820AF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E790601" w14:textId="77777777" w:rsidR="009C60D8" w:rsidRDefault="009C60D8" w:rsidP="005E420F">
+    <w:p w14:paraId="36034133" w14:textId="77777777" w:rsidR="005B0BAC" w:rsidRDefault="005B0BAC" w:rsidP="00820AF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="78988576" w14:textId="1A1C3A0A" w:rsidR="006F6589" w:rsidRDefault="006F6589" w:rsidP="006F6589">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2CB02061" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRDefault="00820AF6" w:rsidP="006F6589">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47EB54FE" wp14:editId="0C7841A5">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F7091D9" wp14:editId="7C981F60">
           <wp:extent cx="294847" cy="593427"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="3247" b="15579"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="299270" cy="602330"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0C437AD0" w14:textId="77777777" w:rsidR="006F6589" w:rsidRDefault="006F6589">
-[...9 lines deleted...]
-  <w:p w14:paraId="05ECE511" w14:textId="77777777" w:rsidR="003D1D94" w:rsidRDefault="003D1D94">
+  <w:p w14:paraId="7BD6FEE1" w14:textId="77777777" w:rsidR="00820AF6" w:rsidRDefault="00820AF6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01A6782B"/>
+    <w:nsid w:val="04851646"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="71F662CA"/>
+    <w:lvl w:ilvl="0" w:tplc="041C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17386A22"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9EC0A9A2"/>
+    <w:tmpl w:val="D2C2E472"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3499,172 +4437,169 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04851646"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D823C64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="71F662CA"/>
-    <w:lvl w:ilvl="0" w:tplc="041C0019">
+    <w:tmpl w:val="FAC4BBAC"/>
+    <w:lvl w:ilvl="0" w:tplc="041C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="315557CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C50E1BF0"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...87 lines deleted...]
-      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3737,68 +4672,68 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11180616"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41F809F7"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5DE6C470"/>
+    <w:tmpl w:val="B22264CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3886,68 +4821,68 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="119528B7"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="483E38FE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5D724D52"/>
+    <w:tmpl w:val="05783860"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4035,2002 +4970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...147 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D823C64"/>
-[...1800 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="679A5F24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7974D474"/>
     <w:lvl w:ilvl="0" w:tplc="041C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6072,1147 +5056,155 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...833 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="797072790">
+  <w:num w:numId="1" w16cid:durableId="1629702247">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="337125178">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="283269268">
+  <w:num w:numId="3" w16cid:durableId="188496364">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2074038663">
-[...32 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="817189729">
+  <w:num w:numId="4" w16cid:durableId="614408072">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="211042724">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="5" w16cid:durableId="1513952181">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="876621555">
-[...11 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="337125178">
+  <w:num w:numId="6" w16cid:durableId="1163282227">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="188496364">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="7" w16cid:durableId="476996356">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00E02075"/>
-[...107 lines deleted...]
-    <w:rsid w:val="00FD61F0"/>
+    <w:rsidRoot w:val="00820AF6"/>
+    <w:rsid w:val="001A76CE"/>
+    <w:rsid w:val="00304CE8"/>
+    <w:rsid w:val="005B0BAC"/>
+    <w:rsid w:val="00751DAA"/>
+    <w:rsid w:val="00820AF6"/>
+    <w:rsid w:val="00B10677"/>
+    <w:rsid w:val="00B43B03"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D20C78"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E67719"/>
+    <w:rsid w:val="00F67172"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5998ABD2"/>
+  <w14:docId w14:val="14DA3B75"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{376DB8A0-2229-4E1E-B172-6D717BB8D25B}"/>
+  <w15:docId w15:val="{E0F5046F-E4C1-4E7A-9AEF-81CC38C0EF39}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7553,1792 +5545,788 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E602CE"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00F76234"/>
+    <w:rsid w:val="00820AF6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00820AF6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00820AF6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00820AF6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00820AF6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00820AF6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00820AF6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00820AF6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00820AF6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0058639A"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00820AF6"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00820AF6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00820AF6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00820AF6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00820AF6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00820AF6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00820AF6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00820AF6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00820AF6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0058639A"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00820AF6"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0058639A"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00820AF6"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:val="es-ES_tradnl"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...7 lines deleted...]
-    <w:rsid w:val="0058639A"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00820AF6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...5 lines deleted...]
-    <w:rsid w:val="0058639A"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00820AF6"/>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:lang w:val="es-ES_tradnl"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0058639A"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00820AF6"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0058639A"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00820AF6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-      <w:lang w:val="es-ES_tradnl"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00243392"/>
+    <w:rsid w:val="00820AF6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Head1">
-[...2 lines deleted...]
-    <w:link w:val="Head1Char"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00F76234"/>
+    <w:rsid w:val="00820AF6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00820AF6"/>
     <w:pPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="top"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00820AF6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00820AF6"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="auto"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005E420F"/>
+    <w:rsid w:val="00820AF6"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...28 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005E420F"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:semiHidden/>
+    <w:rsid w:val="00820AF6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005E420F"/>
+    <w:rsid w:val="00820AF6"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005E420F"/>
-[...45 lines deleted...]
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001429B2"/>
-[...14 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00820AF6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003E0D38"/>
+    <w:rsid w:val="00820AF6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...652 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ungm.org/Admin/IneligibleVendors" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/sc/suborg/en/sanctions/1267/aq_sanctions_list" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/hotline/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/5231" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/3981" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3981" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3981" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ungm.org/Admin/IneligibleVendors" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/sc/suborg/en/sanctions/1267/aq_sanctions_list" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/accountability/audit/investigations" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/3981" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/3981" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...619 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9445,693 +6433,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2335</Words>
-  <Characters>13311</Characters>
+  <Words>2339</Words>
+  <Characters>13336</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>110</Lines>
+  <Lines>111</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15615</CharactersWithSpaces>
+  <CharactersWithSpaces>15644</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Flora Aller</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>