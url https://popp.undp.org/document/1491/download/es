--- v0 (2025-10-03)
+++ v1 (2026-05-02)
@@ -387,51 +387,71 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Marco único para las transferencias de efectivo a los Asociados (Asociados en la Implementación [IP, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Implementing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Partners, por sus siglas en inglés] y las Partes Responsables [RP, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF18DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Partners</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF18DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés] y las Partes Responsables [RP, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Responsible</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -770,154 +790,146 @@
         <w:t xml:space="preserve">o la sección 6.0 del </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00BF18DC">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3922E6"/>
           </w:rPr>
           <w:t>marco HACT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3922E6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3B6C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>revisado para una descripción detallada de las responsabilidades  y la rendición de cuentas de cada una de las funciones a nivel de los organismos y los países.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125E4863" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="003D3B6C" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="125E4863" w14:textId="16C2B632" w:rsidR="00BF18DC" w:rsidRPr="003D3B6C" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3B6C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Uso del marco HACT para actividades de desarrollo de capacidades de los asociados en la </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003D3B6C">
+      <w:r w:rsidR="00AE0207" w:rsidRPr="003D3B6C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">implementación </w:t>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>implementación:</w:t>
+      </w:r>
       <w:r w:rsidRPr="003D3B6C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> el HACT es un método basado en el riesgo, y el marco identifica el desarrollo de capacidades de los asociados en la implementación, con asistencia del PNUD y de otros asociados en el desarrollo, como un elemento central en la gestión del riesgo. La identificación de las brechas en las capacidades y la planificación para abordarlas (ya sea a través de asistencia directa del equipo en el país o de otros asociados en el desarrollo) es un componente importante del Marco. Las oficinas de país deben usar los resultados de la evaluación del HACT a fin de orientar mejor las futuras actividades de desarrollo de capacidades en áreas de desarrollo temáticas y mandatos clave, y con el fin de desarrollar la capacidad de gestión financiera necesaria para cualquier asociado en la implementación. Sin embargo, las actividades de desarrollo de capacidades no niegan los resultados de la micro evaluación para determinar la Modalidad de Transferencia de Efectivo (CTM). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="460BC9A4" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3B6C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Evaluación de los Asociados en la implementación y la aprobación gubernamental:</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3B6C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> la aplicación del marco HACT no exige la aprobación por separado del Gobierno. La aprobación para evaluar a un asociado es una parte integral de la selección de los Asociados en la </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">implementación y se acuerda en el Plan de Acción para el Programa del País (CPAP) o en el Plan de Acción del MANUD, firmado por el Gobierno. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D4383F3" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Evaluación de entidades responsables de la entrega de los productos programáticos</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>: el Asociado en la Implementación suele ser la organización que firma el Plan de Trabajo (WP) y es responsable de la entrega de los productos programáticos. Sin embargo, en algunos casos, la organización que firma el plan de trabajo puede cumplir principalmente una función de coordinación y puede, a su vez, delegar la responsabilidad de aplicación y gestión del programa a otros departamentos u organizaciones. La evaluación y las actividades de garantía del HACT se deben aplicar a la entidad que sea efectivamente responsable de la ejecución de los productos del programa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3229E648" w14:textId="35ADEA13" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
@@ -1213,129 +1225,115 @@
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>año</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> se presume que representa un riesgo material para el PNUD y requiere una microevaluación HACT realizada por un proveedor de servicios externo calificado. Para los asociados en la implementación que se espera que reciban menos del umbral de USD 150.000 anuales, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> se requiere una microevaluación a menos que, por decisión de la oficina, se considere necesario realizar una microevaluación debido a otras consideraciones de riesgo, por ejemplo, en caso de que la oficina no tenga experiencia previa con el asociado o el entorno operativo se considere de alto riesgo. </w:t>
+        <w:t xml:space="preserve"> se requiere una microevaluación a menos que, por decisión de la oficina, se considere necesario realizar una microevaluación debido a otras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">consideraciones de riesgo, por ejemplo, en caso de que la oficina no tenga experiencia previa con el asociado o el entorno operativo se considere de alto riesgo. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Se recomienda encarecidamente</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a las oficinas que realicen una microevaluación de los asociados que estén por </w:t>
-[...6 lines deleted...]
-        <w:t>debajo del umbral anual, pero que se espera que reciban más de 150.000 dólares en efectivo en un ciclo de programa.</w:t>
+        <w:t xml:space="preserve"> a las oficinas que realicen una microevaluación de los asociados que estén por debajo del umbral anual, pero que se espera que reciban más de 150.000 dólares en efectivo en un ciclo de programa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602BFAB4" w14:textId="7EECCE8A" w:rsidR="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Frecuencia de las inspecciones puntuales</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>: Cuando se requiera una microevaluación, las frecuencias de las diferentes actividades de garantía se determinarán en función de la Calificación de Riesgo del Socio. En el caso de los socios con una calificación de riesgo "bajo", las verificaciones aleatorias se realizarán al menos una vez al año, excluido el año de la auditoría. En el caso de los socios con una calificación de riesgo "moderado", las verificaciones aleatorias se realizarán dos veces al año.  En el caso de los socios con una calificación de riesgo "significativo" (sólo pueden utilizarse las modalidades de transferencia de efectivo de pagos directos y reembolsos), las verificaciones aleatorias deben realizarse dos veces al año. En el caso de las Contrapartes con una Calificación de Riesgo de Contraparte "Alta", se requiere la autorización de OFM, a través de la oficina respectiva, utilizando la plataforma HACT "</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Submit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> High </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> High Risk </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Engagement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
@@ -1482,163 +1480,163 @@
     <w:p w14:paraId="767FC31C" w14:textId="77777777" w:rsidR="00665357" w:rsidRPr="00665357" w:rsidRDefault="00665357" w:rsidP="00665357">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0483AA11" w14:textId="77777777" w:rsidR="00E32E0A" w:rsidRDefault="00E32E0A" w:rsidP="00E32E0A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="8363" w:type="dxa"/>
-        <w:tblInd w:w="988" w:type="dxa"/>
+        <w:tblW w:w="9450" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2551"/>
-        <w:gridCol w:w="2977"/>
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="3749"/>
+        <w:gridCol w:w="3150"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D86B30" w:rsidRPr="00D86B30" w14:paraId="05063A51" w14:textId="77777777" w:rsidTr="00266B64">
+      <w:tr w:rsidR="00D86B30" w:rsidRPr="00D86B30" w14:paraId="05063A51" w14:textId="77777777" w:rsidTr="00AE0207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="16D16346" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3749" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="79DA2A73" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gasto real superior o igual a 50.000 dólares al año</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="419B7C8E" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gasto real inferior a 50.000 dólares al año</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D86B30" w:rsidRPr="00D86B30" w14:paraId="2F379CAC" w14:textId="77777777" w:rsidTr="00266B64">
+      <w:tr w:rsidR="00D86B30" w:rsidRPr="00D86B30" w14:paraId="2F379CAC" w14:textId="77777777" w:rsidTr="00AE0207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AF7EA06" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Asociados en la implementación evaluados (gastos presupuestados superiores o iguales a 150.000 dólares al año)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3749" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73D9D5A6" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Se requiere una inspección puntual:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06E6299C" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
@@ -1695,252 +1693,291 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Calificación de riesgo ajustado "significativa" (sólo se pueden utilizar las modalidades de pagos directos y transferencias de efectivo) - al menos dos veces al año</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55E82275" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="457EB91F" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pueden realizarse inspecciones puntuales a discreción de la oficina.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2990B334" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w14:paraId="51D2BD15" w14:textId="77777777" w:rsidTr="00266B64">
+      <w:tr w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w14:paraId="51D2BD15" w14:textId="77777777" w:rsidTr="00AE0207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0382309B" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Asociados en la </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>implementación  no</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> evaluados (gastos presupuestados inferiores a 150.000 dólares al año)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3749" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="348F4DAD" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Se requiere al menos una inspección puntual al año </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78A3B57E" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pueden realizarse inspecciones puntuales a discreción de la oficina.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B76A633" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CAC9E35" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="253E06FC" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="253E06FC" w14:textId="781F2AF2" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk523156219"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">La verificación programática del producto: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Consulte el </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00162E85">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>POPP de Gestión de Programas y Proyectos (PPM)</w:t>
+          <w:t>POPP</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00162E85">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00162E85">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>de Gestión de Programas y Proyectos (PPM)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00AE0207">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0207" w:rsidRPr="00AE0207">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0207">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>para obtener orientación sobre la verificación de los resultados programáticos.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="579EC012" w14:textId="7AD30574" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="579EC012" w14:textId="7D0E1E08" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Frecuencia de las auditorías</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1954,240 +1991,248 @@
         <w:t>financieras</w:t>
       </w:r>
       <w:r w:rsidR="00673961" w:rsidRPr="00D86B30" w:rsidDel="00673961">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">deben realizarse al menos una vez cada dos años si los gastos anuales superan (o son iguales a) los 200.000 dólares al año; en caso contrario, deben realizarse inspecciones puntuales cuando los gastos declarados superen los 50.000 dólares. En el caso de los Asociados con una calificación de riesgo ajustada "significativa", las auditorías financieras deben realizarse cada año cuando los gastos superen los 200.000 dólares anuales y, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>si un Asociado recibe dos auditorías consecutivas con opinión no calificada, y los resultados de las inspecciones puntuales son satisfactorios, la calificación de riesgo del Asociado puede ajustarse</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">, y las auditorías de control interno y las inspecciones puntuales se realizan para los períodos restantes de acuerdo con la calificación de riesgo ajustada revisada del Asociado. En el caso de las Contrapartes con calificación de riesgo ajustada "Alta", se requiere la autorización por escrito de la OFM a través de la oficina respectiva, utilizando la plataforma HACT, para comprometerse y emitir transferencias de efectivo a la contraparte; de lo contrario, se aplican las guías de auditoría de la implementación directa (DIM) si se selecciona implementación directa o si se selecciona servicios de apoyo para la implementación nacional (Support </w:t>
+        <w:t>, y las auditorías de control interno y las inspecciones puntuales se realizan para los períodos restantes de acuerdo con la calificación de riesgo ajustada revisada del Asociado. En el caso de las Contrapartes con calificación de riesgo ajustada "Alta", se requiere la autorización por escrito de la OFM a través de la oficina respectiva, utilizando la plataforma HACT, para comprometerse y emitir transferencias de efectivo a la contraparte; de lo contrario, se aplican las guías de auditoría de la implementación directa (DIM) si se selecciona implementación directa o si se selecciona servicios de apoyo para la implementación nacional (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:t>Support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> NIM</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AE0207" w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Véa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> el </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00D86B30">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>modelo de solicitud de aprobación de un Asociado de alto riesgo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, para solicitar la correspondiente autorización de transferencia de efectivo que debe ser enviada a OFM antes de cualquier transferencia a un Asociado de alto riesgo.</w:t>
       </w:r>
       <w:r w:rsidR="00521409" w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Para las contrapartes no </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AE0207" w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluadas,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> las auditorías financieras deben realizarse cada año cuando los gastos superen (o sean iguales a) los 200.000 dólares al año. Véase en el </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00D86B30">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Cuadro 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la orientación sobre la frecuencia de las actividades </w:t>
+        <w:t xml:space="preserve"> la orientación sobre la frecuencia de las actividades de garantía. </w:t>
+      </w:r>
+      <w:r w:rsidR="00521409" w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as Oficinas deben planificar (es decir, programar en la plataforma HACT) la </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">de garantía. </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">as Oficinas deben planificar (es decir, programar en la plataforma HACT) la realización de auditorías </w:t>
+        <w:t xml:space="preserve">realización de auditorías </w:t>
       </w:r>
       <w:r w:rsidR="00B92CAA" w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">requeridas </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>para los Socios con un presupuesto anual de 200.000 $ o superior, y deben llevar a cabo las auditorías cuando los Socios informen (a través de los formularios FACE) de gastos reales de al menos 200.000 $ en un año determinado, independientemente de si se ha llevado a cabo una microevaluación del Socio. En el caso de gastos reales inferiores a 200.000 dólares, las Oficinas podrán llevar a cabo una auditoría a su discreción. Las auditorías deben completarse antes del cierre operativo y financiero del proyecto para garantizar que todos los documentos justificativos estén disponibles para su revisión y que se realicen los ajustes necesarios en Quantum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="003B5A2B" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="003B5A2B" w14:textId="0A7CC81C" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Modalidades de Transferencia de Efectivo</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: las Modalidades de Transferencia de Efectivo que se adoptarán se basarán en la Clasificación Ajustada de Riesgos del asociado, derivada de los resultados de la microevaluación, tomando en cuenta el contexto programático específico, con las excepciones documentadas. Véase la </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00BF18DC">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Tabla 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">para los asociados en la </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AE0207" w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>implementación que</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> están por debajo del umbral de microevaluación de USD 150.000 al año una oficina de país puede seleccionar la Modalidad de Transferencia de Efectivo más adecuada, teniendo en cuenta las guías del Párrafo 41 (h), los factores de riesgo conocidos y la experiencia previa con el asociado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FFEDF1C" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2257,106 +2302,141 @@
         </w:r>
         <w:r w:rsidRPr="00162E85">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>plataforma de monitoreo del HACT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a fin de facilitar la revisión de la gestión por parte de cada oficina, el seguimiento por parte de las Direcciones Regionales y la revisión de cumplimiento por parte del punto focal del HACT en la sede del PNUD.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC23DEA" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="6FC23DEA" w14:textId="0715BD67" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Uso del cálculo de costos directos del proyecto para actividades del HACT</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: los costos relacionados con la planificación, las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>microevaluaciones</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> y las actividades de garantía del HACT contribuyen directamente al logro de resultados para el desarrollo y por ende se deben cobrar a los programas y proyectos, mediante el cálculo de costos directos del proyecto; véanse </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00BF18DC">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>Planificación y pago de servicios de habilitación de proyectos</w:t>
+          <w:t>Planificación y pago de servicios de habi</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BF18DC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>l</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BF18DC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>itación de proyectos</w:t>
         </w:r>
         <w:r w:rsidRPr="00BF18DC">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00AE0207">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+          </w:rPr>
+          <w:t xml:space="preserve">(en </w:t>
+        </w:r>
+        <w:r w:rsidR="00AE0207" w:rsidRPr="00AE0207">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+          </w:rPr>
+          <w:t>inglés</w:t>
+        </w:r>
+        <w:r w:rsidR="00AE0207">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+          </w:rPr>
+          <w:t>)</w:t>
         </w:r>
         <w:r w:rsidRPr="00BF18DC">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Al formular los presupuestos de los proyectos, las oficinas deben asegurarse de tomar en cuenta estos costos, incluidos los costos de contratar a proveedores de servicios externos para llevar a cabo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
@@ -2380,78 +2460,90 @@
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Exclusión general de la modalidad de implementación directa (DIM) e implementación de organismos:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> el Marco HACT no rige para proyectos del PNUD que sean implementados directamente por el PNUD (modalidad de implementación directa) si no se han realizado transferencias de efectivo a las Partes Responsables o a proyectos implementados únicamente por otros organismos de las Naciones Unidas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DE43E6" w14:textId="6C17BCB0" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="46DE43E6" w14:textId="0BE97CDC" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Consideración especial para la Parte Responsable en proyectos de DIM</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>: en el caso de proyectos implementados directamente por el PNUD, podría ser necesario que la oficina de país seleccione una Parte Responsable, por ejemplo una entidad gubernamental, como asociado en la implementación del programa, mediante una Carta de acuerdo estándar (LOA</w:t>
+        <w:t xml:space="preserve">: en el caso de proyectos implementados directamente por el PNUD, podría ser necesario que la oficina de país seleccione una Parte Responsable, por </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0207" w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ejemplo,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una entidad gubernamental, como asociado en la implementación del programa, mediante una Carta de acuerdo estándar (LOA</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>)(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">en inglés); véase </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00FB2149">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>la plantilla (en inglés)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D86B30">
@@ -2476,94 +2568,128 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Consideración especial para </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>servicios de apoyo para la implementación nacional</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Support </w:t>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>to</w:t>
+        <w:t>Support</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> NIM)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: el Reglamento y Regla financiera 15.01 autoriza al PNUD, cuando no hay una capacidad adecuada, a proporcionar una gama de servicios de apoyo a los Asociados en la </w:t>
       </w:r>
       <w:r w:rsidR="00A42163" w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>implementación en</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> respaldo de la implementación nacional de las actividades programáticas del PNUD, dentro de los parámetros establecidos por la Junta Ejecutiva. Esto se conoce como </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">servicios de apoyo para la implementación nacional (Support </w:t>
+        <w:t>servicios de apoyo para la implementación nacional (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> NIM)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. Cuando la Clasificación Ajustada de Riesgos</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
@@ -2578,80 +2704,112 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> se considere alta o significativa (véase la </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00BF18DC">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Tabla 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">), puede ser necesario adoptar los </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">servicios de apoyo para la implementación nacional (Support </w:t>
+        <w:t>servicios de apoyo para la implementación nacional (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+        <w:t>Support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> NIM)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, según el cual el PNUD podría implementar plenamente actividades específicas bajo la NIM o adoptar la implementación directa hasta que las evaluaciones del Asociado indiquen que este ha desarrollado la capacidad adecuada. Cuando se adopten los </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">servicios de apoyo para la implementación nacional (Support </w:t>
+        <w:t>servicios de apoyo para la implementación nacional (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> NIM)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, todas las actividades del proyecto serán implementadas por el PNUD, por lo que no se aplicará el HACT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BCA4B2A" w14:textId="308E1E05" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
@@ -2770,63 +2928,63 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Clasificación Ajustada de Riesgos: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63BD5EA6" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="085A3706" w14:textId="014F5E09" w:rsidR="00582D1B" w:rsidRPr="00665357" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="085A3706" w14:textId="014F5E09" w:rsidR="00582D1B" w:rsidRPr="00665357" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="270" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">La Clasificación Ajustada de Riesgos </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">se define como la evaluación de riesgo global derivada de la clasificación de riesgos de la microevaluación ajustada por otras informaciones disponibles, lo que incluye los resultados de la macroevaluación, la experiencia previa con el asociado, las evaluaciones previas de capacidad y las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E32E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -2898,187 +3056,184 @@
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0897C13A" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Actividades de garantía</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651DD825" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="003C76E0">
+    <w:p w14:paraId="44F9E227" w14:textId="40D9E4AD" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="008B4A38">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="180" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Se refieren a las actividades planificadas que se utilizan para determinar si los fondos transferidos a los Asociados en la implementación en la Implementación fueron utilizados para los fines previstos y de acuerdo con el plan de trabajo anual. </w:t>
       </w:r>
+      <w:r w:rsidRPr="00AE0207">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Las actividades de garantía en el contexto del HACT incluyen:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="44F9E227" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="008B4A38">
-[...16 lines deleted...]
-    <w:p w14:paraId="4165BC6C" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="4165BC6C" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
+        <w:ind w:left="720" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Inspecciones puntuales</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>: son las revisiones periódicas in situ, que se realizan para evaluar la precisión de los registros financieros de las transferencias de efectivo a los asociados en la implementación y el estado de implementación del programa (mediante una revisión de la información financiera), y para determinar si ha habido cambios significativos en los controles internos. El control in situ no es una auditoría; por lo tanto, el alcance de las pruebas de gastos generalmente es más reducido que el que se realizaría durante una auditoría. Las inspecciones puntuales deben realizarse antes del cierre operativo y financiero del proyecto para garantizar que los documentos justificativos siguen estando disponibles para su revisión y que se realizaran los ajustes necesarios en Quantum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FA554C" w14:textId="6277661B" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="76FA554C" w14:textId="6277661B" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
+        <w:ind w:left="720" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Auditoría programada</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>: se refiere al examen sistemático e independiente de datos, declaraciones, registros, operaciones y desempeño de un Asociado. Una auditoría programada es una auditoría financiera que debe realizarse para todos los asociados, incluidos los asociados no evaluados.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Las auditorías deben completarse antes del cierre operativo y financiero del proyecto para garantizar que los documentos justificativos siguen estando disponibles para su revisión y que se realizan los ajustes necesarios en Quantum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA72B2F" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="7CA72B2F" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
+        <w:ind w:left="720" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Auditoría especial</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>: se refiere a la auditoría realizada en caso de que hayan surgido problemas y consideraciones importantes, identificados durante las inspecciones puntuales y auditorías programadas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34309D8A" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3103,63 +3258,63 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Modalidades de Transferencia de Efectivo (CTM):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70FA3813" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A462E68" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="4A462E68" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="270"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Se refieren a las siguientes modalidades para la transferencia de efectivo a los Asociados en la Implementación y a las Partes Responsables. Tenga en cuenta que el marco HACT no se aplica a la modalidad de implementación directa con el organismo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="016F2F37" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
@@ -3264,58 +3419,58 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007045D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Implementación directa por agencia</w:t>
       </w:r>
       <w:r w:rsidRPr="007045D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">: a través de esta modalidad, el PNUD realiza los gastos desde la solicitud hasta el pago sin que se transfiera efectivo al asociado. Sin embargo, el Asociado en la Implementación tiene pleno control programático y por ende pleno control sobre los gastos. Esto se diferencia de la implementación por agencia donde el Gobierno se involucra a un mayor nivel, por ejemplo, al dirigir la política y supervisar los productos esperados. Recuerde que el marco HACT no se aplica a la modalidad de implementación directa por agencia en reconocimiento del </w:t>
+        <w:t xml:space="preserve">: a través de esta modalidad, el PNUD realiza los gastos desde la solicitud hasta el pago sin que se transfiera efectivo al asociado. Sin embargo, el Asociado en la Implementación tiene pleno control programático y por ende pleno control sobre los gastos. Esto se diferencia de la implementación por agencia donde el Gobierno se involucra a un mayor nivel, por ejemplo, al dirigir la política y supervisar los productos esperados. Recuerde que el marco </w:t>
       </w:r>
       <w:r w:rsidRPr="007045D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>principio de auditoría única.</w:t>
+        <w:t>HACT no se aplica a la modalidad de implementación directa por agencia en reconocimiento del principio de auditoría única.</w:t>
       </w:r>
       <w:r w:rsidR="007045D6" w:rsidRPr="007045D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007045D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Independientemente de la modalidad de transferencia de efectivo, los gastos se registran en las cuentas del PNUD cuando el socio incurre en ellos. Por lo tanto, es importante que las oficinas del PNUD garanticen la presentación de informes periódicos por parte de los asociados.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B58DAB8" w14:textId="45F1EB9B" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="006C1D1B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
@@ -3527,322 +3682,318 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(FACE):</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545BF523" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66D81548" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="66D81548" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se refiere al formulario estándar entre los organismos participantes para que los asociados en la implementación soliciten transferencias, rindan y certifiquen los gastos. Tiene los siguientes propósitos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB555A2" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Solicitud de autorización de fondos: el asociado utiliza la sección «Solicitudes/Autorizaciones» para ingresar el monto de los fondos que solicita desembolsar para utilizar en el nuevo período de reporte. Ante esta solicitud, el organismo puede aceptar, rechazar o modificar el monto aprobado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A2DF99" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informe de gastos: el asociado utiliza la sección «Presentación de informes» para declarar los gastos efectuados al organismo en el período sobre el que se informa. El organismo puede aceptarlo, rechazarlo o solicitar una enmienda de los gastos declarados; y </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2868CFD1" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00665357" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Certificado de gastos: el oficial designado del asociado utiliza la sección “Certificación” para certificar la exactitud de los datos y la información entregada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0427DF35" w14:textId="77777777" w:rsidR="00665357" w:rsidRDefault="00665357" w:rsidP="00665357">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13EEFFCD" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Asociado en la Implementación (IP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D81E4F" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="480F9770" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Se refiere al formulario estándar entre los organismos participantes para que los asociados en la implementación soliciten transferencias, rindan y certifiquen los gastos. Tiene los siguientes propósitos: </w:t>
+        <w:t xml:space="preserve">Se refiere a la entidad que rinde cuentas y es responsable de garantizar el uso adecuado de los recursos proporcionados por el PNUD, así como la implementación y la gestión del programa previsto tal y como se define en el plan de trabajo. Los siguientes son posibles asociados en la implementación: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB555A2" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="19317C41" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
-[...144 lines deleted...]
-          <w:numId w:val="12"/>
+          <w:numId w:val="44"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">instituciones gubernamentales; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7897EA" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="1A7897EA" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="44"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">organizaciones intergubernamentales (OIG); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F68BEBB" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="1F68BEBB" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="44"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">organizaciones de la sociedad civil (OSC), incluidas las organizaciones no gubernamentales (ONG); y </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1069D3CB" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="1069D3CB" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="44"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AE0207">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>otros organismos de las Naciones Unidas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46EECDA4" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5253DD93" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4437,67 +4588,57 @@
                               <w:rPr>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00095EE0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Planificación e implementación de las actividades de garantía, inspecciones puntuales, auditorías programadas y auditorías especiales</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="617A3462" w14:textId="17C753AD" w:rsidR="00095EE0" w:rsidRPr="00095EE0" w:rsidRDefault="00095EE0" w:rsidP="00095EE0">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00095EE0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:lang w:val="fr-FR"/>
                               </w:rPr>
-                              <w:t>Ref</w:t>
-[...8 lines deleted...]
-                              <w:t xml:space="preserve">. </w:t>
+                              <w:t xml:space="preserve">Ref. </w:t>
                             </w:r>
                             <w:r w:rsidR="00064826">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:lang w:val="fr-FR"/>
                               </w:rPr>
                               <w:t>3</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00095EE0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:lang w:val="fr-FR"/>
                               </w:rPr>
                               <w:t>.4</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="51B7A0B5" w14:textId="77777777" w:rsidR="00095EE0" w:rsidRDefault="00095EE0"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
@@ -4538,67 +4679,57 @@
                         <w:rPr>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00095EE0">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Planificación e implementación de las actividades de garantía, inspecciones puntuales, auditorías programadas y auditorías especiales</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="617A3462" w14:textId="17C753AD" w:rsidR="00095EE0" w:rsidRPr="00095EE0" w:rsidRDefault="00095EE0" w:rsidP="00095EE0">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00095EE0">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
-                        <w:t>Ref</w:t>
-[...8 lines deleted...]
-                        <w:t xml:space="preserve">. </w:t>
+                        <w:t xml:space="preserve">Ref. </w:t>
                       </w:r>
                       <w:r w:rsidR="00064826">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>3</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00095EE0">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>.4</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="51B7A0B5" w14:textId="77777777" w:rsidR="00095EE0" w:rsidRDefault="00095EE0"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -5932,51 +6063,50 @@
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="3569"/>
         <w:gridCol w:w="2311"/>
         <w:gridCol w:w="1375"/>
         <w:gridCol w:w="1694"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D86B30" w:rsidRPr="00D86B30" w14:paraId="4B845475" w14:textId="77777777" w:rsidTr="00266B64">
         <w:trPr>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7511EB7F" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tabla. Composición del POPP HACT y su referencia correspondiente en el marco HACT</w:t>
             </w:r>
@@ -6164,505 +6294,492 @@
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Flujograma en el Marco HACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D86B30" w:rsidRPr="00D86B30" w14:paraId="58B3B09B" w14:textId="77777777" w:rsidTr="00266B64">
         <w:trPr>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19D70814" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="695DA202" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Nivel de país</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="481D1027" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E017173" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="386A14FB" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D86B30" w:rsidRPr="00D86B30" w14:paraId="3FD0F36A" w14:textId="77777777" w:rsidTr="00266B64">
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="008B18D5" w14:textId="216A3FE4" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00064826" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00BF18DC" w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="734453C8" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="_Hlk190357116"/>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Macroevaluación</w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F4F0689" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>CR y Coordinador Interagencial del HACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35BA83EC" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Secciones 7.2 a 7.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F63B985" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Figura 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D86B30" w:rsidRPr="00D86B30" w14:paraId="61CF08DC" w14:textId="77777777" w:rsidTr="00266B64">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E170A04" w14:textId="1ED095B3" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00064826" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00BF18DC" w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64E8137E" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Microevaluaciones</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3640B306" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Punto focal de HACT para asociados en la ejecución no compartidos.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B20B662" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
@@ -6683,458 +6800,446 @@
           <w:p w14:paraId="6101B932" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Coordinación para asociados en la implementación compartidos a cargo del Coordinador Interagencial del HACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A2AAD13" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Secciones 7.15 a 7.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="723E79AE" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Figura 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D86B30" w:rsidRPr="00D86B30" w14:paraId="71D5BE6D" w14:textId="77777777" w:rsidTr="00266B64">
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E93DB7A" w14:textId="329B80B9" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00064826" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00BF18DC" w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6957C550" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Transferencias de efectivo, desembolsos y presentación de informes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="673980C7" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Personal de oficina/Punto focal del HACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="240E2FA8" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Sección 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F46FFF2" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D86B30" w:rsidRPr="00D86B30" w14:paraId="05B23DAE" w14:textId="77777777" w:rsidTr="00266B64">
         <w:trPr>
           <w:trHeight w:val="691"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FF761CC" w14:textId="0858037C" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00064826" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00BF18DC" w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="406F8EE0" w14:textId="069D22C4" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Planificación e implementación de las actividades de garantía, inspecciones puntuales, auditorías programadas y auditorías especiales </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12C8F0F5" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Punto focal del HACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41D0A8B7" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Sección 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CE559C8" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00266B64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Figuras 4, 5, 6, 7 y 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -7223,51 +7328,50 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A0CA218" w14:textId="41CE3C2D" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Macroevaluación</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B35EFD" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -7420,118 +7524,104 @@
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00BF18DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3922E6"/>
           </w:rPr>
           <w:t>Marco HACT del GNUDS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3922E6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>que se reproduce a continuación. Las etapas clave del procedimiento se describen en la matriz de responsabilidad:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A190CFE" w14:textId="37C11DB3" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00825A08">
+    <w:p w14:paraId="2E1476BE" w14:textId="2B20422C" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-851" w:firstLine="491"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_MON_1801291695"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="0075380A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:object w:dxaOrig="11460" w:dyaOrig="6811" w14:anchorId="0334C33C">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:573pt;height:340.55pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:573pt;height:340.55pt" o:ole="">
             <v:imagedata r:id="rId24" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1801569802" r:id="rId25">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1839111825" r:id="rId25">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="621C2446" w14:textId="0B9139DF" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7877,58 +7967,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Se debe nombrar un Punto focal Interagencial del HACT, que debe rendir cuentas ante el CR para la gestión del proceso de macroevaluación en nombre del equipo de trabajo del HACT que se establecerá, lo que incluye la contratación a nivel del país de proveedores de servicios (cuando corresponda).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72CB37BD" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">La macroevaluación debe ser llevada a cabo por un proveedor de servicios externo calificado para garantizar que sea independiente y que refleje la experiencia técnica necesaria. La Oficina de País puede aprovechar los proveedores de servicios calificados cuando exista un contrato marco de servicio establecido a nivel nacional, regional o global. La utilización de </w:t>
+        <w:t xml:space="preserve">La macroevaluación debe ser llevada a cabo por un proveedor de servicios externo calificado para garantizar que sea independiente y que refleje la experiencia técnica necesaria. La Oficina de País puede aprovechar los proveedores de servicios calificados cuando exista un </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">proveedores de servicios regionales o globales puede dar como resultado una mayor consistencia en las evaluaciones y mayor rentabilidad en comparación con la adquisición a nivel de país. Las Oficinas de País deben comunicarse con el punto focal del HACT en la sede del PNUD (actualmente en la Oficina de Gestión de Recursos Financieros de la Dirección de Servicios de Gestión) para determinar la mejor alternativa de adquisición. </w:t>
+        <w:t xml:space="preserve">contrato marco de servicio establecido a nivel nacional, regional o global. La utilización de proveedores de servicios regionales o globales puede dar como resultado una mayor consistencia en las evaluaciones y mayor rentabilidad en comparación con la adquisición a nivel de país. Las Oficinas de País deben comunicarse con el punto focal del HACT en la sede del PNUD (actualmente en la Oficina de Gestión de Recursos Financieros de la Dirección de Servicios de Gestión) para determinar la mejor alternativa de adquisición. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="792645B1" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>El costo del proveedor de servicios externo deberá compartirse entre los organismos que aplican el marco HACT a nivel del equipo de las Naciones Unidas en el país, en proporción a la financiación del ciclo de programación. El acuerdo de participación en los gastos debe ser gestionado por el punto focal de HACT y el punto focal Interagencial a nivel del UNCT (si corresponde).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4C9734" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
@@ -8075,58 +8165,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. La evaluación de la capacidad de la OAI de la Entidad Fiscalizadora Superior (SAI) se puede realizar una vez durante el ciclo de programación. La orientación de la OAI sobre la evaluación de una SAI incluye un cuestionario que debe completarse, firmarse y subirse a la sección «Documentos probatorios» de CARDS, y que debe proporcionarse a la OAI para demostrar que se ejerció la diligencia debida antes de solicitar a la Entidad Fiscalizadora Superior (SAI) realizar las auditorías.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="387EE635" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">En algunos casos, puede quedar claro que no será posible realizar una macroevaluación. En ese caso, el marco HACT sigue siendo aplicable.  La oficina debe seguir proponiendo, como parte del UNCT, que se realice una macroevaluación. A la espera de dicha evaluación, y en ausencia de una macroevaluación, la oficina no puede recurrir a la Entidad Fiscalizadora </w:t>
+        <w:t xml:space="preserve">En algunos casos, puede quedar claro que no será posible realizar una macroevaluación. En ese caso, el marco HACT sigue siendo aplicable.  La oficina debe seguir proponiendo, como </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Superior (SAI) para realizar auditorías, a menos que la oficina haya seguido la orientación de la OAI sobre la autonomía de la SAI y haya completado el cuestionario para evaluar la capacidad de la SAI, mencionada en la Carta de Llamado para Auditorías Anuales de la OAI, como se indica en el punto (k) mencionado anteriormente.</w:t>
+        <w:t>parte del UNCT, que se realice una macroevaluación. A la espera de dicha evaluación, y en ausencia de una macroevaluación, la oficina no puede recurrir a la Entidad Fiscalizadora Superior (SAI) para realizar auditorías, a menos que la oficina haya seguido la orientación de la OAI sobre la autonomía de la SAI y haya completado el cuestionario para evaluar la capacidad de la SAI, mencionada en la Carta de Llamado para Auditorías Anuales de la OAI, como se indica en el punto (k) mencionado anteriormente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77525651" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">En algunos casos, el Gobierno no estará en condiciones o no tendrá intenciones de apoyar la macroevaluación, y no habrá documentos pertinentes que aborden la capacidad de Gestión de las Finanzas Públicas (GFP) del país. La Oficina de País debe promover ante el Gobierno y los asociados en el desarrollo, como el Banco Mundial, que se realice una evaluación de la Gestión de las Finanzas Públicas antes de pasar a la etapa siguiente. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CC6642D" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
@@ -8454,64 +8544,87 @@
         </w:rPr>
         <w:t xml:space="preserve"> a evaluar) de la </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>plataforma HACT de monitoreo</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> y hacer que lo apruebe el/la Jefe/a de Oficina </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>o la persona delegada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D8CE00" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="3CC029F7" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="0BDFA4F4" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D8CE00" w14:textId="3316C711" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En la fase de ejecución, los procedimientos clave son: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D63AA26" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">solicitar la intervención de un proveedor de servicios externo para la ejecución de las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -8570,51 +8683,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">revisar los resultados de la evaluación y ajustar la clasificación de riesgos si fuese necesario, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="520CD363" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">teniendo en cuenta los resultados de la macroevaluación y microevaluación, establecer los impactos y las implicaciones en el diseño del plan de trabajo anual, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51166E2E" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> identificar los requisitos de la planificación de las actividades de garantía, </w:t>
       </w:r>
     </w:p>
@@ -8706,57 +8818,57 @@
     <w:bookmarkStart w:id="12" w:name="_MON_1801298656"/>
     <w:bookmarkEnd w:id="12"/>
     <w:p w14:paraId="75448A00" w14:textId="65B81C45" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00E1481D" w:rsidP="004D2138">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:object w:dxaOrig="11740" w:dyaOrig="7840" w14:anchorId="38D071BB">
           <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:587pt;height:392pt" o:ole="">
             <v:imagedata r:id="rId29" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1801569803" r:id="rId30">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1839111826" r:id="rId30">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50875B8F" w14:textId="1DEBD362" w:rsidR="00305D57" w:rsidRPr="00DD4EF7" w:rsidRDefault="00BF18DC" w:rsidP="00305D57">
+    <w:p w14:paraId="50875B8F" w14:textId="1DEBD362" w:rsidR="00305D57" w:rsidRDefault="00BF18DC" w:rsidP="00305D57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00305D57" w:rsidRPr="00DD4EF7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="16"/>
@@ -8767,78 +8879,105 @@
       </w:r>
       <w:r w:rsidR="00305D57">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>i no</w:t>
       </w:r>
       <w:r w:rsidR="00305D57" w:rsidRPr="00DD4EF7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> se creó una base de datos específica del organismo, proporcionar al coordinador interinstitucional para su retención</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="19D9E49F" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00305D57">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2984FC8F" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRPr="00DD4EF7" w:rsidRDefault="00AE0207" w:rsidP="00305D57">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="73B810D4" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Producto clave:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> hay dos productos principales para el proceso de microevaluación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776A9BBC" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00305D57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -8918,51 +9057,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="087CDAFE" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Riesgo significativo</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>: indica un sistema de gestión financiera poco desarrollado y un marco de control con probabilidad de impacto significativo negativo sobre la capacidad del asociado para ejecutar el programa de conformidad con el plan de trabajo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38E9E4D1" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -9101,51 +9239,51 @@
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Guías de implementación</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>: el Jefe/a de Oficina del PNUD o la persona delegada debe garantizar los siguientes puntos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AECDE6E" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="2AECDE6E" w14:textId="5385B8C5" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Para el PNUD, todo Asociado en la Implementación o la Parte Responsable que se espera que reciba transferencias de efectivo que superen los USD 150.000 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -9212,59 +9350,57 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">La plataforma HACT de monitoreo debe usarse para generar el plan de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>microevaluación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, basado en los presupuestos de proyectos establecidos en Quantum por código de agente de implementación, mostrando qué asociados en la </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidR="00AE0207" w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>implementación  deben</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>implementación deben</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> evaluarse y la fecha programada de la evaluación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C1DDDD4" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
@@ -9312,51 +9448,58 @@
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>microevaluaciones</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, se debe considerar la información pertinente. Por ejemplo, los asociados en la implementación que recibieron calificaciones negativas en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>microevaluaciones</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en el pasado o conclusiones/opiniones negativas en auditorías previas, deben ser prioritarios para la microevaluación. En forma alternativa, la oficina podría tener documentadas las debilidades de programas anteriores que la llevaron a solicitar una evaluación o, a su discreción, la oficina podría incluir a un asociado en la evaluación basándose en otras consideraciones de riesgo.</w:t>
+        <w:t xml:space="preserve"> en el pasado o conclusiones/opiniones negativas en auditorías previas, deben ser prioritarios para la microevaluación. En forma alternativa, la oficina podría tener documentadas las debilidades de programas anteriores </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>que la llevaron a solicitar una evaluación o, a su discreción, la oficina podría incluir a un asociado en la evaluación basándose en otras consideraciones de riesgo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D332590" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Las clasificaciones de prioridad determinan el orden en que el PNUD requiere que se realicen las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
@@ -9370,51 +9513,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. La microevaluación debe llevarse a cabo antes de que se proporcionen los fondos del programa; por lo tanto, en general, la calificación de prioridad debe basarse principalmente en la fecha de inicio prevista para las actividades del programa. Cuando dos o más programas tengan fechas de inicio similares, la prioridad debe basarse en el nivel de riesgo relativo evaluado para el PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E34FD81" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La microevaluación debe realizarse antes del inicio de las actividades del programa y, cuando esto no sea posible, debe realizarse lo antes posible a partir de ese momento antes de la emisión de las transferencias de efectivo. Si se realizó una microevaluación anterior, se debe suponer que las conclusiones siguen siendo válidas a menos que se identifiquen cambios subyacentes que invaliden las conclusiones. En situaciones en las que un Asociado cumple con el umbral de microevaluación (150.000 dólares al año) y el proveedor de servicios seleccionado no puede llevar a cabo la microevaluación por razones válidas que escapan al control del Asociado, por ejemplo, como resultado de una emergencia, una crisis, disturbios o incidentes relacionados con la seguridad, se requiere la aprobación por escrito antes de la emisión de las transferencias de efectivo por parte del/de la Jefe/a de la Oficina o la persona delegada para las transferencias de hasta 150.000 dólares y de la oficina respectiva para las transferencias superiores a 150.000 dólares; y para el caso de las oficinas centrales que ejecutan proyectos, se obtendrá la aprobación del Jefe de Unidad para transferencias de efectivo hasta $ 150.000 y del Jefe de Oficina para transferencias de efectivo superiores a $ 150.000. La oficina debe tener en cuenta cualquier factor de riesgo conocido a la hora de seleccionar la modalidad de transferencia de efectivo adecuada basándose en la experiencia previa con el Asociado a la hora de conceder la aprobación y, en la medida de lo posible, la oficina debe minimizar la emisión de anticipos a Asociados en la implementación cuya capacidad no haya sido evaluada. La oficina debería asegurarse de que la oficina tiene razones justificadas para no realizar una microevaluación o para cualquier retraso y debería asegurarse de que se están haciendo los esfuerzos adecuados para realizar la microevaluación. La oficina debe supervisar adecuadamente el desempeño del Asociado no evaluado para garantizar un desempeño satisfactorio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21EDE3EE" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Cuando un Socio se encuentre por debajo del umbral de microevaluación (transferencias de efectivo inferiores a 150.000 $/año) y, por tanto, no se requiera una microevaluación, la Oficina deberá aplicar procedimientos reforzados de gestión de riesgos, entre los que se incluyen los siguientes</w:t>
       </w:r>
     </w:p>
@@ -9573,50 +9715,51 @@
         <w:t xml:space="preserve">se deben realizar auditorías financieras basadas en proyectos según </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>la Carta de Convocatoria de Auditoría Anual de la OAI,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E7BC92E" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>vii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. si, debido a consideraciones de programación, deben emitirse transferencias directas de efectivo (anticipos), la cantidad anticipada en cualquier partida debe limitarse al valor mínimo en dólares viable para el proyecto, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE1B05E" w14:textId="1EE96BD5" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -9668,58 +9811,65 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">En el caso de organismos que compartan asociados en la implementación, cada uno de los organismos aplicará sus propios umbrales de microevaluación para determinar si se requiere una microevaluación. Por lo tanto, el PNUD participará y compartirá los costos únicamente cuando un asociado alcance el umbral de microevaluación del PNUD. Si un asociado alcanza el umbral de dos o </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>más ,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> el organismo que proporcione la mayor transferencia de efectivo al </w:t>
-[...6 lines deleted...]
-        <w:t>asociado será  líder por defecto, y será responsable de la contratación del proveedor de servicios externo para la microevaluación.</w:t>
+        <w:t xml:space="preserve"> el organismo que proporcione la mayor transferencia de efectivo al asociado </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>será  líder</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por defecto, y será responsable de la contratación del proveedor de servicios externo para la microevaluación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3F4B93" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>En algunos casos, el PNUD podría no participar en la evaluación de un asociado compartido realizada por uno o más organismos debido a que no se alcanzó el umbral del PNUD. La Oficina de País debe revisar las conclusiones de la evaluación llevada a cabo por otros organismos, cuando estén disponibles. Si surgen cuestiones importantes que puedan afectar el programa del PNUD, la oficina del PNUD debe solicitar orientación al Punto focal del HACT en la Sede del PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09430173" w14:textId="6452BB77" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
@@ -9822,93 +9972,112 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">El punto focal Interagencial nombrado a nivel del UNCT, es responsable de asistir a los puntos focales del HACT del organismo en la coordinación de las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>microevaluaciones</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> para los asociados en la implementación compartidos. Esta persona puede llevar la iniciativa en el apoyo al experto en adquisición si la adquisición de proveedores de servicios externos se compartirá entre los organismos. Para los asociados en la implementación no compartidos, las oficinas deben considerar la posibilidad de utilizar contratos compartidos con otros organismos donde sea rentable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2542897A" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="2542897A" w14:textId="570BF27D" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">El punto focal del HACT es responsable de gestionar o respaldar el proceso de microevaluación, garantizando que el Plan de Microevaluación generado de la </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>plataforma HACT de monitoreo</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> esté completo y haya sido aprobado por el/la Jefe/a de Oficina o la persona delegada, brindar apoyo al experto en adquisición para la adquisición de proveedores de servicios externos a nivel de país (si corresponde), llevar registros y coordinar la comunicación con los asociados en la </w:t>
+        <w:t xml:space="preserve"> esté completo y haya sido aprobado por el/la </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>implementación .</w:t>
+        <w:t>Jefe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/a de Oficina o la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">persona delegada, brindar apoyo al experto en adquisición para la adquisición de proveedores de servicios externos a nivel de país (si corresponde), llevar registros y coordinar la comunicación con los asociados en la </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0207" w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>implementación.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> El punto focal del HACT también es responsable de garantizar que se realicen las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>microevaluaciones</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> requeridas antes de que se realicen las transferencias de efectivo a los asociados en la implementación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A0CEA9" w14:textId="6755DED7" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -9939,58 +10108,51 @@
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>HACT de monitoreo</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> y actualizarse semestralmente. El plan debe ser aprobado por el/la Jefe/a de la Oficina o la persona delegada y cargado en la plataforma HACT </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>de monitoreo</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a más tardar a finales de febrero y julio de cada ejercicio. El plan incluye a todos los Asociados en la implementación y destaca aquellos Asociados en la implementación que requieren una microevaluación (es decir, los que alcanzan el umbral de microevaluación de 150.000 dólares al año) y la fecha </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">prevista o la fecha de finalización si la evaluación se ha completado. Las </w:t>
+        <w:t xml:space="preserve"> a más tardar a finales de febrero y julio de cada ejercicio. El plan incluye a todos los Asociados en la implementación y destaca aquellos Asociados en la implementación que requieren una microevaluación (es decir, los que alcanzan el umbral de microevaluación de 150.000 dólares al año) y la fecha prevista o la fecha de finalización si la evaluación se ha completado. Las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>microevaluaciones</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> requeridas deben completarse antes de realizar cualquier transferencia de efectivo al asociado. El </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
@@ -10162,98 +10324,117 @@
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">La respuesta del PNUD a la microevaluación debe ser autorizada y cargada en la plataforma HACT por el/la Jefe/a de Oficina </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>o la persona. Los resultados de la evaluación y las cuestiones destacadas en ella deben documentarse en la plataforma HACT</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C529B8E" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="5C529B8E" w14:textId="5F7EB77D" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Las clasificaciones de riesgos generales de los asociados en la implementación que requieran </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>microevaluaciones</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> deben reflejarse en el Plan de Microevaluación de la Plataforma HACT para su seguimiento. Una vez que las evaluaciones necesarias se hayan completado, el PNUD evalúa la distribución de las clasificaciones de riesgos para garantizar su conformidad con el método basado en los riesgos. Si una cantidad significativa de asociados en la </w:t>
+        <w:t xml:space="preserve"> deben reflejarse en el Plan de Microevaluación de la Plataforma HACT para su seguimiento. Una vez que las evaluaciones necesarias se hayan completado, el PNUD evalúa la distribución de las clasificaciones de riesgos para garantizar su conformidad con el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">método basado en los riesgos. Si una cantidad significativa de asociados en la </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>implementación  es</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> identificada como de riesgo significativo o alto (es decir, más del 90 por ciento de todos los asociados en la implementación ), el PNUD </w:t>
+        <w:t xml:space="preserve"> identificada como de riesgo significativo o alto (es decir, más del 90 por ciento de todos los asociados en la </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0207" w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>implementación)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el PNUD </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>re-evalúa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>microevaluaciones</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
@@ -10286,58 +10467,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>re-evaluación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la clasificación de riesgo inicial. Por ejemplo, pueden surgir problemas a raíz de revisiones de formularios FACE y/o actividades de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>garantía</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">. La oficina debe determinar si se requieren más actividades de garantía para dichos asociados en la implementación, incluso si se debe realizar una microevaluación u otras actividades de garantía del HACT. Para los asociados en la implementación compartidos, la oficina debe solicitar al punto focal </w:t>
-[...6 lines deleted...]
-        <w:t>Interagencial del HACT que convoque una reunión de los organismos involucrados para acordar un enfoque conjunto.</w:t>
+        <w:t>. La oficina debe determinar si se requieren más actividades de garantía para dichos asociados en la implementación, incluso si se debe realizar una microevaluación u otras actividades de garantía del HACT. Para los asociados en la implementación compartidos, la oficina debe solicitar al punto focal Interagencial del HACT que convoque una reunión de los organismos involucrados para acordar un enfoque conjunto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F5C8C9" w14:textId="2DD73546" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuando se observen problemas en las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
@@ -10833,50 +11007,51 @@
         </w:rPr>
         <w:t>: el PNUD transfiere los fondos al asociado antes de que el asociado incurra en obligaciones y gastos para apoyar las actividades acordadas en el plan de trabajo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="214195E5" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pagos directos</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>: el PNUD paga directamente a los proveedores y a terceros por las obligaciones y los gastos en los que incurra el asociado en apoyo a las actividades acordadas en el plan de trabajo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2046C8" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
@@ -11090,51 +11265,65 @@
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>riesgo sustancial</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, las transferencias directas de efectivo no son viables. Los pagos directos o los reembolsos se pueden utilizar solo en áreas seleccionadas evaluadas específicamente donde los controles internos del asociado se consideraron adecuados en la microevaluación. Todas las </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>demás</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> actividades deben realizarse a través de servicios de apoyo para la implementación nacional (Support </w:t>
+        <w:t xml:space="preserve"> actividades deben realizarse a través de servicios de apoyo para la implementación nacional (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> NIM); o el programa podría ser considerado para la implementación directa del PNUD (DIM) según la cual la oficina puede considerar contratar a una Parte Responsable, como una entidad gubernamental u ONG, como parte responsable en la implementación de las actividades del proyecto. Si las transferencias de efectivo estimadas a la parte responsable superan los USD 150.000 al año, se requerirá una microevaluación y actividades de garantía de la parte responsable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C39971" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11153,51 +11342,58 @@
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> riesgo "alto", </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">debido a los controles internos débiles del asociado, no se deben emitir transferencias de efectivo. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Todas las actividades</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> deben implementarse mediante el apoyo total de la Oficina de País al NIM o la Implementación Directa del PNUD (DIM). Bajo DIM, la oficina puede considerar involucrar a una Parte Responsable, como una entidad gubernamental u ONG, como Parte Responsable en la implementación de las actividades del proyecto. Si las transferencias de efectivo estimadas a la Parte Responsable son superiores o iguales al umbral de actividad del HACT, se requerirá una micro evaluación y actividades de aseguramiento de la Parte Responsable. Sin embargo, en circunstancias excepcionales en las que sea necesario contratar a un asociado calificado de "alto" riesgo, las oficinas deben obtener la aprobación de la OFM a través de su oficina respectiva utilizando la “solicitud de aprobación de asociados de alto riesgo” en la plataforma HACT. </w:t>
+        <w:t xml:space="preserve"> deben implementarse mediante el apoyo total de la Oficina de País al NIM o la Implementación Directa del PNUD (DIM). Bajo DIM, la oficina puede considerar involucrar a una Parte Responsable, como una entidad gubernamental u ONG, como Parte Responsable en la implementación de las actividades del proyecto. Si las transferencias de efectivo estimadas a la Parte Responsable son superiores o iguales al umbral de actividad del HACT, se requerirá una micro evaluación y actividades de aseguramiento de la Parte Responsable. Sin embargo, en circunstancias excepcionales en las que sea necesario contratar a un asociado calificado de "alto" riesgo, las oficinas deben obtener la aprobación de la OFM a través de su oficina </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">respectiva utilizando la “solicitud de aprobación de asociados de alto riesgo” en la plataforma HACT. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE27F9B" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B464B60" w14:textId="3B072725" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
@@ -11272,84 +11468,130 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C69BA3" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="184D7623" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="184D7623" w14:textId="7F111511" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Los formularios FACE deben ir acompañados de una estimación de costes detallada (ICE) que muestre el presupuesto detallado de la actividad, incluidos el precio y las cantidades. Haga clic aquí para acceder </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Los formularios FACE deben ir acompañados de una estimación de costes detallada (ICE) que muestre el presupuesto detallado de la actividad, incluidos el precio y las cantidades. Haga clic </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="008224C8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+            <w:color w:val="3922E6"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>aquí</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>al modelo de ICE del PNUD. Los formularios FACE, incluido el ICE, deberán enviarse al PNUD a más tardar 15 días después del final de cada trimestre. Las oficinas pueden acordar prórrogas razonables de este plazo previa consulta con OFM CFRA (cfra.kl@undp.org), pero cualquier prórroga debe tener en cuenta la necesidad de que los gastos se registren antes del cierre trimestral de los libros financieros en Quantum. Las oficinas deben asegurarse de que los formularios FACE estén firmados por los funcionarios designados, tal como se indica en el plan de trabajo anual. Los gastos notificados en el formulario FACE deben registrarse en Quantum en el periodo en que el socio haya incurrido en ellos. Las oficinas deben asegurarse de que los socios presenten sus informes a tiempo para que los gastos se registren de forma precisa y puntual en las cuentas del PNUD.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008224C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en </w:t>
+      </w:r>
+      <w:r w:rsidR="008224C8" w:rsidRPr="00AE0207">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="008224C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008224C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>para acceder al modelo de ICE del PNUD. Los formularios FACE, incluido el ICE, deberán enviarse al PNUD a más tardar 15 días después del final de cada trimestre. Las oficinas pueden acordar prórrogas razonables de este plazo previa consulta con OFM CFRA (cfra.kl@undp.org), pero cualquier prórroga debe tener en cuenta la necesidad de que los gastos se registren antes del cierre trimestral de los libros financieros en Quantum. Las oficinas deben asegurarse de que los formularios FACE estén firmados por los funcionarios designados, tal como se indica en el plan de trabajo anual. Los gastos notificados en el formulario FACE deben registrarse en Quantum en el periodo en que el socio haya incurrido en ellos. Las oficinas deben asegurarse de que los socios presenten sus informes a tiempo para que los gastos se registren de forma precisa y puntual en las cuentas del PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB9DFDA" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BCD9572" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
@@ -11404,117 +11646,99 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">garantizar que la solicitud de financiación presentada representa los gastos previstos estimados según el plan de trabajo, y que se adjuntan los formularios de estimaciones de costes desglosados (ICE, del inglés </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Itemised</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Cost </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Cost</w:t>
+        <w:t>Estimates</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CEB3B9" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="39CEB3B9" w14:textId="365D4646" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Garantizar que los gastos reales para el periodo del que se informa se han desembolsado de acuerdo con el plan de trabajo y las estimaciones de costes detalladas previamente </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidR="00AE0207" w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>aprobadas,;</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>aprobadas,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D19E8B" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
@@ -11694,614 +11918,596 @@
         </w:rPr>
         <w:t>comparación de los gastos contraídos con el plan de trabajo anual,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC8A1D7" w14:textId="7A86AC0F" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>cualquier otro control que la Oficina considere necesario en función del riesgo percibido por el Socio</w:t>
       </w:r>
       <w:r w:rsidR="00BB54F3" w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78BAB95B" w14:textId="77777777" w:rsidR="00BB54F3" w:rsidRPr="00D86B30" w:rsidRDefault="00BB54F3" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67F5990F" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>El responsable del programa, el responsable financiero y el gestor responsable de la aprobación deben estar atentos a posibles señales de alarma de fraude al revisar las solicitudes y los informes de transferencias de efectivo de los socios y durante las actividades de seguimiento y garantía del proyecto. Entre las posibles señales de alarma que requieren un examen secundario y una investigación más a fondo figuran las siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FDBA47" w14:textId="1A159269" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="53FDBA47" w14:textId="1A159269" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cambios de última hora en las instrucciones de pago antes de procesar un pago, incluidas las solicitudes de "cambio de datos"; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E009DD" w14:textId="489E75F3" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="47E009DD" w14:textId="489E75F3" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Solicitud de cambio de los datos bancarios cerca del próximo pago cuando los pagos anteriores se han efectuado a una cuenta bancaria diferente;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E7357A" w14:textId="021FC0C6" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="78E7357A" w14:textId="021FC0C6" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Cuando el nombre de la cuenta bancaria es totalmente distinto del nombre del proveedor;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FB937D" w14:textId="17332913" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="58FB937D" w14:textId="17332913" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Solicitudes de personas desconocidas o correos electrónicos para cambiar las instrucciones de pago y los datos del proveedor, incluido el personal;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4655FA27" w14:textId="20BB79C6" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="4655FA27" w14:textId="20BB79C6" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitudes de cambio de instrucciones de pago supuestamente enviadas por teléfono; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6A788A" w14:textId="533B706E" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="6B6A788A" w14:textId="533B706E" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Solicitudes procedentes de correos electrónicos que imitan fielmente direcciones de correo electrónico válidas, pero en las que faltan o están alteradas una o varias letras;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9F462F" w14:textId="2A54FB16" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="6E9F462F" w14:textId="2A54FB16" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Solicitudes marcadas como Urgentes y Confidenciales en las que se pide acelerar el pago sin una razón válida;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F54633F" w14:textId="19314DA4" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="6F54633F" w14:textId="19314DA4" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitudes de envío de pagos a jurisdicciones extranjeras sin motivos válidos; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13705091" w14:textId="137C4D78" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="13705091" w14:textId="137C4D78" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Facturas duplicadas o número de factura que aparece fuera de secuencia con facturas pagadas anteriormente del mismo proveedor;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CF74B6" w14:textId="22B4B39C" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="56CF74B6" w14:textId="22B4B39C" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Facturas infladas o deflactadas, es decir, que los precios parecen anormalmente altos o bajos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FBD4022" w14:textId="095B384C" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="6FBD4022" w14:textId="095B384C" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Facturas con errores aritméticos o importes parejos (redondeados);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A524645" w14:textId="0B8B802C" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="4A524645" w14:textId="0B8B802C" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Los documentos justificativos parecen alterados, copiados, falsificados (por ejemplo, no llevan membrete oficial) y parecen inadecuados para la transacción específica;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515EB0E3" w14:textId="01C0D32F" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="515EB0E3" w14:textId="01C0D32F" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Alto volumen inexplicable e inusual de pagos a un proveedor específico; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B4DCEA" w14:textId="5D725238" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="38B4DCEA" w14:textId="5D725238" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitudes de pago de distintos proveedores utilizando la misma cuenta bancaria; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8BDECB" w14:textId="05C90544" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="0D8BDECB" w14:textId="05C90544" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Los datos de la factura no coinciden con las condiciones de pago, el número de referencia del pedido, el número de referencia de la nota de entrega, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EEC6CC" w14:textId="0BDBC0CC" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="49EEC6CC" w14:textId="0BDBC0CC" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Facturas múltiples en los umbrales internos o justo por debajo de ellos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684D4AA9" w14:textId="08800357" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="684D4AA9" w14:textId="08800357" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Facturas sin detalles suficientes, por ejemplo, sin dirección del proveedor o datos de contacto;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78362B54" w14:textId="320CE10C" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="78362B54" w14:textId="320CE10C" w:rsidR="00BF18DC" w:rsidRPr="00AE0207" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86B30">
+      <w:r w:rsidRPr="00AE0207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Facturas que superan los importes aprobados de la orden de compra.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="512931F9" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="346EEC0F" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
@@ -12363,491 +12569,728 @@
     <w:p w14:paraId="61AD9665" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00E32E0A" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>El objetivo de las actividades de garantía es determinar si los fondos transferidos a los asociados en la implementación se usaron para el objetivo acordado y con arreglo al plan de trabajo. La planificación e implementación adecuadas de las actividades de garantía son una parte integral del marco HACT. Se utilizan para determinar si los fondos transferidos a un asociado han sido y están siendo utilizados con la finalidad prevista. La garantía se obtiene al realizar inspecciones puntuales y las auditorías programadas según lo documentado en el Plan de Garantía</w:t>
+        <w:t xml:space="preserve">El objetivo de las actividades de garantía es determinar si los fondos transferidos a los asociados en la implementación se usaron para el objetivo acordado y con arreglo al plan de trabajo. La planificación e implementación adecuadas de las actividades de garantía son una parte integral del marco HACT. Se utilizan para determinar si los fondos transferidos a un asociado han sido y están siendo utilizados con la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>finalidad prevista. La garantía se obtiene al realizar inspecciones puntuales y las auditorías programadas según lo documentado en el Plan de Garantía</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6F8266" w14:textId="3881560E" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Panorama general del proceso (planificación e implementación de las actividades de garantía)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEA6E80" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="5FEA6E80" w14:textId="1A819794" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Hay dos fases dentro de este proceso, a saber: (i) la planificación de actividades de garantía </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AE0207" w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>y;</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>) la implementación de actividades de garantía. En la fase de planificación de las actividades de garantía, las fases del procedimiento clave son las siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222093BA" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="222093BA" w14:textId="3AD39362" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">revisar los resultados de las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>microevaluaciones</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, incluida la calificación de riesgo del </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AE0207" w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>socio,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CFFC5E" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="56CFFC5E" w14:textId="35427B79" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">generar un Plan de Actividad de Garantía (identificando actividades de garantía que se llevarán a cabo durante el año para cada asociado que se espera que reciba 50.000 dólares al año o </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AE0207" w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>más (</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>a desde</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> la </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>plataforma HACT</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04118C07" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="04118C07" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">el/la Jefe/a de Oficina o la persona delegada aprueba el Plan de Actividades de Garantía en la plataforma HACT; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30358EE8" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="30358EE8" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">En la fase de implementación de las actividades de garantía, los pasos clave del procedimiento son los siguientes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B83420" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="11B83420" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Encargar a un proveedor de servicios externo la realización de las actividades de garantía planificadas e identificar al personal calificado del PNUD que pueda realizar inspecciones puntuales por debajo del umbral de microevaluación; solicitar la aprobación por escrito del bureau para el personal identificado;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B45AEF" w14:textId="385F1097" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="62B45AEF" w14:textId="385F1097" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>subir los resultados de la actividad de garantía realizada a la plataforma HACT de monitoreo incluyendo los problemas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C115C37" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="3C115C37" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Llevar a cabo una revisión de la implementación del Plan de Actividades de Garantía, incluidas las cuestiones destacadas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010B7836" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="010B7836" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">realizar el seguimiento de las conclusiones de las actividades; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300F5502" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
+    <w:p w14:paraId="300F5502" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> actualizar el Plan de Garantía para reflejar los resultados de las actividades completadas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59445AC6" w14:textId="5D40E76A" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00E32E0A">
+    <w:p w14:paraId="59445AC6" w14:textId="5D40E76A" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00AE0207">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>Véanse las figuras siguientes, reproducidas a partir de las figuras 4 y 5 del Marco HACT del UNSDG.</w:t>
       </w:r>
       <w:r w:rsidR="00E32E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="366E166C" w14:textId="77777777" w:rsidR="00E32E0A" w:rsidRDefault="00E32E0A" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E6B584E" w14:textId="1DFAB7E9" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="001570C2" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20ED25A5" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10FEAE2F" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E67A87C" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C088EC7" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45545C44" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3689A22C" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20287547" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52392565" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750E15A5" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09967055" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F844EB9" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="606DDC7E" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20F88543" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C6C26F9" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4487AAB2" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2596D552" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7943C31B" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E6B584E" w14:textId="23C5E08A" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Proceso de planificación de actividades de garantía del HACT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572783D3" w14:textId="3AFD8551" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="19" w:name="_Hlk190257457"/>
     <w:p w14:paraId="0C3320FA" w14:textId="7CE3EF76" w:rsidR="0010387D" w:rsidRPr="00D65397" w:rsidRDefault="00E32E0A" w:rsidP="0010387D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Hlk190257457"/>
       <w:r w:rsidRPr="00D65397">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31D34B4B" wp14:editId="0E0E9380">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6057900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>344805</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="736600" cy="683895"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="20955"/>
                 <wp:wrapSquare wrapText="bothSides"/>
@@ -15648,344 +16091,223 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CABB3DF" w14:textId="77777777" w:rsidR="00DD4EF7" w:rsidRDefault="00DD4EF7" w:rsidP="0010387D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FE9C8E3" w14:textId="77777777" w:rsidR="00E32E0A" w:rsidRDefault="00E32E0A" w:rsidP="0010387D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BFF3C62" w14:textId="4B8E5F45" w:rsidR="00DD4EF7" w:rsidRPr="00DD4EF7" w:rsidRDefault="00DD4EF7" w:rsidP="0010387D">
+    <w:p w14:paraId="7AB9B23A" w14:textId="223E4135" w:rsidR="006F3B28" w:rsidRPr="00AE0207" w:rsidRDefault="00DD4EF7" w:rsidP="00AE0207">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4EF7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>*S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> no</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD4EF7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> se creó una base de datos específica del organismo, proporcionar al coordinador interinstitucional para su retención</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:p w14:paraId="360B047A" w14:textId="77777777" w:rsidR="00555E11" w:rsidRDefault="00555E11" w:rsidP="00BF18DC">
+    <w:p w14:paraId="4398E536" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20C377AC" w14:textId="77777777" w:rsidR="00555E11" w:rsidRDefault="00555E11" w:rsidP="00BF18DC">
+    <w:p w14:paraId="699514CC" w14:textId="49BBC59D" w:rsidR="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:textAlignment w:val="top"/>
+      <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...112 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Aplicación de las actividades de garantía del HACT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FAF6EC1" w14:textId="77777777" w:rsidR="00305D57" w:rsidRPr="00D86B30" w:rsidRDefault="00305D57" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="20" w:name="_MON_1801291782"/>
     <w:bookmarkEnd w:id="20"/>
     <w:p w14:paraId="174BD2F1" w14:textId="2117C6CC" w:rsidR="00BF18DC" w:rsidRPr="00576634" w:rsidRDefault="00305D57" w:rsidP="00305D57">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-567" w:hanging="141"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:object w:dxaOrig="11520" w:dyaOrig="5469" w14:anchorId="28323BC1">
-          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:8in;height:273.7pt" o:ole="">
-            <v:imagedata r:id="rId34" o:title=""/>
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:8in;height:273.6pt" o:ole="">
+            <v:imagedata r:id="rId35" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1801569804" r:id="rId35">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1839111827" r:id="rId36">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E8328E" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="5C231A7B" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30E8449C" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="30E8449C" w14:textId="495850DD" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Productos clave</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: Los productos clave de este proceso son: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="599CD209" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
@@ -16178,60 +16500,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> de los registros financieros del asociado y los sistemas de gestión financiera de los controles internos relacionados con el programa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7949339C" w14:textId="35263C5B" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Un proveedor de servicios externo debe realizar revisiones periódicas en el sitio (verificaciones al azar) a los Asociados. Verificaciones esporádicas para los Asociados por debajo del umbral de microevaluación, la verificación esporádica puede ser realizada por personal interno cuando se requiera la aprobación por escrito de las respectivas oficinas regionales para las oficinas en los países y el jefe de oficina o su designado para las oficinas centrales y las oficinas independientes que implementan proyectos de desarrollo. Los burós y oficinas independientes darán su aprobación después de confirmar que el personal interno </w:t>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId36" w:history="1">
+        <w:t xml:space="preserve">Un proveedor de servicios externo debe realizar revisiones periódicas en el sitio (verificaciones al azar) a los Asociados. Verificaciones esporádicas para los Asociados por debajo del umbral de microevaluación, la verificación esporádica puede ser realizada por personal interno cuando se requiera la aprobación por escrito de las respectivas oficinas regionales para las oficinas en los países y el jefe de oficina o su designado para las oficinas centrales y las oficinas independientes que implementan proyectos de desarrollo. Los burós y oficinas independientes darán su aprobación después de confirmar que el personal interno es independiente del proyecto y tiene la experiencia, calificación e independencia relevantes. Para evitar conflictos de intereses y autoevaluación, el personal del PNUD no puede realizar verificaciones al azar de los proyectos de los que es responsable. Consulte el Apéndice IX del </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00BF18DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3922E6"/>
           </w:rPr>
           <w:t>Marco HACT del UNSDG</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3922E6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>para obtener más orientación sobre la verificación al azar realizada por el personal del PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084DDE70" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
@@ -16278,150 +16593,157 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Las actividades de garantía deben programarse antes del cierre operativo y financiero del proyecto para garantizar que todos los documentos de apoyo estén disponibles para su revisión y que se realicen los ajustes necesarios en Quantum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78AABD65" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Al elaborar el plan de actividades de garantía para cada asociado, el coordinador del HACT debe revisar la </w:t>
-      </w:r>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">para conocer las directrices específicas del PNUD sobre el alcance, las frecuencias y los tipos de actividades de garantía requeridas para cada asociado según la Clasificación Ajustada de Riesgos del asociado. Cualquier desviación de la orientación en la </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00BF18DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3922E6"/>
           </w:rPr>
           <w:t>Tabla 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="3922E6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para conocer las directrices específicas del PNUD sobre el alcance, las frecuencias y los tipos de actividades de garantía requeridas para cada asociado según la Clasificación Ajustada de Riesgos del asociado. Cualquier desviación de la orientación en la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00BF18DC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3922E6"/>
+          </w:rPr>
+          <w:t>Tabla 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BF18DC">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">con respecto a las actividades de garantía necesarias por la Clasificación Ajustada de Riesgos debe discutirse con el coordinador del organismo en la sede. La cobertura de las actividades de garantía debe comenzar a partir del período de la </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">última </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">inspección puntual </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>o auditoría realizada</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>. En caso de que las actividades de aseguramiento no puedan llevarse a cabo por razones válidas que escapen al control del Socio y de la Oficina, por ejemplo, como resultado de una emergencia, una crisis, disturbios o incidentes relacionados con la seguridad, las actividades de aseguramiento se retrasarán con la aprobación de la Oficina Regional hasta que la situación sobre el terreno sea adecuada para llevar a cabo las revisiones;</w:t>
+        <w:t xml:space="preserve">. En caso de que las actividades de aseguramiento no puedan llevarse a cabo por razones válidas que escapen al control del Socio y de la Oficina, por ejemplo, como resultado de una emergencia, una crisis, disturbios o incidentes relacionados con la seguridad, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>las actividades de aseguramiento se retrasarán con la aprobación de la Oficina Regional hasta que la situación sobre el terreno sea adecuada para llevar a cabo las revisiones;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4930B351" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Al desarrollar el Plan de Actividades de Garantía para cada asociado, el coordinador del HACT debe consultar la Sección 9.11 y el Apéndice V del </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00BF18DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3922E6"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Marco HACT del GNUDS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3922E6"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -16555,51 +16877,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Cuando los problemas observados en las actividades de garantía se refieran a la validez de los gastos notificados, el responsable del programa deberá:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5012D5D8" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>solicitar al socio las explicaciones adecuadas a satisfacción de la Oficina y acordar los procedimientos que deben aplicarse, incluidas las medidas de desarrollo de capacidades, para evitar problemas en el futuro,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA2B255" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>realizar actividades de garantía adicionales para verificar que no se produzcan más casos de pagos no válidos o no justificados,</w:t>
       </w:r>
@@ -16680,167 +17001,167 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>en caso de sospecha de fraude, solicite explicaciones válidas para las instrucciones de pago habituales, póngase en contacto con los proveedores para verificar los documentos justificativos que parezcan sospechosos o alterados, solicite documentos justificativos adicionales cuando sea necesario, solicite confirmaciones de pago a los contactos válidos de los proveedores que consten en los archivos, eleve el asunto a su superior jerárquico/supervisor si no se obtiene una garantía de explicación adecuada.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CFB3E6F" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Si las explicaciones facilitadas y los procedimientos alternativos realizados no ofrecen garantías suficientes, la Oficina deberá rechazar los gastos y solicitar al socio que reembolse el efectivo que el PNUD pudiera haber adelantado. La Oficina debería asegurarse de que las partidas rechazadas no se vuelvan a presentar como parte de futuros informes y sean absorbidas por el socio. Si las actividades de garantía indican sistemáticamente que el asociado está notificando gastos no válidos que no pueden explicarse o confirmarse mediante procedimientos alternativos, la Oficina debería considerar la posibilidad de cambiar la modalidad de ejecución a DIM o el apoyo de la oficina de país a NIM para gestionar el riesgo. Cuando el Asociado no pueda absorber los gastos rechazados por el PNUD, la Oficina deberá actuar con la debida diligencia y buscar todas las vías para garantizar que el PNUD no asuma la responsabilidad financiera. En caso de que no pueda resolverse favorablemente, y el importe en litigio se considere irrecuperable, la Oficina debe documentar exhaustivamente todas las medidas adoptadas para recuperar los fondos, incluida la descripción, las causas y la responsabilidad, y esto debe ser firmado por el Jefe de la Oficina o su designado y aprobado por la Oficina Regional (para las oficinas nacionales y los centros regionales), que debe evaluar la necesidad de una condonación y garantizar que se presenta una solicitud de condonación a OFM/CFRA para su evaluación (cfra.kl@undp.org) en línea con los POPP de condonación.</w:t>
+        <w:t xml:space="preserve">Si las explicaciones facilitadas y los procedimientos alternativos realizados no ofrecen garantías suficientes, la Oficina deberá rechazar los gastos y solicitar al socio que reembolse el efectivo que el PNUD pudiera haber adelantado. La Oficina debería asegurarse de que las partidas rechazadas no se vuelvan a presentar como parte de futuros informes y sean </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>absorbidas por el socio. Si las actividades de garantía indican sistemáticamente que el asociado está notificando gastos no válidos que no pueden explicarse o confirmarse mediante procedimientos alternativos, la Oficina debería considerar la posibilidad de cambiar la modalidad de ejecución a DIM o el apoyo de la oficina de país a NIM para gestionar el riesgo. Cuando el Asociado no pueda absorber los gastos rechazados por el PNUD, la Oficina deberá actuar con la debida diligencia y buscar todas las vías para garantizar que el PNUD no asuma la responsabilidad financiera. En caso de que no pueda resolverse favorablemente, y el importe en litigio se considere irrecuperable, la Oficina debe documentar exhaustivamente todas las medidas adoptadas para recuperar los fondos, incluida la descripción, las causas y la responsabilidad, y esto debe ser firmado por el Jefe de la Oficina o su designado y aprobado por la Oficina Regional (para las oficinas nacionales y los centros regionales), que debe evaluar la necesidad de una condonación y garantizar que se presenta una solicitud de condonación a OFM/CFRA para su evaluación (cfra.kl@undp.org) en línea con los POPP de condonación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9731E4" w14:textId="5C339261" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Al considerar un cambio en la Calificación de Riesgo de un Socio, las Oficinas deberán tener en cuenta la viabilidad de cambiar la Modalidad de Transferencia de Efectivo a mitad de camino, y/o aplicar medidas de garantía alternativas que puedan ser posibles en esos casos. El Representante Residente tomará una decisión de gestión sobre el enfoque práctico a adoptar, minimizando al mismo tiempo la exposición del PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C61E48D" w14:textId="2D9693D1" w:rsidR="00BF18DC" w:rsidRPr="00D86B30" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>El objetivo de las revisiones periódicas in situ (inspecciones puntuales) es evaluar la precisión de los registros financieros de las transferencias de efectivo al asociado y el estado de implementación del programa (mediante una revisión de la información financiera), y determinar si ha habido cambios significativos en los controles internos. La inspección puntual no es una auditoría. Véase el</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00BF18DC">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3922E6"/>
           </w:rPr>
           <w:t xml:space="preserve"> Anexo A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">para obtener una orientación específica del PNUD relacionada con la realización de revisiones periódicas en in situ (inspecciones puntuales), </w:t>
-[...6 lines deleted...]
-        <w:t>incluida una alternativa al uso de proveedores de servicios externos para las inspecciones puntuales, así como un enfoque para la selección de las transacciones a ser evaluadas, con asociados en la implementación</w:t>
+        <w:t>para obtener una orientación específica del PNUD relacionada con la realización de revisiones periódicas en in situ (inspecciones puntuales), incluida una alternativa al uso de proveedores de servicios externos para las inspecciones puntuales, así como un enfoque para la selección de las transacciones a ser evaluadas, con asociados en la implementación</w:t>
       </w:r>
       <w:r w:rsidR="009E4159" w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">compartidos y asociados en la implementación no compartidos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1289BE35" w14:textId="50BCD6E2" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>El objetivo de la auditoría programada es determinar si los fondos transferidos a los Asociados se usaron para el objetivo acordado y con arreglo al plan de trabajo. Véase el</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00BF18DC">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3922E6"/>
           </w:rPr>
           <w:t>Anexo B</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">para obtener orientación específica del PNUD en relación con la realización </w:t>
       </w:r>
       <w:r w:rsidR="00746A2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
@@ -16866,100 +17187,236 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">las auditorías financieras. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47592F34" w14:textId="77777777" w:rsidR="00043A8C" w:rsidRPr="00BF18DC" w:rsidRDefault="00043A8C" w:rsidP="00BF18DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="Inputs"/>
       <w:bookmarkStart w:id="22" w:name="Deliverables"/>
       <w:bookmarkStart w:id="23" w:name="RolesResponsibilities"/>
       <w:bookmarkStart w:id="24" w:name="TemplatesForms"/>
       <w:bookmarkStart w:id="25" w:name="AdditionalInfo"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="02F3DF0B" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="5D20EE3A" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2554B937" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F5CD04" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EDC2E8B" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E56C791" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618B0118" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57865FFF" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61AC1E97" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D1C2EB" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00BF18DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F3DF0B" w14:textId="231E7095" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>REFERENCIAS Y PLANTILLAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C0494A" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BC880BD" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00BF18DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Plataforma HACT</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="65FFAFDE" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3922E6"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D0AD65B" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
@@ -17021,91 +17478,159 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="43CE1A74" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D9B339" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="54D9B339" w14:textId="2F5162A7" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00BF18DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:u w:val="single"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>UNSDG | Anexos consolidados de las directrices sobre el marco de cooperación</w:t>
+          <w:t>UNSDG | Anexos</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BF18DC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000CC"/>
+            <w:u w:val="single"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BF18DC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000CC"/>
+            <w:u w:val="single"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>consolidados de las directrices sobre el marco de coop</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BF18DC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000CC"/>
+            <w:u w:val="single"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BF18DC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000CC"/>
+            <w:u w:val="single"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>ración</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="008224C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008224C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en </w:t>
+      </w:r>
+      <w:r w:rsidR="008224C8" w:rsidRPr="00AE0207">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="008224C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3EBD7ECE" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00BF18DC">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Reglamento Financiero y Reglamentación Financiera Detallada del PNUD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06B66A4C" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
@@ -17279,299 +17804,322 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuestionario revisado para la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>microevaluación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0E36A5D4" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="0E36A5D4" w14:textId="4D62207D" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00BF18DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Carta de llamado a auditoría anual de la Oficina de Auditoría e Investigaciones</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="008224C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="61848091" w14:textId="02FE3F26" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="61848091" w14:textId="20226477" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00003F94">
+      <w:r w:rsidR="008224C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://undp.sharepoint.com/teams/OAI-Portal/audits/SitePages/ngo_nim_hact_audits.aspx"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00BF18DC">
+      <w:r w:rsidR="008224C8" w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Cuestionario para evaluar la capacidad de la Entidad Fiscalizadora Superior</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3345309D" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="3345309D" w14:textId="3C7D85B6" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00BF18DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Plantilla de estimación de gastos detallada del PNUD</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="008224C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008224C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en </w:t>
+      </w:r>
+      <w:r w:rsidR="008224C8" w:rsidRPr="00AE0207">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="008224C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0F825889" w14:textId="77777777" w:rsidR="00003F94" w:rsidRPr="00766000" w:rsidRDefault="00003F94" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15E8F156" w14:textId="77777777" w:rsidR="00003F94" w:rsidRPr="00766000" w:rsidRDefault="00003F94" w:rsidP="00BF18DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0096C024" w14:textId="77777777" w:rsidR="00003F94" w:rsidRPr="00766000" w:rsidRDefault="00003F94" w:rsidP="00BF18DC">
+    <w:p w14:paraId="0096C024" w14:textId="77777777" w:rsidR="00003F94" w:rsidRPr="00766000" w:rsidRDefault="00003F94" w:rsidP="00061742">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0066CD22" w14:textId="68EDA9C4" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="0066CD22" w14:textId="68EDA9C4" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00061742">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D83984" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="02D83984" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00061742">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C233E38" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00BF18DC">
+    <w:p w14:paraId="3C233E38" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC" w:rsidP="00061742">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
@@ -17579,75 +18127,75 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF18DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidSect="00665357">
-      <w:headerReference w:type="default" r:id="rId47"/>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:headerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="450" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D0EA45D" w14:textId="77777777" w:rsidR="005D62F6" w:rsidRDefault="005D62F6" w:rsidP="00BF18DC">
+    <w:p w14:paraId="13C036A1" w14:textId="77777777" w:rsidR="00465C5F" w:rsidRDefault="00465C5F" w:rsidP="00BF18DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D78C48F" w14:textId="77777777" w:rsidR="005D62F6" w:rsidRDefault="005D62F6" w:rsidP="00BF18DC">
+    <w:p w14:paraId="25A98001" w14:textId="77777777" w:rsidR="00465C5F" w:rsidRDefault="00465C5F" w:rsidP="00BF18DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -17736,51 +18284,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Console">
     <w:panose1 w:val="020B0609040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="8000028F" w:usb1="00001800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
-    <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E62D3E0" w14:textId="052B39D4" w:rsidR="00BF18DC" w:rsidRPr="00BF18DC" w:rsidRDefault="00BF18DC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF18DC">
@@ -17882,61 +18429,61 @@
     <w:r w:rsidRPr="00BF18DC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00BF18DC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
     <w:r w:rsidR="00B441FF">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FDDCD06" w14:textId="77777777" w:rsidR="005D62F6" w:rsidRDefault="005D62F6" w:rsidP="00BF18DC">
+    <w:p w14:paraId="6ED13FEB" w14:textId="77777777" w:rsidR="00465C5F" w:rsidRDefault="00465C5F" w:rsidP="00BF18DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="532219F1" w14:textId="77777777" w:rsidR="005D62F6" w:rsidRDefault="005D62F6" w:rsidP="00BF18DC">
+    <w:p w14:paraId="1E17DF32" w14:textId="77777777" w:rsidR="00465C5F" w:rsidRDefault="00465C5F" w:rsidP="00BF18DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="13D3D8C2" w14:textId="77777777" w:rsidR="00BF18DC" w:rsidRPr="00766000" w:rsidRDefault="00BF18DC" w:rsidP="00766000">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86B30">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -18010,98 +18557,104 @@
       <w:r w:rsidRPr="009E4159">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">de la intranet de la OAI. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="501760E5" w14:textId="7AF3F6CD" w:rsidR="00BF18DC" w:rsidRDefault="00665357" w:rsidP="00A06D01">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00665357">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36CA05DA" wp14:editId="7418111F">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36CA05DA" wp14:editId="2A7CC73C">
+          <wp:extent cx="288960" cy="579120"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1849313357" name="Picture 1849313357" descr="PNUD-Logo-Blue-Large"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="PNUD-Logo-Blue-Large"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="24148" t="16003" r="24351" b="16186"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="330543" cy="662460"/>
+                    <a:ext cx="292913" cy="587043"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="205541C2" w14:textId="77777777" w:rsidR="00AE0207" w:rsidRDefault="00AE0207" w:rsidP="00A06D01">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008E74F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4560BED2"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2000001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -19700,50 +20253,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CE7365E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F190B1F4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CFC5735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="086EDEA0"/>
     <w:lvl w:ilvl="0" w:tplc="250CB772">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19812,51 +20451,51 @@
     <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E5E5A8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9741BA2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -19925,51 +20564,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42CB2509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13225F88"/>
     <w:lvl w:ilvl="0" w:tplc="4C388344">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -20014,51 +20653,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49AC1C20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="587E4254"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20100,51 +20739,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A3E62A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BE6B228"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -20189,51 +20828,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CC30BD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F8C298A"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -20278,51 +20917,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D5C0528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E032891A"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20364,51 +21003,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E833BC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0EE8588"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -20453,51 +21092,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F234898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDE2DB04"/>
     <w:lvl w:ilvl="0" w:tplc="20000005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20566,51 +21205,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55A5744F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8D2DD1C"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20652,51 +21291,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="578E34F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79204E38"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -20741,51 +21380,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5991595B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74149538"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20827,51 +21466,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61525BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="683C419A"/>
     <w:lvl w:ilvl="0" w:tplc="32D204BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="14AC50E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20967,51 +21606,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CBD8C8AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65F71013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBF47360"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
@@ -21077,51 +21716,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="670A2890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A36AF92"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -21166,51 +21805,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69070B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58AC4BC0"/>
     <w:lvl w:ilvl="0" w:tplc="9B0A5C84">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -21256,51 +21895,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5130" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CFB246D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46E05224"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -21342,51 +21981,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D3E345E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D18B8DE"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -21431,51 +22070,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DE25840"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A602343E"/>
     <w:lvl w:ilvl="0" w:tplc="ED50B9A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -21555,51 +22194,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E737492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79C86CA0"/>
     <w:lvl w:ilvl="0" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -21648,51 +22287,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FAA1EF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D74C409A"/>
     <w:lvl w:ilvl="0" w:tplc="20000019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -21734,51 +22373,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71383E50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB8B2AC"/>
     <w:lvl w:ilvl="0" w:tplc="E0C0D25A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -21823,51 +22462,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72092577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DF87690"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -21909,51 +22548,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="727F35EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B11C051E"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -21995,51 +22634,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74082D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A02296E"/>
     <w:lvl w:ilvl="0" w:tplc="D196068A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="513A7C80" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22135,304 +22774,428 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8BC465C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C801635"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F18E194"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1147940590">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="70011121">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="11226012">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="108283808">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="586764618">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2102488807">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1663780310">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="667515927">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="781994461">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="64882571">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1580288076">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1494445419">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2095130961">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="278149419">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="117724643">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="289172336">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="863402585">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="106244846">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="481852170">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1246114636">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="812715198">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="567499340">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2132741210">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="325481894">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="256208223">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1172910565">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1489125592">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="861212654">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="614753708">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="838735966">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="642926239">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="231352085">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="505287079">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1349287238">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1596938325">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="697004489">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2064791302">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="430013445">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="915631745">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="214968305">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="800877184">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="195312319">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1133328226">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1431317771">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1812555518">
+    <w:abstractNumId w:val="44"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF18DC"/>
     <w:rsid w:val="000008AE"/>
     <w:rsid w:val="00003F94"/>
     <w:rsid w:val="0001344D"/>
     <w:rsid w:val="00015B4F"/>
     <w:rsid w:val="00035AA2"/>
     <w:rsid w:val="00035F61"/>
     <w:rsid w:val="00043A8C"/>
+    <w:rsid w:val="00061742"/>
     <w:rsid w:val="00064826"/>
     <w:rsid w:val="00095EE0"/>
     <w:rsid w:val="000D3FF7"/>
     <w:rsid w:val="000F7289"/>
     <w:rsid w:val="0010387D"/>
     <w:rsid w:val="001402D7"/>
     <w:rsid w:val="00162E85"/>
     <w:rsid w:val="001C0243"/>
     <w:rsid w:val="001E1791"/>
     <w:rsid w:val="00203EB3"/>
     <w:rsid w:val="00227B68"/>
     <w:rsid w:val="00251C9C"/>
     <w:rsid w:val="0026246F"/>
     <w:rsid w:val="00280F95"/>
     <w:rsid w:val="00282C31"/>
     <w:rsid w:val="002929B7"/>
     <w:rsid w:val="002A47AD"/>
     <w:rsid w:val="002A7F0D"/>
     <w:rsid w:val="002B6278"/>
     <w:rsid w:val="002E0029"/>
     <w:rsid w:val="002F32E1"/>
     <w:rsid w:val="002F3C03"/>
     <w:rsid w:val="00305D57"/>
     <w:rsid w:val="00331F21"/>
     <w:rsid w:val="0036159A"/>
     <w:rsid w:val="003A0F0B"/>
     <w:rsid w:val="003A7733"/>
     <w:rsid w:val="003C76E0"/>
     <w:rsid w:val="003D3B6C"/>
     <w:rsid w:val="003D5841"/>
     <w:rsid w:val="00421DF1"/>
+    <w:rsid w:val="00465C5F"/>
     <w:rsid w:val="004753DF"/>
     <w:rsid w:val="004A24D8"/>
     <w:rsid w:val="004D2138"/>
     <w:rsid w:val="004D351E"/>
     <w:rsid w:val="004D5D08"/>
     <w:rsid w:val="004E48D5"/>
     <w:rsid w:val="00507F32"/>
     <w:rsid w:val="005164AE"/>
     <w:rsid w:val="00521409"/>
     <w:rsid w:val="005266EF"/>
     <w:rsid w:val="00555E11"/>
     <w:rsid w:val="00576634"/>
     <w:rsid w:val="00582D1B"/>
     <w:rsid w:val="005B774E"/>
     <w:rsid w:val="005D62F6"/>
     <w:rsid w:val="005F7D5E"/>
     <w:rsid w:val="00620E7C"/>
     <w:rsid w:val="00634460"/>
     <w:rsid w:val="00652882"/>
     <w:rsid w:val="00656CC2"/>
     <w:rsid w:val="00665357"/>
     <w:rsid w:val="00673961"/>
     <w:rsid w:val="00683CFB"/>
     <w:rsid w:val="006A3491"/>
     <w:rsid w:val="006B078D"/>
     <w:rsid w:val="006C1D1B"/>
     <w:rsid w:val="006F1A61"/>
     <w:rsid w:val="006F3B28"/>
     <w:rsid w:val="00701132"/>
     <w:rsid w:val="007045D6"/>
     <w:rsid w:val="007232B3"/>
     <w:rsid w:val="0074126D"/>
     <w:rsid w:val="00743107"/>
     <w:rsid w:val="00746A2C"/>
     <w:rsid w:val="0075380A"/>
     <w:rsid w:val="00766000"/>
     <w:rsid w:val="007913E8"/>
     <w:rsid w:val="00796EB1"/>
     <w:rsid w:val="007D4A3A"/>
+    <w:rsid w:val="008224C8"/>
     <w:rsid w:val="00825A08"/>
     <w:rsid w:val="008338A6"/>
     <w:rsid w:val="00851412"/>
     <w:rsid w:val="00877A30"/>
     <w:rsid w:val="008B29DD"/>
     <w:rsid w:val="008B4A38"/>
     <w:rsid w:val="008B57C3"/>
+    <w:rsid w:val="008D275D"/>
     <w:rsid w:val="008E5B5B"/>
     <w:rsid w:val="009444EA"/>
     <w:rsid w:val="00986A76"/>
     <w:rsid w:val="00987F30"/>
     <w:rsid w:val="009C798D"/>
     <w:rsid w:val="009D3415"/>
     <w:rsid w:val="009E31F4"/>
     <w:rsid w:val="009E4159"/>
     <w:rsid w:val="00A42163"/>
     <w:rsid w:val="00A44C37"/>
     <w:rsid w:val="00A74C8B"/>
+    <w:rsid w:val="00AE0207"/>
     <w:rsid w:val="00B441FF"/>
     <w:rsid w:val="00B570E5"/>
     <w:rsid w:val="00B62117"/>
     <w:rsid w:val="00B92CAA"/>
     <w:rsid w:val="00BB2F4B"/>
     <w:rsid w:val="00BB54F3"/>
     <w:rsid w:val="00BE7159"/>
     <w:rsid w:val="00BF18DC"/>
     <w:rsid w:val="00C0035A"/>
     <w:rsid w:val="00D0553B"/>
     <w:rsid w:val="00D27F42"/>
     <w:rsid w:val="00D43920"/>
     <w:rsid w:val="00D65DA1"/>
     <w:rsid w:val="00D86B30"/>
     <w:rsid w:val="00D97962"/>
     <w:rsid w:val="00DA3610"/>
     <w:rsid w:val="00DB3EE6"/>
     <w:rsid w:val="00DB6C86"/>
     <w:rsid w:val="00DD4EF7"/>
     <w:rsid w:val="00E1481D"/>
     <w:rsid w:val="00E30733"/>
     <w:rsid w:val="00E32E0A"/>
     <w:rsid w:val="00E51B6D"/>
     <w:rsid w:val="00E5611A"/>
     <w:rsid w:val="00E84B0D"/>
@@ -41959,51 +42722,51 @@
       <w:lang w:val="en-MY"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/page/home" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/harmonized-approach-cash-transfers-framework" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/6646" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/page/home" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1431" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1431" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10651" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/cuadros-hact-popp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/hact-annexos-d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/office/oai/audits/SitePages/callforauditplan.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/hact/SiteAssets/SitePages/Reference%20Information/OFRM%20-%20High%20Risk%20Partner%20Approval%20Request%20Template_final.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4456" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/cuadros-hact-popp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/18916" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/6656" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/36" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11531" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document1.docx"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document2.docx"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/consolidated-annexes-cooperation-framework-guidance" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/hact-annexos-d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/cuadros-hact-popp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/cuadros-hact-popp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/sites/OFMFPM/HACT/HACT%20References/Templates/UNDP%20Itemized%20Cost%20Estimate%20(ICE)%20Template.xlsx?d=wb2601b7cf332469b964c2ba9047d7b42&amp;csf=1&amp;web=1&amp;e=waGcZ0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4846" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/hact-annexos-d" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/page/home" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/cuadros-hact-popp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/6646" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/sites/OFMFPM/_layouts/15/Doc.aspx?sourcedoc=%7BB2601B7C-F332-469B-964C-2BA9047D7B42%7D&amp;file=UNDP%20Itemized%20Cost%20Estimate%20(ICE)%20Template.xlsx&amp;action=default&amp;mobileredirect=true" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/hact-annexos-d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/sites/OFMFPM/HACT/HACT%20References/Templates/UNDP%20Itemized%20Cost%20Estimate%20(ICE)%20Template.xlsx?d=wb2601b7cf332469b964c2ba9047d7b42&amp;csf=1&amp;web=1&amp;e=waGcZ0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1431" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1431" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10651" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/harmonized-approach-cash-transfers-framework" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/18916" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/hact/SiteAssets/SitePages/Reference%20Information/OFRM%20-%20High%20Risk%20Partner%20Approval%20Request%20Template_final.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document2.docx"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4456" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/cuadros-hact-popp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/consolidated-annexes-cooperation-framework-guidance" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/6656" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/programme-and-project-management" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11531" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document1.docx"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/page/home" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/hact-annexos-d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/cuadros-hact-popp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-armonizado-del-marco-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/cuadros-hact-popp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/office/oai/audits/SitePages/callforauditplan.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4846" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/hact-annexos-d" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/office/oai/audits/SitePages/ngonim-specimen.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -42309,70 +43072,70 @@
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAA292A6-5913-43C6-BD1A-A5A80D6B1E76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>29</Pages>
-[...1 lines deleted...]
-  <Characters>80016</Characters>
+  <Pages>30</Pages>
+  <Words>14085</Words>
+  <Characters>80288</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>666</Lines>
-  <Paragraphs>187</Paragraphs>
+  <Lines>669</Lines>
+  <Paragraphs>188</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>93866</CharactersWithSpaces>
+  <CharactersWithSpaces>94185</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emiliana Zhivkova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>