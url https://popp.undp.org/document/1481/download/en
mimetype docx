--- v0 (2025-10-23)
+++ v1 (2026-06-18)
@@ -1,6021 +1,2665 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="34B13DCE" w14:textId="0E3C9EC5" w:rsidR="006D5CF9" w:rsidRPr="006D5CF9" w:rsidRDefault="00B825AB" w:rsidP="00B5597A">
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w14:paraId="71E9D520" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Policy on Gifts, Honours, Decorations, Favours, Hospitality, or Remuneration (‘Gifts’) from Governmental and Non-Governmental Sources</w:t>
       </w:r>
-      <w:r w:rsidR="002929C3" w:rsidRPr="00B825AB">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00FD26D1" w:rsidRPr="00B825AB">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F306A6E" w14:textId="6C2BAD22" w:rsidR="00BE63A9" w:rsidRPr="005741C8" w:rsidRDefault="00BE63A9" w:rsidP="006A1E72">
+    <w:p w14:paraId="32A213BA" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Purpose</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E97567" w14:textId="6F680C21" w:rsidR="006A1E72" w:rsidRPr="00B5597A" w:rsidRDefault="00BE63A9" w:rsidP="00EC7177">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0EDB9E04" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The purpose of this policy is to assist UNDP personnel in regulating their conduct when offered gifts or other items in the course of their official UNDP duties or in relation to their UNDP status, and to clarify the procedures to be followed in such cases (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>see</w:t>
       </w:r>
-      <w:r w:rsidR="00E22F01" w:rsidRPr="00B5597A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D45CF" w:rsidRPr="00B5597A">
-[...18 lines deleted...]
-        <w:r w:rsidR="004D45CF" w:rsidRPr="00B5597A">
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paragraphs 50-51 of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00F907B5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Standards of Conduct for the International Civil Service</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004D45CF" w:rsidRPr="00B5597A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="004D45CF" w:rsidRPr="00B5597A">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00F907B5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UN Staff Regulation 1.2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004D45CF" w:rsidRPr="00B5597A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (j, k, and l); and, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="004D45CF" w:rsidRPr="00B5597A">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00F907B5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UN Staff Rule 1.2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004D45CF" w:rsidRPr="00B5597A">
-[...12 lines deleted...]
-    <w:p w14:paraId="771DB0A3" w14:textId="629DE7D0" w:rsidR="00CC5FAD" w:rsidRPr="005741C8" w:rsidRDefault="009B6278" w:rsidP="006A1E72">
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (l, m, n, o, and p). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A49B1F5" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35624F46" w14:textId="3D348EEC" w:rsidR="003B1666" w:rsidRPr="006A1E72" w:rsidRDefault="00E60A3B" w:rsidP="006A1E72">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="183CC7D1" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...74 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All UNDP personnel are required to uphold the highest standards of integrity, and to act with independence and impartiality in discharging their official functions. Pursuant to applicable instruments, and to preserve their independence and impartiality, UNDP personnel cannot accept any gift, honour, decoration, favour, hospitality, or remuneration (hereafter “gift or other item”) from any governmental source, with strictly limited exceptions.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECA5F29" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All UNDP personnel are also expected to decline gifts or other items from non-governmental sources. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B1979C" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All UNDP personnel may seek and receive approval from UNDP in exceptional cases.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C123549" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...72 lines deleted...]
-    <w:p w14:paraId="50D7EB08" w14:textId="45B8EF37" w:rsidR="009B6278" w:rsidRPr="005741C8" w:rsidRDefault="00FD3956" w:rsidP="006A1E72">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is a strict prohibition against accepting any gift or other item from any individual or entity doing business or seeking to do business with the UN/UNDP (including, but not limited to, vendors, implementing partners, responsible parties, and grantees). There is also a strict prohibition on accepting any gift or other item that could create a conflict, or the perception of a conflict, of interest with a personnel’s functions.     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3192DD6E" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Scope of application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A45895E" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...98 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy applies to all UNDP personnel, including staff members, service contract holders, individual contractors, consultants, interns, UN Volunteers assigned to UNDP, and staff on a UNDP Letter of Appointment with service limited to another UN agency, fund or programme (hereafter “UNDP personnel”). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B3D523" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy concerns </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk523228534"/>
-      <w:r w:rsidR="002D253B" w:rsidRPr="006A1E72">
-[...93 lines deleted...]
-        <w:t>below</w:t>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gifts, honours, decorations, favours, hospitality, or remuneration, as defined under paragraph 12 below</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00993E76" w:rsidRPr="006A1E72">
-[...110 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, offered or presented to UNDP personnel by a governmental or non-governmental source, even if the gift or other item is offered outside of the UNDP workplace or UNDP work hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76044819" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The receipt of ‘financial gifts’, including monetary items, cash, gift cards, or items convertible to a monetary value such as shares of stock from governmental or non-governmental sources is strictly prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4EE39E" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...49 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Resident Representative</w:t>
-[...52 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>As stated under paragraph 18 below, a gift, honour, decoration, favour, or hospitality from a non-governmental, non-vendor source must be disclosed by the recipient to their Head-of-Office or Resident Representative, and may only be accepted further to approval by the individual designated to administer this policy (“Gifts Administrator”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767ED3AD" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Where stricter standards have been imposed in other UNDP policies or guidelines, such as for personnel involved in procurement or investment management, the stricter standard applies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73871130" w14:textId="77777777" w:rsidR="006E219F" w:rsidRPr="006A1E72" w:rsidRDefault="00095EC3" w:rsidP="006A1E72">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7A8B8549" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy does not apply to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55854205" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gifts or other items received from family members or from other private persons whose relationship with the recipient are unrelated to the recipient’s official UNDP function or responsibilities; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375499AF" w14:textId="77777777" w:rsidR="005741C8" w:rsidRDefault="006E219F" w:rsidP="005741C8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7442A76F" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Modest gifts exchanged with other UN/UNDP colleagues in recognition of a birthday, birth of a child, marriage, retirement, or other such celebration so long as they are freely given without coercion, are of nominal value, and are not offered to influence a colleague in his/her official decision-making;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CADE9E" w14:textId="77777777" w:rsidR="00ED104D" w:rsidRDefault="006E219F" w:rsidP="00ED104D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3C1E4390" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Participation in </w:t>
       </w:r>
-      <w:r w:rsidRPr="005741C8">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>official</w:t>
       </w:r>
-      <w:r w:rsidRPr="005741C8">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> functions such as meetings, conferences, associated meals, and receptions organized by a governmental or non-governmental source (other than an individual or entity doing or seeking to do business with the UN/UNDP) for which UNDP personnel are invited in their official capacity. While such attendance is not considered receipt of a gift, honour, decoration, favour, hospitality, or remuneration within the meaning of the Staff Regulations and Rules, UNDP personnel are expected to exercise sound judgement and to refrain from accepting invitations that could be perceived as inconsistent, or raise a conflict of interest, with their obligations as UNDP personnel; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09913B2B" w14:textId="1CA278A8" w:rsidR="00ED104D" w:rsidRDefault="00635688" w:rsidP="00ED104D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7012B710" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...72 lines deleted...]
-        <w:r w:rsidR="00B95028">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participation in activities organized by governmental or non-governmental sources, other than an individual or entity doing or seeking to do business with the UN/UNDP, that have been authorized by UNDP in which the organizing entity covers the accommodation, travel and subsistence allowance in line with that payable by </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00F907B5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDP Duty Travel</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00137C84" w:rsidRPr="00954C02">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00137C84" w:rsidRPr="00954C02">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00F907B5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Daily Subsistence Allowance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002D6C6C" w:rsidRPr="00954C02">
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> policies; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1905D328" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...108 lines deleted...]
-    <w:p w14:paraId="6429D596" w14:textId="77777777" w:rsidR="004735E2" w:rsidRPr="006A1E72" w:rsidRDefault="0098749F" w:rsidP="006A1E72">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Income or other compensation received from an outside source that has been authorized by UNDP pursuant to UNDP’s provisions on outside activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F826034" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63029A11" w14:textId="77777777" w:rsidR="00EC27B2" w:rsidRDefault="00940CB7" w:rsidP="00EC27B2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="17B166FC" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The following definitions shall apply for the purpose of this policy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC89EF4" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Decoration:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5597A">
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any object that is awarded to recognize/honour the recipient in a visible manner, including but not limited to plaques, certificates, medals, pins, or ribbons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A869C1B" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Favour</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5597A">
-[...178 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: a special privilege, treatment, or personal benefit granted to UNDP personnel by a governmental or non-governmental source as a result of their UNDP status. While favours include free or discounted goods or services, priority treatment and free upgrades, they do not include benefits that are generally available to all individuals within and/or outside UNDP or the UN system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091F8AC2" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gift</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5597A">
-[...68 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: any item of value which might generate a benefit to the recipient if accepted, regardless of whether it has a physical form. This includes, but is not limited to, gift baskets, jewelry, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">clothing, art work, tickets to events or items convertible to a monetary value such as shares of stock or lottery tickets. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1AEAE1" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Gifts Administrator</w:t>
       </w:r>
-      <w:r w:rsidR="002251CC" w:rsidRPr="00B5597A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="009B6278" w:rsidRPr="00B5597A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B6278" w:rsidRPr="00B5597A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...101 lines deleted...]
-        <w:r w:rsidR="00B5597A" w:rsidRPr="001A2E91">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the person designated by the UNDP Administrator to oversee the approval, registration, retention and disposal of gifts, honours, decorations, favours, hospitality, or remuneration as set out in this policy. Kanwarjit Sachdeva, Deputy Director and Officer-in-Charge of the Office of General Operations, Bureau for Management Services, is designated UNDP’s Gifts Administrator. The Gifts Administrator may be contacted via the following e-mail address: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00F907B5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>kanwarjit.sachdeva@undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B5597A" w:rsidRPr="00B5597A">
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A0FC42" w14:textId="49658A35" w:rsidR="00B3744D" w:rsidRPr="00E96034" w:rsidRDefault="00B3744D" w:rsidP="00E96034">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="15B16846" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Government</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96034">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0577D45D" w14:textId="77777777" w:rsidR="00E96034" w:rsidRDefault="00B3744D" w:rsidP="00E96034">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="51F9F130" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Any unit of governmental authority, including any national, state, local and municipal government;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDAB910" w14:textId="77777777" w:rsidR="00E96034" w:rsidRDefault="00B3744D" w:rsidP="00E96034">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7CA69B45" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Any intergovernmental organization; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5492732D" w14:textId="38E9FA45" w:rsidR="00E96034" w:rsidRPr="00E96034" w:rsidRDefault="00B3744D" w:rsidP="00E96034">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1E9FA84B" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...56 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Any employee, official, agent or representative of a governmental authority, government-owned or controlled entity, or intergovernmental organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E081365" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Grantee:</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A1E72">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00066498" w:rsidRPr="006A1E72">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...70 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an entity that receives UNDP funds to support civil society work, including in the area of development and/or environmental protection.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DCF4D7" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Honour</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96034">
-[...80 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: an award or recognition, including, but not limited to medals, plaques, certificates, or scrolls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A9AC5B" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Hospitality</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96034">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...82 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: provision of transportation, lodging, meals, entertainment and the like, not as part of participation in official functions such as meetings, conferences, meals and receptions organized by a governmental or non-governmental source (other than an individual or entity doing business or seeking to do business with UN/UNDP) for which UNDP personnel are invited in their official capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7945E723" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Implementing partner</w:t>
       </w:r>
-      <w:r w:rsidR="009B5831" w:rsidRPr="00E96034">
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: an entity to which UNDP has entrusted the implementation of UNDP assistance specified in a signed document along with the assumption of full responsibility and accountability for the effective use of UNDP resources and the delivery of outputs.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C11FE1" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Monetary item: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96034">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>any financial gift, including cash, gift cards or items convertible to a monetary value such as shares of stock.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46383F70" w14:textId="77777777" w:rsidR="00E96034" w:rsidRDefault="00B3744D" w:rsidP="00E96034">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="50F0BF72" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Non-governmental source</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any non-governmental organization, educational institution, or any other private source (excluding individuals identified under paragraph 11 above). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EED67E8" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Remuneration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96034">
-[...80 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>any monetary compensation not associated with an approved outside activity, including occupation or employment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B813E9" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Responsible party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: an entity contracted by an implementing partner to provide goods or services to a UNDP project, carry out project activities, and/or produce outputs using the project budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E0A950" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vendor: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>any entity that sells goods or services, whether it has a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> current contractual relationship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with UNDP or not.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CC2979" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="785FBE67" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C185F25" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E06CD4F" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obligations of UNDP personnel  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FF1264" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...32 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...124 lines deleted...]
-          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prohibition against solicitation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25712CC5" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...218 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP personnel shall not solicit gifts or other items in any form, or from any source, either in the course of their official UNDP duties or in regards to their UNDP status, or in any situation that may adversely impact the reputation of the Organization or reflect poorly on their obligations of impartiality and independence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CF3C04" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Where gifts, honours, decorations, favours, hospitality, or remuneration are offered to UNDP personnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063E0CA5" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...178 lines deleted...]
-          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>General rule</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A911D9" w14:textId="35194B40" w:rsidR="00D64B5E" w:rsidRPr="00D64B5E" w:rsidRDefault="00AA1916" w:rsidP="006A1E72">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1577C959" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...156 lines deleted...]
-    <w:p w14:paraId="0324B1B9" w14:textId="03EF24CC" w:rsidR="009A0325" w:rsidRPr="006A1E72" w:rsidRDefault="00AB63F6" w:rsidP="006A1E72">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Should UNDP personnel find themselves in a situation where a gift (non-financial) or other item is offered by a governmental or non-governmental source, including any entity doing or seeking to do business with UNDP, they should politely decline the offer with the explanation that acceptance is inconsistent with their UNDP status and obligations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7416AB" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gifts from – Governmental sources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13966352" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...86 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP personnel cannot accept, and will promptly decline, any gift or other item, irrespective of value, from a governmental source.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="001E2A93" w:rsidRPr="006A1E72">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C2B543" w14:textId="08EA014F" w:rsidR="00856900" w:rsidRPr="006A1E72" w:rsidRDefault="00AB63F6" w:rsidP="006A1E72">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0B6CFDAC" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...97 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If refusal of an unanticipated gift, honour, decoration, favour, or hospitality from a governmental source would cause embarrassment to UNDP, the recipient may receive it on an exceptional basis on behalf of UNDP. In such circumstances, the accepted item must be promptly disclosed to the recipient’s Head-of-Office or Resident Representative and offered for surrender to the Gifts Administrator, as per the procedures set out in this policy. A decision will be taken by the Gifts Administrator regarding the disposition of the item.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5" w:rsidDel="00C60E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004C7939" w:rsidRPr="006A1E72">
-[...121 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C79A6" w:rsidRPr="006A1E72">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="6F4C6624" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...90 lines deleted...]
-    <w:p w14:paraId="352539BB" w14:textId="1B9D37C2" w:rsidR="00F30022" w:rsidRPr="006A1E72" w:rsidRDefault="00AB63F6" w:rsidP="006A1E72">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Where a gift or other item from a governmental source has already been delivered to a recipient and it would cause embarrassment to UNDP to return the item, the item must also be disclosed to the recipient’s Head-of-Office or Resident Representative and offered for surrender to the Gifts Administrator for a decision on disposition, as per the procedures set out in this policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F7738A" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gifts from – Non-governmental sources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1018727E" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...43 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP personnel are expected to decline all gifts or other items </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>from non-governmental sources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00467FBF" w:rsidRPr="006A1E72">
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">while working for UNDP. If circumstances do not allow for prior approval, or if refusal of an unanticipated gift, honour, decoration, favour, or hospitality would cause embarrassment to UNDP, acceptance of the item must be promptly reported to the Gifts Administrator as per established procedures, as well as the Head-of-Office or Resident Representative.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14ECFAD5" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...97 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A gift, honour, decoration, favour, or hospitality from a non-governmental source valued at over US$30, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...152 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>other than from an individual or entity doing or seeking to do business with the UN/UNDP,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may only be accepted if the recipient receives prior approval from the Gifts Administrator. Such a gift may not procure its recipient with any gain, financial or other. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625F738D" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...109 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A gift or other item of nominal value (US$30 or less) from a non-government source, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk498954295"/>
-      <w:r w:rsidR="00A23607" w:rsidRPr="006A1E72">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>than an individual or entity doing or seeking to do business with the UN/UNDP</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...101 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may be accepted without prior approval. The recipient must promptly report the gift or other item </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Head-of-Office or Resident Representative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...86 lines deleted...]
-    <w:p w14:paraId="4ADFD662" w14:textId="43431BEB" w:rsidR="003D7314" w:rsidRPr="006A1E72" w:rsidRDefault="003D7314" w:rsidP="006A1E72">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If multiple, nominal items (e.g., pens, calendars, or other small items) are received from a single, non-governmental source, the total value in any 12-month period may not exceed the noted US$30 limit.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E0CE94" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gifts from – Individual or entity doing or seeking to do business with the UN/UNDP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59023577" w14:textId="42C8F110" w:rsidR="00FB0BD8" w:rsidRPr="006A1E72" w:rsidRDefault="00813C8D" w:rsidP="006A1E72">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0561BBE4" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...205 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As stated under paragraphs 2 – 5, UNDP personnel cannot accept any gifts or other items from any individual or entity doing or seeking to do business with the UN/UNDP. Other than for already delivered perishables (see paragraph 23), there is no exception to this prohibition. Even gifts of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
-      <w:r w:rsidR="00A23607" w:rsidRPr="006A1E72">
-[...62 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> value can be perceived as an attempt to improperly influence the recipient’s objectivity in deciding whether to award, or continue to do business with, the individual or entity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1171CF2F" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...66 lines deleted...]
-    <w:p w14:paraId="0239CB04" w14:textId="4C119A8C" w:rsidR="00084CB2" w:rsidRPr="006A1E72" w:rsidRDefault="00084CB2" w:rsidP="006A1E72">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gifts or other items that have already been delivered to UNDP by any individual or entity doing or seeking to do business with the UN/UNDP, or that have otherwise been received by UNDP personnel from such a source, must be returned to that source with a note explaining that acceptance is contrary to UNDP’s gifts policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5625EEC4" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...45 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perishable items received from a governmental source or from an individual or entity doing or seeking to do business with the UN/UNDP </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0845C8B5" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...300 lines deleted...]
-    <w:p w14:paraId="63152F07" w14:textId="20499098" w:rsidR="00430D58" w:rsidRPr="006A1E72" w:rsidRDefault="001A1CC9" w:rsidP="006A1E72">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As an exception to paragraphs 15 – 22 above, where a perishable gift or other item such as flowers or fruit has already been delivered to UNDP from a government source or from an individual or entity doing or seeking to do business with the UN/UNDP and it would be impractical to return the item, the recipient may donate the item to a local charity or share and/or display the item in the respective UNDP office. The item must be immediately reported to the recipient’s Head-of-Office or Resident Representative and the Gifts Administrator with an explanation of how the item was received and handled. In such cases, the recipient shall also inform the source of the UNDP gifts policy and request that the source refrain from sending any future gifts or other items.      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78318E55" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Illegal or inappropriate items</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202E5721" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...162 lines deleted...]
-    <w:p w14:paraId="35441224" w14:textId="1D725CCF" w:rsidR="00747FB7" w:rsidRPr="006A1E72" w:rsidRDefault="00747FB7" w:rsidP="006A1E72">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Regardless of source, UNDP personnel must immediately decline or return any gift or other item which is illegal or may cause embarrassment to UNDP such as, but not limited to, known counterfeit goods, endangered species products, sexually explicit materials, or illegal or controlled substances. UNDP personnel should immediately report to the recipient’s Head-of-Office or Resident Representative the declination or return of an illegal or inappropriate item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD15765" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Remuneration or Monetary gift</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76127F53" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...155 lines deleted...]
-    <w:p w14:paraId="76812D91" w14:textId="77777777" w:rsidR="002C4897" w:rsidRPr="006A1E72" w:rsidRDefault="002C4897" w:rsidP="006A1E72">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Any remuneration or monetary portion of any gift or other item from any governmental or non-governmental source must be declined or returned, and immediately reported to the recipient’s Head-of-Office or Resident Representative. The receipt of monetary gifts such as cash or gift cards from any source is prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAB97DA" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57ED540B" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Policy advice and guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FE9D7B" w14:textId="7EA7CE50" w:rsidR="00A62CFF" w:rsidRPr="007627C3" w:rsidRDefault="002C4897" w:rsidP="00CF6435">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="46BE1FA2" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...24 lines deleted...]
-        <w:r w:rsidRPr="007627C3">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any UNDP personnel who have been offered or expect to receive a gift or other item from a governmental or non-governmental source may consult the Ethics Office for confidential advice on the application and requirements of this policy. Any advice provided by the Ethics Office is not binding on the Gifts Administrator. The Ethics Office may be contacted by email at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00F907B5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ethicsoffice@undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007627C3">
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DD5592" w14:textId="77777777" w:rsidR="002C4897" w:rsidRPr="006A1E72" w:rsidRDefault="002C4897" w:rsidP="006A1E72">
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w14:paraId="06D06A70" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F78E5C6" w14:textId="0005751E" w:rsidR="00CC5FAD" w:rsidRPr="006A1E72" w:rsidRDefault="002C4897" w:rsidP="006A1E72">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="04900356" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId21"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Failure to comply with the provisions in this policy may constitute misconduct and may result in administrative or disciplinary action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B055CD0" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00F907B5">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5421C83B" w14:textId="77777777" w:rsidR="002578E9" w:rsidRDefault="002578E9" w:rsidP="00517545">
+    <w:p w14:paraId="21ED0C30" w14:textId="77777777" w:rsidR="00126879" w:rsidRDefault="00126879" w:rsidP="00F907B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FF1352C" w14:textId="77777777" w:rsidR="002578E9" w:rsidRDefault="002578E9" w:rsidP="00517545">
+    <w:p w14:paraId="00F6A342" w14:textId="77777777" w:rsidR="00126879" w:rsidRDefault="00126879" w:rsidP="00F907B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6027,3314 +2671,1020 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="@Adobe Fan Heiti Std B">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63DBBAD0" w14:textId="42423DA8" w:rsidR="009B5806" w:rsidRPr="00B91E7E" w:rsidRDefault="003B6B37" w:rsidP="009B5806">
+  <w:p w14:paraId="3368988C" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00000000" w:rsidP="009B5806">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="7720"/>
       </w:tabs>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:id w:val="-1221668327"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:rFonts w:cs="Calibri"/>
             </w:rPr>
             <w:id w:val="-1705238520"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:r w:rsidR="009B5806" w:rsidRPr="00B91E7E">
+            <w:r w:rsidR="00F907B5" w:rsidRPr="00F907B5">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r w:rsidR="009B5806" w:rsidRPr="00B91E7E">
+            <w:r w:rsidR="00F907B5" w:rsidRPr="00F907B5">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009B5806" w:rsidRPr="00B91E7E">
+            <w:r w:rsidR="00F907B5" w:rsidRPr="00F907B5">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidR="009B5806" w:rsidRPr="00B91E7E">
+            <w:r w:rsidR="00F907B5" w:rsidRPr="00F907B5">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C93C02">
+            <w:r w:rsidR="00F907B5" w:rsidRPr="00F907B5">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="009B5806" w:rsidRPr="00B91E7E">
+            <w:r w:rsidR="00F907B5" w:rsidRPr="00F907B5">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="009B5806" w:rsidRPr="00B91E7E">
+            <w:r w:rsidR="00F907B5" w:rsidRPr="00F907B5">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidR="009B5806" w:rsidRPr="00B91E7E">
+            <w:r w:rsidR="00F907B5" w:rsidRPr="00F907B5">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009B5806" w:rsidRPr="00B91E7E">
+            <w:r w:rsidR="00F907B5" w:rsidRPr="00F907B5">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidR="009B5806" w:rsidRPr="00B91E7E">
+            <w:r w:rsidR="00F907B5" w:rsidRPr="00F907B5">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C93C02">
+            <w:r w:rsidR="00F907B5" w:rsidRPr="00F907B5">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="009B5806" w:rsidRPr="00B91E7E">
+            <w:r w:rsidR="00F907B5" w:rsidRPr="00F907B5">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="009B5806" w:rsidRPr="00B91E7E">
+            <w:r w:rsidR="00F907B5" w:rsidRPr="00F907B5">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Effective Date: </w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="006D17A0" w:rsidRPr="006D17A0">
+    <w:r w:rsidR="00F907B5" w:rsidRPr="006D17A0">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="004864FB">
+    <w:r w:rsidR="00F907B5">
       <w:t>22</w:t>
     </w:r>
-    <w:r w:rsidR="006D17A0" w:rsidRPr="006D17A0">
+    <w:r w:rsidR="00F907B5" w:rsidRPr="00F907B5">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:cs="Calibri"/>
       </w:rPr>
-      <w:t>/</w:t>
+      <w:t>/04/2020</w:t>
     </w:r>
-    <w:r w:rsidR="004864FB">
+    <w:r w:rsidR="00F907B5" w:rsidRPr="00F907B5">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
-    <w:r w:rsidR="009B5806" w:rsidRPr="00B91E7E">
+    <w:r w:rsidR="00F907B5" w:rsidRPr="00F907B5">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...28 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">       Version #: 2 </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5BDDB2FE" w14:textId="0BE01188" w:rsidR="00D86757" w:rsidRPr="00B91E7E" w:rsidRDefault="00D86757" w:rsidP="009B5806">
+  <w:p w14:paraId="4EB0FCE3" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="009B5806">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58FB22EF" w14:textId="77777777" w:rsidR="002578E9" w:rsidRDefault="002578E9" w:rsidP="00517545">
+    <w:p w14:paraId="3D7D469B" w14:textId="77777777" w:rsidR="00126879" w:rsidRDefault="00126879" w:rsidP="00F907B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A68A7A2" w14:textId="77777777" w:rsidR="002578E9" w:rsidRDefault="002578E9" w:rsidP="00517545">
+    <w:p w14:paraId="4EBCEE29" w14:textId="77777777" w:rsidR="00126879" w:rsidRDefault="00126879" w:rsidP="00F907B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3815FFDB" w14:textId="70D5B751" w:rsidR="00FB3BE4" w:rsidRPr="005741C8" w:rsidRDefault="00FB3BE4" w:rsidP="006B545E">
+    <w:p w14:paraId="23DCBA02" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="005741C8" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A13D1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007A13D1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> This policy also implements similar requirements found in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="007A13D1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Regulations Governing the Status, Basic Rights and Duties of Officials other than Secretariat Officials and Experts on Mission</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007A13D1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="006B75E1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>UNV Conditions of Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007A13D1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="27607815" w14:textId="4A61D63E" w:rsidR="00252B9F" w:rsidRPr="00D64B5E" w:rsidRDefault="00252B9F" w:rsidP="007627C3">
+    <w:p w14:paraId="65D8A84E" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRPr="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="00F907B5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D64B5E">
+      </w:pPr>
+      <w:r w:rsidRPr="00F907B5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D64B5E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F907B5">
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="008228FA">
+        <w:r w:rsidRPr="00F907B5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rStyle w:val="Hyperlink1"/>
           </w:rPr>
           <w:t xml:space="preserve">Staff regulations and staff rules, including provisional staff rules, of the United Nations </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D64B5E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F907B5">
         <w:t xml:space="preserve">do not provide for prior approval of gifts or other items from a governmental source. The Gifts Administrator or the Ethics Office may be contacted for advice on proposed government gifts, honours, etc., and the applicability of the embarrassment exception.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="695A1988" w14:textId="4D199700" w:rsidR="007A28D9" w:rsidRDefault="007B1E4B" w:rsidP="007B1E4B">
+  <w:p w14:paraId="43BDA069" w14:textId="77777777" w:rsidR="00F907B5" w:rsidRDefault="00F907B5" w:rsidP="007B1E4B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69C2C373" wp14:editId="3B46BF5D">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="436D226F" wp14:editId="4CCEC501">
           <wp:extent cx="527056" cy="802800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="527056" cy="802800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="254E4CBD"/>
-[...88 lines deleted...]
-    <w:nsid w:val="27E82C1E"/>
+    <w:nsid w:val="4CDE1482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7E68C1B2"/>
+    <w:tmpl w:val="9AD42D94"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2430" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3150" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3870" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4590" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5310" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6030" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6750" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55A13777"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8B6403DE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F2D60D1"/>
+    <w:nsid w:val="59A846AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="06B4642C"/>
+    <w:tmpl w:val="7ADE2256"/>
+    <w:lvl w:ilvl="0" w:tplc="1646F8BA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="@Adobe Fan Heiti Std B" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64FC5716"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C38F42A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FEE4BDE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="807213F8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2430" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3150" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3870" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4590" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5310" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6030" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
-[...808 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6750" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2099670038">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1678731320">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1019701634">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1150755014">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="385296515">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="242301658">
-[...179 lines deleted...]
-  <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D1357B"/>
-[...1431 lines deleted...]
-    <w:rsid w:val="00FF6610"/>
+    <w:rsidRoot w:val="00F907B5"/>
+    <w:rsid w:val="00126879"/>
+    <w:rsid w:val="004D1153"/>
+    <w:rsid w:val="005B2F59"/>
+    <w:rsid w:val="008C47C6"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D60B04"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F907B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="18CBC22A"/>
-  <w15:docId w15:val="{BB317601-C5AE-4162-AD7D-D0FDC456FE49}"/>
+  <w14:docId w14:val="0BF5FE15"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{38A73B28-C3E5-42CD-B4DB-59E1C30EE706}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9449,51 +3799,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -9683,1488 +4033,1021 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00917E22"/>
+    <w:rsid w:val="00F907B5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F907B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0002573C"/>
+    <w:rsid w:val="00F907B5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F907B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F907B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F907B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F907B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F907B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F907B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F907B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F907B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F907B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F907B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F907B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F907B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F907B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F907B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F907B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F907B5"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F907B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F907B5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F907B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F907B5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F907B5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1357B"/>
+    <w:rsid w:val="00F907B5"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F907B5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F907B5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F907B5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F907B5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F71D4F"/>
+    <w:rsid w:val="00F907B5"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0001067B"/>
+    <w:rsid w:val="00F907B5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0001067B"/>
+    <w:rsid w:val="00F907B5"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0001067B"/>
+    <w:rsid w:val="00F907B5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0001067B"/>
+    <w:rsid w:val="00F907B5"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005768BC"/>
+    <w:rsid w:val="00F907B5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005768BC"/>
+    <w:rsid w:val="00F907B5"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005768BC"/>
+    <w:rsid w:val="00F907B5"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...143 lines deleted...]
-    <w:name w:val="Unresolved Mention1"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000946E1"/>
+    <w:rsid w:val="00F907B5"/>
     <w:rPr>
-      <w:color w:val="808080"/>
-[...38 lines deleted...]
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...117 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4481" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kanwarjit.sachdeva@undp.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10576" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/296" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4002120?ln=en?web=1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ethicsoffice@undp.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4002120?ln=en?web=1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4002120?ln=en?web=1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ethicsoffice@undp.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4481" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kanwarjit.sachdeva@undp.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10576" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/296" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4002120?ln=en?web=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4002120?ln=en?web=1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unv.org/become-volunteer/conditions-of-service" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/576" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...591 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>2254</Words>
-  <Characters>12852</Characters>
+  <Characters>12854</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>107</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15076</CharactersWithSpaces>
+  <CharactersWithSpaces>15078</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Barbara Locke Geier</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>