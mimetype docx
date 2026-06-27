--- v0 (2025-10-10)
+++ v1 (2026-06-27)
@@ -1,147 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="413DE6F8" w14:textId="6A5A5504" w:rsidR="008434CF" w:rsidRPr="009D68A1" w:rsidRDefault="00BA492A" w:rsidP="009D68A1">
+    <w:p w14:paraId="413DE6F8" w14:textId="6A5A5504" w:rsidR="008434CF" w:rsidRPr="00E65D62" w:rsidRDefault="00BA492A" w:rsidP="009D68A1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D68A1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Request for Protection from Retaliation</w:t>
       </w:r>
-      <w:r w:rsidR="009D68A1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009D68A1" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="413DE6F9" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009D68A1" w:rsidRDefault="00CF4AC8" w:rsidP="008434CF">
+        <w:t xml:space="preserve"> Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413DE6F9" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00CF4AC8" w:rsidP="008434CF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="CPKEAN+Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D68A1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="CPKEAN+Arial"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CONFIDENTIAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE6FA" w14:textId="33C9D2D4" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00BF5B1D" w:rsidP="00E9764A">
+    <w:p w14:paraId="413DE6FA" w14:textId="33C9D2D4" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00BF5B1D" w:rsidP="00E9764A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="CPKEDH+Arial,Bold"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="413DE7D5" wp14:editId="481A4B5C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43815</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5829300" cy="0"/>
                 <wp:effectExtent l="15240" t="9525" r="13335" b="9525"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="-2147483648"/>
                     <wp:lineTo x="0" y="-2147483648"/>
                     <wp:lineTo x="614" y="-2147483648"/>
                     <wp:lineTo x="614" y="-2147483648"/>
                     <wp:lineTo x="0" y="-2147483648"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="6" name="Line 4"/>
@@ -179,53 +166,53 @@
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="48269709" id="Line 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,3.45pt" to="459pt,3.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrUEHYEgIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxI2UIgIqyqBXmiL&#10;tNsPMLZDrDq2ZRsCqvrvHRuC2PZSVc3BGXtmnt/MGy+fz51EJ26d0KrE2TjFiCuqmVCHEn973Yzm&#10;GDlPFCNSK17iC3f4efX+3bI3BZ/oVkvGLQIQ5YrelLj13hRJ4mjLO+LG2nAFzkbbjnjY2kPCLOkB&#10;vZPJJE1nSa8tM1ZT7hyc1lcnXkX8puHUf20axz2SJQZuPq42rvuwJqslKQ6WmFbQGw3yDyw6IhRc&#10;eoeqiSfoaMUfUJ2gVjvd+DHVXaKbRlAea4BqsvS3al5aYnisBZrjzL1N7v/B0i+nnUWClXiGkSId&#10;SLQViqM8dKY3roCASu1sqI2e1YvZavrdIaWrlqgDjwxfLwbSspCRvEkJG2cAf99/1gxiyNHr2KZz&#10;Y7sACQ1A56jG5a4GP3tE4XA6nyyeUhCNDr6EFEOisc5/4rpDwSixBM4RmJy2zgcipBhCwj1Kb4SU&#10;UWypUA9sF+k0jRlOS8GCN8Q5e9hX0qITCfMSv1gWeB7DrD4qFtFaTtj6Znsi5NWG26UKeFAL8LlZ&#10;14H4sUgX6/l6no/yyWw9ytO6Hn3cVPlotsk+TOunuqrq7GegluVFKxjjKrAbhjPL/0782zO5jtV9&#10;PO99SN6ix4YB2eEfSUcxg37XSdhrdtnZQWSYxxh8ezth4B/3YD++8NUvAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAROYk99cAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLjTaA&#10;LI028dKb2KjHKTsCkZ0l7JbCv3f0oseXN/neN8V2dr2aaAydZwPrVQKKuPa248bA4fX5JgUVIrLF&#10;3jMZWCjAtry8KDC3/swvNFWxUQLhkKOBNsYh1zrULTkMKz8QS/fpR4dR4thoO+JZ4K7Xt0my0Q47&#10;loUWB9q1VH9VJyeU+/f0aY/pYVn66iO7273tJ3bGXF/Njw+gIs3x7xh+9EUdSnE6+hPboHoD8kg0&#10;sMlASZmtU8nH36zLQv+XL78BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA61BB2BICAAAp&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAROYk99cA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" strokeweight="1.5pt">
                 <w10:wrap type="tight"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="413DE7D6" wp14:editId="04A24FFF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>100965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5829300" cy="0"/>
                 <wp:effectExtent l="15240" t="19050" r="22860" b="19050"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="-2147483648"/>
                     <wp:lineTo x="0" y="-2147483648"/>
                     <wp:lineTo x="614" y="-2147483648"/>
                     <wp:lineTo x="614" y="-2147483648"/>
                     <wp:lineTo x="0" y="-2147483648"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="5" name="Line 3"/>
@@ -264,2050 +251,2134 @@
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="48D41406" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,7.95pt" to="459pt,7.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0S6I8FQIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8hyR8LUSEVUVIL7SL&#10;tNsfYGyHWHVsyzYEVPW/d2wIYttLVTUHZ+yZeX4zb7x8PrcSnbh1QqsCZ8MUI66oZkIdCvztrRrM&#10;MXKeKEakVrzAF+7w8+rjh2Vncj7SjZaMWwQgyuWdKXDjvcmTxNGGt8QNteEKnLW2LfGwtYeEWdIB&#10;eiuTUZrOkk5bZqym3Dk4La9OvIr4dc2pf6lrxz2SBQZuPq42rvuwJqslyQ+WmEbQGw3yDyxaIhRc&#10;eocqiSfoaMUfUK2gVjtd+yHVbaLrWlAea4BqsvS3al4bYnisBZrjzL1N7v/B0q+nnUWCFXiKkSIt&#10;SLQViqNx6ExnXA4Ba7WzoTZ6Vq9mq+l3h5ReN0QdeGT4djGQloWM5F1K2DgD+Pvui2YQQ45exzad&#10;a9sGSGgAOkc1Lnc1+NkjCofT+WgxTkE02vsSkveJxjr/mesWBaPAEjhHYHLaOh+IkLwPCfcoXQkp&#10;o9hSoa7Ao/n0aRoznJaCBW+Ic/awX0uLTiTMC3xVFcsCz2OY1UfFIlrDCdvcbE+EvNpwu1QBD2oB&#10;PjfrOhA/FuliM9/MJ4PJaLYZTNKyHHyq1pPBrMqepuW4XK/L7Geglk3yRjDGVWDXD2c2+Tvxb8/k&#10;Olb38bz3IXmPHhsGZPt/JB3FDPpdJ2Gv2WVne5FhHmPw7e2EgX/cg/34wle/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAcdQqatoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6&#10;IdDWNZ0AiQMntIGQdssar63WOCVxt45fjxEHOPq95+fPxWr0nTpiTG0gA9NJBgqpCq6l2sD72/PN&#10;HFRiS852gdDAGROsysuLwuYunGiNxw3XSkoo5dZAw9znWqeqQW/TJPRI4u1D9JZljLV20Z6k3Hd6&#10;lmX32tuW5EJje3xqsDpsBi8Yn+fbj8NLcLO9XrPbxuHx9Wsw5vpqfFiCYhz5Lww/+LIDpTDtwkAu&#10;qc6APMKi3i1AibuYzkXY/Qq6LPR//PIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9Eui&#10;PBUCAAApBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;cdQqatoAAAAGAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" strokecolor="blue" strokeweight="2.25pt">
                 <w10:wrap type="tight"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FABB9E" w14:textId="2A5B94C0" w:rsidR="00426DCD" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00426DCD">
+    <w:p w14:paraId="74FABB9E" w14:textId="6154AF9E" w:rsidR="00426DCD" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00426DCD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to section </w:t>
       </w:r>
-      <w:r w:rsidR="00BA492A" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00BA492A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>1.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00DF0F26">
+        <w:r w:rsidRPr="00E65D62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>UNDP Policy for Protection Against Retaliation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA492A" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00BA492A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BF5B1D" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00BF5B1D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the “Policy” dated </w:t>
       </w:r>
-      <w:r w:rsidR="00093F70">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00093F70" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>April 2018</w:t>
       </w:r>
-      <w:r w:rsidR="00D72714" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00D72714" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00A719DA" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A719DA" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA492A" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00BA492A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Retaliation</w:t>
       </w:r>
-      <w:r w:rsidR="00BA492A" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00BA492A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (for purposes of this Policy) is</w:t>
       </w:r>
-      <w:r w:rsidR="00BF5B1D" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00BF5B1D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> defined as</w:t>
       </w:r>
-      <w:r w:rsidR="00426DCD" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00426DCD" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E71CC91" w14:textId="06E4075A" w:rsidR="00426DCD" w:rsidRPr="009643A2" w:rsidRDefault="00BA492A" w:rsidP="00426DCD">
+    <w:p w14:paraId="2E71CC91" w14:textId="06E4075A" w:rsidR="00426DCD" w:rsidRPr="00E65D62" w:rsidRDefault="00BA492A" w:rsidP="00426DCD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379251F8" w14:textId="719E7A7A" w:rsidR="00BA492A" w:rsidRPr="009643A2" w:rsidRDefault="00BA492A" w:rsidP="00426DCD">
+    <w:p w14:paraId="379251F8" w14:textId="719E7A7A" w:rsidR="00BA492A" w:rsidRPr="00E65D62" w:rsidRDefault="00BA492A" w:rsidP="00426DCD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:right="612"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> direct or indirect detrimental action </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2F28" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="00905847">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00905847" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">adversely affects the employment or working conditions of an individual, where such action has been </w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">recommended, threatened or taken </w:t>
       </w:r>
-      <w:r w:rsidR="00905847">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00905847" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">for the purpose of punishing, intimidating or injuring </w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">an individual because that individual engaged in </w:t>
       </w:r>
-      <w:r w:rsidR="00905847">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00905847" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>“Protected Activity”</w:t>
       </w:r>
-      <w:r w:rsidR="00426DCD" w:rsidRPr="009643A2">
+      <w:r w:rsidR="00426DCD" w:rsidRPr="00E65D62">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> as defined below. Retaliation is itself a separate act of misconduct and a violation of this Policy. For purposes of this Policy, the legitimate application of regulations, rules or administrative policies, issuances or</w:t>
       </w:r>
-      <w:r w:rsidR="00B55842" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00B55842" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>procedures, or the mere expression of disagreement, admonishment, criticism or a similar expression regarding work performance, conduct or related issues within a supervisory or similar relationship, do not constitute Retaliation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F76023" w14:textId="77777777" w:rsidR="00426DCD" w:rsidRPr="009643A2" w:rsidRDefault="00426DCD" w:rsidP="00426DCD">
+    <w:p w14:paraId="02F76023" w14:textId="77777777" w:rsidR="00426DCD" w:rsidRPr="00E65D62" w:rsidRDefault="00426DCD" w:rsidP="00426DCD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:right="612"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2EF45E12" w14:textId="1B219043" w:rsidR="00426DCD" w:rsidRPr="009643A2" w:rsidRDefault="00BA492A" w:rsidP="00426DCD">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF45E12" w14:textId="1B219043" w:rsidR="00426DCD" w:rsidRPr="00E65D62" w:rsidRDefault="00BA492A" w:rsidP="00426DCD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:right="612"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>If the individual did not engage in a Protected Activity, any detrimental action recommended, threatened or taken against him/her will not be considered Retaliation under this Policy. Claims concerning conduct not covered under this Policy should be addressed to the Office of Human Resources (OHR) as a potential</w:t>
       </w:r>
-      <w:r w:rsidR="00426DCD" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00426DCD" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>management issue or, if appropriate, reported directly to the Office of Audit and Investigations (OAI).</w:t>
       </w:r>
-      <w:r w:rsidR="00426DCD" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00426DCD" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A54941" w14:textId="77777777" w:rsidR="00426DCD" w:rsidRPr="009643A2" w:rsidRDefault="00426DCD" w:rsidP="00BA492A">
+    <w:p w14:paraId="24A54941" w14:textId="77777777" w:rsidR="00426DCD" w:rsidRPr="00E65D62" w:rsidRDefault="00426DCD" w:rsidP="00BA492A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1177B5DD" w14:textId="77777777" w:rsidR="00BF5B1D" w:rsidRPr="009643A2" w:rsidRDefault="00BF5B1D" w:rsidP="00BA492A">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1177B5DD" w14:textId="77777777" w:rsidR="00BF5B1D" w:rsidRPr="00E65D62" w:rsidRDefault="00BF5B1D" w:rsidP="00BA492A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The opening Policy Statement reads: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA9B20D" w14:textId="77777777" w:rsidR="00BF5B1D" w:rsidRPr="009643A2" w:rsidRDefault="00BF5B1D" w:rsidP="00BA492A">
+    <w:p w14:paraId="6AA9B20D" w14:textId="77777777" w:rsidR="00BF5B1D" w:rsidRPr="00E65D62" w:rsidRDefault="00BF5B1D" w:rsidP="00BA492A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3594038B" w14:textId="5B45B241" w:rsidR="00BF5B1D" w:rsidRPr="009643A2" w:rsidRDefault="00BF5B1D" w:rsidP="00BF5B1D">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3594038B" w14:textId="5B45B241" w:rsidR="00BF5B1D" w:rsidRPr="00E65D62" w:rsidRDefault="00BF5B1D" w:rsidP="00BF5B1D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:right="612"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">“It is the Policy of UNDP that Retaliation against individuals holding UNDP assignments/contracts (i.e., staff members, interns, UN Volunteers and contractors) who have, in good faith, properly reported allegations of misconduct, or who have cooperated with a duly authorized audit or investigation, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>is strictly prohibited</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. Such Retaliation violates the fundamental obligation of all staff members to uphold the highest standards of efficiency, competence and integrity as required under the UN Charter, and to discharge their functions and regulate their conduct with the interests of UNDP only in view.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DCF0DB" w14:textId="77777777" w:rsidR="00BF5B1D" w:rsidRPr="009643A2" w:rsidRDefault="00BF5B1D" w:rsidP="00BA492A">
+    <w:p w14:paraId="06DCF0DB" w14:textId="77777777" w:rsidR="00BF5B1D" w:rsidRPr="00E65D62" w:rsidRDefault="00BF5B1D" w:rsidP="00BA492A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2036A874" w14:textId="7ED9C6C8" w:rsidR="00B55842" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00F974A7">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2036A874" w14:textId="68E0FC1E" w:rsidR="00B55842" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00F974A7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The complete UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="00DF0F26">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DF0F26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>olicy for the protection against retaliation, guidelines for reportin</w:t>
       </w:r>
-      <w:r w:rsidR="00570393" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00570393" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">g retaliation </w:t>
       </w:r>
-      <w:r w:rsidR="00DF0F26">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DF0F26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>together with other useful information is</w:t>
       </w:r>
-      <w:r w:rsidR="00570393" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00570393" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> available on the website of the Ethics Office at</w:t>
       </w:r>
-      <w:r w:rsidR="00633AD3" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00633AD3" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="009D68A1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009D68A1" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00B536F8" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B536F8" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://undp.sharepoint.com/teams/Ethics"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B536F8" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B536F8" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B536F8" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ethics Office - Ethics</w:t>
+      </w:r>
+      <w:r w:rsidR="00B536F8" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00B536F8" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00633AD3" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C71BCEF" w14:textId="1123ACF4" w:rsidR="00647769" w:rsidRPr="009643A2" w:rsidRDefault="00A719DA" w:rsidP="00647769">
+    <w:p w14:paraId="1C71BCEF" w14:textId="1A34FED1" w:rsidR="00647769" w:rsidRPr="00E65D62" w:rsidRDefault="00A719DA" w:rsidP="00647769">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Please c</w:t>
       </w:r>
-      <w:r w:rsidR="00E9764A" w:rsidRPr="009643A2">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E9764A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omplete this form if you believe that </w:t>
+      </w:r>
+      <w:r w:rsidR="00B536F8" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>any detrimental</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9764A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> action has been recommended, threatened or taken against you because of your involvement in any protected activity. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Kindly r</w:t>
       </w:r>
-      <w:r w:rsidR="00E9764A" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E9764A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">eturn the completed form to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C80A41B" w14:textId="77777777" w:rsidR="00647769" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00BA492A">
+    <w:p w14:paraId="5C80A41B" w14:textId="77777777" w:rsidR="00647769" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00BA492A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP Ethics Office</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7886A382" w14:textId="613F7AF7" w:rsidR="00647769" w:rsidRPr="009643A2" w:rsidRDefault="0076018C" w:rsidP="00BA492A">
+    <w:p w14:paraId="7886A382" w14:textId="613F7AF7" w:rsidR="00647769" w:rsidRPr="00E65D62" w:rsidRDefault="0076018C" w:rsidP="00BA492A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>One United Nations Plaza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C85C63" w14:textId="1CEF3916" w:rsidR="00647769" w:rsidRPr="009643A2" w:rsidRDefault="00AA7161" w:rsidP="00BA492A">
+    <w:p w14:paraId="21C85C63" w14:textId="1CEF3916" w:rsidR="00647769" w:rsidRPr="00E65D62" w:rsidRDefault="00AA7161" w:rsidP="00BA492A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="0076018C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0076018C" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>C-1</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, 2</w:t>
       </w:r>
-      <w:r w:rsidR="0076018C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0076018C" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="0076018C" w:rsidRPr="0076018C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0076018C" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
-      <w:r w:rsidR="0076018C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0076018C" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Floor </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F041E7" w14:textId="77777777" w:rsidR="00647769" w:rsidRPr="009643A2" w:rsidRDefault="00AA7161" w:rsidP="00BA492A">
+    <w:p w14:paraId="65F041E7" w14:textId="77777777" w:rsidR="00647769" w:rsidRPr="00E65D62" w:rsidRDefault="00AA7161" w:rsidP="00BA492A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>New York, NY 10017</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7292070A" w14:textId="77777777" w:rsidR="00647769" w:rsidRPr="009643A2" w:rsidRDefault="00647769" w:rsidP="00BA492A">
+    <w:p w14:paraId="7292070A" w14:textId="77777777" w:rsidR="00647769" w:rsidRPr="00E65D62" w:rsidRDefault="00647769" w:rsidP="00BA492A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="413DE6FB" w14:textId="4D1D27F0" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00BA492A">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE6FB" w14:textId="4D1D27F0" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00BA492A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">or by e-mail to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00633AD3" w:rsidRPr="00AE6F89">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00633AD3" w:rsidRPr="00AE6F89">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "mailto:ethicsoffice@undp.org"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00633AD3" w:rsidRPr="00CB3F57">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00633AD3" w:rsidRPr="00AE6F89">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00633AD3" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ethicsoffice@undp.org</w:t>
+      </w:r>
+      <w:r w:rsidR="00633AD3" w:rsidRPr="00AE6F89">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE6FC" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+    <w:p w14:paraId="413DE6FC" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="413DE6FD" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00815D80" w:rsidP="00E9764A">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE6FD" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00815D80" w:rsidP="00E9764A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>====</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> ALL REQUESTS FOR PROTECTION AGAINST RETALIATION ARE CONFIDENTIAL</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>====</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102C6760" w14:textId="77777777" w:rsidR="00647769" w:rsidRPr="009643A2" w:rsidRDefault="00647769" w:rsidP="00E9764A">
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="102C6760" w14:textId="77777777" w:rsidR="00647769" w:rsidRPr="00E65D62" w:rsidRDefault="00647769" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE700" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>I. Personal Information</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="0" w:name="Text1"/>
-    <w:p w14:paraId="413DE701" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE701" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="413DE702" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE702" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Name (please print) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE703" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE703" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="1" w:name="Text2"/>
-    <w:p w14:paraId="413DE704" w14:textId="77777777" w:rsidR="002E4F5D" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+    <w:p w14:paraId="413DE704" w14:textId="77777777" w:rsidR="002E4F5D" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Text3"/>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="413DE705" w14:textId="638D6D05" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00A70E83" w:rsidP="00A70E83">
+    <w:p w14:paraId="413DE705" w14:textId="638D6D05" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00A70E83" w:rsidP="00A70E83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5220"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E9764A" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E9764A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Grade/Level</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE706" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE706" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="3" w:name="Text4"/>
-    <w:p w14:paraId="413DE707" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE707" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="413DE708" w14:textId="79C4333A" w:rsidR="00E9764A" w:rsidRPr="00DF573A" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE708" w14:textId="79C4333A" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF573A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Contract Type (e.g.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t>Contract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Type (e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A719DA" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Permanent, FTA, TA, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF573A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">SC, </w:t>
       </w:r>
-      <w:r w:rsidR="009643A2" w:rsidRPr="00DF573A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009643A2" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>IC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF573A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>, UNV)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE709" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00DF573A" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE709" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="4" w:name="Text5"/>
-    <w:p w14:paraId="413DE70A" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE70A" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="413DE70B" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE70B" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Expiration date (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE70C" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE70C" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="5" w:name="Text6"/>
-    <w:p w14:paraId="413DE711" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE711" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="413DE712" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE712" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Division/Office/Department/Agency/Duty Station </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE713" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE713" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="6" w:name="Text7"/>
-    <w:p w14:paraId="413DE714" w14:textId="77777777" w:rsidR="002E4F5D" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+    <w:p w14:paraId="413DE714" w14:textId="77777777" w:rsidR="002E4F5D" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="Text8"/>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       </w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Text9"/>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="413DE715" w14:textId="01C62EE7" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="009643A2" w:rsidP="006E593C">
+    <w:p w14:paraId="413DE715" w14:textId="01C62EE7" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="009643A2" w:rsidP="006E593C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2610"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Office </w:t>
       </w:r>
-      <w:r w:rsidR="00E9764A" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E9764A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Home </w:t>
       </w:r>
-      <w:r w:rsidR="006E593C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="006E593C" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Phone    </w:t>
       </w:r>
-      <w:r w:rsidR="006E593C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="006E593C" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E9764A" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E9764A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Mobile </w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
-      <w:r w:rsidR="00E9764A" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E9764A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE716" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE716" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="9" w:name="Text10"/>
-    <w:p w14:paraId="413DE717" w14:textId="0B63D3BE" w:rsidR="002E4F5D" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE717" w14:textId="0B63D3BE" w:rsidR="002E4F5D" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                              </w:t>
       </w:r>
-      <w:r w:rsidR="006E593C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="006E593C" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="Text11"/>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002E4F5D" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F5D" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="413DE718" w14:textId="07E2304E" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="006E593C">
+    <w:p w14:paraId="413DE718" w14:textId="07E2304E" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="006E593C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Email address (office)</w:t>
       </w:r>
-      <w:r w:rsidR="006E593C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="006E593C" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Email address (p</w:t>
       </w:r>
-      <w:r w:rsidR="006E593C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="006E593C" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ersonal</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE71A" w14:textId="34E75589" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...6 lines deleted...]
-    <w:p w14:paraId="6BE3892F" w14:textId="6E4BDCB8" w:rsidR="00A70E83" w:rsidRDefault="00A70E83" w:rsidP="00A70E83">
+    <w:p w14:paraId="413DE71A" w14:textId="34E75589" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE3892F" w14:textId="6E4BDCB8" w:rsidR="00A70E83" w:rsidRPr="00E65D62" w:rsidRDefault="00A70E83" w:rsidP="00A70E83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="Text13"/>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5F2463" w14:textId="05E044E4" w:rsidR="00A70E83" w:rsidRPr="009643A2" w:rsidRDefault="009D68A1" w:rsidP="00A70E83">
+    <w:p w14:paraId="4D5F2463" w14:textId="05E044E4" w:rsidR="00A70E83" w:rsidRPr="00E65D62" w:rsidRDefault="009D68A1" w:rsidP="00A70E83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Preferred method of contact</w:t>
       </w:r>
-      <w:r w:rsidR="00A70E83" w:rsidRPr="00A70E83">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A70E83" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A70E83">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A70E83" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Best time to contact you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE71F" w14:textId="3D628A3B" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00BF5B1D" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE71F" w14:textId="3D628A3B" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00BF5B1D" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="413DE7D7" wp14:editId="0307BD8D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>150495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5715000" cy="0"/>
                 <wp:effectExtent l="5715" t="11430" r="13335" b="7620"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="-2147483648"/>
                     <wp:lineTo x="600" y="-2147483648"/>
                     <wp:lineTo x="600" y="-2147483648"/>
                     <wp:lineTo x="0" y="-2147483648"/>
                     <wp:lineTo x="0" y="-2147483648"/>
                   </wp:wrapPolygon>
@@ -2348,4534 +2419,4655 @@
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="7D2C1492" id="Line 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,11.85pt" to="450pt,11.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmBxOnEgIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxIaWIgIqyqBXmiL&#10;tNsPMLZDrDq2ZRsCqvrvHRuC2PZSVc3BGXtmnt/MGy+fz51EJ26d0KrE2TjFiCuqmVCHEn973Yzm&#10;GDlPFCNSK17iC3f4efX+3bI3BZ/oVkvGLQIQ5YrelLj13hRJ4mjLO+LG2nAFzkbbjnjY2kPCLOkB&#10;vZPJJE1nSa8tM1ZT7hyc1lcnXkX8puHUf20axz2SJQZuPq42rvuwJqslKQ6WmFbQGw3yDyw6IhRc&#10;eoeqiSfoaMUfUJ2gVjvd+DHVXaKbRlAea4BqsvS3al5aYnisBZrjzL1N7v/B0i+nnUWClTjHSJEO&#10;JNoKxdFT6ExvXAEBldrZUBs9qxez1fS7Q0pXLVEHHhm+XgykZSEjeZMSNs4A/r7/rBnEkKPXsU3n&#10;xnYBEhqAzlGNy10NfvaIwuH0KZumKYhGB19CiiHRWOc/cd2hYJRYAucITE5b5wMRUgwh4R6lN0LK&#10;KLZUqC/xYjqZxgSnpWDBGcKcPewradGJhHGJX6wKPI9hVh8Vi2AtJ2x9sz0R8mrD5VIFPCgF6Nys&#10;6zz8WKSL9Xw9z0f5ZLYe5Wldjz5uqnw022RP0/pDXVV19jNQy/KiFYxxFdgNs5nlf6f97ZVcp+o+&#10;nfc2JG/RY7+A7PCPpKOWQb7rIOw1u+zsoDGMYwy+PZ0w7497sB8f+OoXAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAF9fqmNoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXKrWJpX4&#10;CXEqBOTGhQLqdRsvSUS8TmO3DTw9izjAcWZWM98Wq8n36kBj7AJbuFgYUMR1cB03Fl5fqvk1qJiQ&#10;HfaBycInRViVpycF5i4c+ZkO69QoKeGYo4U2pSHXOtYteYyLMBBL9h5Gj0nk2Gg34lHKfa8zYy61&#10;x45locWB7luqP9Z7byFWb7Srvmb1zGyWTaBs9/D0iNaen013t6ASTenvGH7wBR1KYdqGPbuoegvy&#10;SLKQLa9ASXpjjBjbX0OXhf6PX34DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZgcTpxIC&#10;AAAoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF9fq&#10;mNoAAAAGAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
                 <w10:wrap type="tight"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE720" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE720" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
-      <w:r w:rsidR="00A719DA" w:rsidRPr="009643A2">
-[...7 lines deleted...]
-    <w:p w14:paraId="413DE722" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+      <w:r w:rsidR="00A719DA" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Initial Report </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A719DA" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A719DA" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Misconduct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413DE722" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">What protected activities were you involved in (e.g. reported misconduct, cooperated with audit or investigation)? </w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What protected activities </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you involved in (e.g. reported misconduct, cooperated with audit or investigation)? </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="12" w:name="Text14"/>
-    <w:p w14:paraId="413DE723" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+    <w:p w14:paraId="413DE723" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="413DE725" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="006C78E3">
+    <w:p w14:paraId="413DE725" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="006C78E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Reported Misconduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE726" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE726" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE727" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">To whom did you make your report of misconduct? </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="13" w:name="Text15"/>
-    <w:p w14:paraId="413DE728" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+    <w:p w14:paraId="413DE728" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="413DE72A" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE72A" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of report of misconduct: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="14" w:name="Text16"/>
-    <w:p w14:paraId="413DE72B" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+    <w:p w14:paraId="413DE72B" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="413DE72C" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE72C" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Was your complaint made in writing? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE72D" w14:textId="77777777" w:rsidR="007F46A6" w:rsidRPr="009643A2" w:rsidRDefault="007F46A6" w:rsidP="00E9764A">
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE72D" w14:textId="77777777" w:rsidR="007F46A6" w:rsidRPr="00E65D62" w:rsidRDefault="007F46A6" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE72E" w14:textId="0DEAAA63" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes  </w:t>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="Check1"/>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  If yes, please provide a copy of your report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE730" w14:textId="018E12F6" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE730" w14:textId="018E12F6" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">No   </w:t>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="16" w:name="Check2"/>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="009643A2" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009643A2" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>If no, please indicate</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> how the report was made</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE731" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE731" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE73B" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please summarize the reported misconduct below. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE73C" w14:textId="77777777" w:rsidR="00A0023E" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE73C" w14:textId="77777777" w:rsidR="00A0023E" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="Text17"/>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="413DE73D" w14:textId="77777777" w:rsidR="00A0023E" w:rsidRPr="009643A2" w:rsidRDefault="00A0023E" w:rsidP="00E9764A">
-[...6 lines deleted...]
-    <w:p w14:paraId="413DE73F" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+    <w:p w14:paraId="413DE73D" w14:textId="77777777" w:rsidR="00A0023E" w:rsidRPr="00E65D62" w:rsidRDefault="00A0023E" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE73F" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Cooperated with Audit or Investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE741" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE741" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Date of Audit or Investigation</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="18" w:name="Text18"/>
-    <w:p w14:paraId="413DE742" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE742" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="413DE743" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE743" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE744" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Was your participation or cooperation done in writing? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE745" w14:textId="2902CC56" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE745" w14:textId="2902CC56" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes    </w:t>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="Check3"/>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">   If yes, please provide a copy of your documented</w:t>
       </w:r>
-      <w:r w:rsidR="009643A2" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009643A2" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> cooperation.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE747" w14:textId="2B8094BB" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE747" w14:textId="2B8094BB" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="Check4"/>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
-      <w:r w:rsidR="009643A2" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009643A2" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">   If no, please indicate how you cooperated</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE748" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE748" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE749" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please summarize the nature of your cooperation below. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="21" w:name="Text19"/>
-    <w:p w14:paraId="413DE74A" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+    <w:p w14:paraId="413DE74A" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="413DE74B" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+    <w:p w14:paraId="5FA1DEFE" w14:textId="77777777" w:rsidR="00CB3F57" w:rsidRPr="00E65D62" w:rsidRDefault="00CB3F57" w:rsidP="00E9764A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="413DE74C" w14:textId="77777777" w:rsidR="00B22002" w:rsidRPr="009643A2" w:rsidRDefault="00B22002" w:rsidP="00E9764A">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE74C" w14:textId="77777777" w:rsidR="00B22002" w:rsidRPr="00E65D62" w:rsidRDefault="00B22002" w:rsidP="00E9764A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="413DE74D" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE74D" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>III. Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE74F" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+    <w:p w14:paraId="413DE74F" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please provide the name, position, and agency of person(s) who has/have recommended, threatened, or taken the retaliatory action: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="22" w:name="Text37"/>
-    <w:p w14:paraId="413DE750" w14:textId="77777777" w:rsidR="00E67F26" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+    <w:p w14:paraId="413DE750" w14:textId="77777777" w:rsidR="00E67F26" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00E67F26" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E67F26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E67F26" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E67F26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67F26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67F26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67F26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67F26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="413DE751" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+    <w:p w14:paraId="559DD5FE" w14:textId="77777777" w:rsidR="00CB3F57" w:rsidRDefault="00CB3F57" w:rsidP="00E9764A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE751" w14:textId="5EF41A32" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Name</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="23" w:name="Text20"/>
-    <w:p w14:paraId="413DE752" w14:textId="77777777" w:rsidR="00A0023E" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+    <w:p w14:paraId="413DE752" w14:textId="77777777" w:rsidR="00A0023E" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="413DE753" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+    <w:p w14:paraId="413DE753" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Position</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="24" w:name="Text21"/>
-    <w:p w14:paraId="413DE754" w14:textId="77777777" w:rsidR="00A0023E" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE754" w14:textId="77777777" w:rsidR="00A0023E" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="413DE755" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE755" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Agency/Country Office/Bureau/Department</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE756" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...28 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE756" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE75E" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others involved in threatening, recommending or taking </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the retaliatory</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> action</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413DE760" w14:textId="77777777" w:rsidR="00A0023E" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="25" w:name="Text23"/>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="413DE761" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE761" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE762" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE762" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE763" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="26" w:name="Text24"/>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="413DE764" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE764" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Position</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589BAE5D" w14:textId="77777777" w:rsidR="009D68A1" w:rsidRDefault="009D68A1" w:rsidP="00E9764A">
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="589BAE5D" w14:textId="77777777" w:rsidR="009D68A1" w:rsidRPr="00E65D62" w:rsidRDefault="009D68A1" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE767" w14:textId="4F505A0E" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00A719DA" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Agency/Country O</w:t>
       </w:r>
-      <w:r w:rsidR="00E9764A" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E9764A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ffice/Bureau/Department</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52391C10" w14:textId="77777777" w:rsidR="009D68A1" w:rsidRPr="009643A2" w:rsidRDefault="009D68A1" w:rsidP="009D68A1">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="52391C10" w14:textId="77777777" w:rsidR="009D68A1" w:rsidRPr="00E65D62" w:rsidRDefault="009D68A1" w:rsidP="009D68A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="27" w:name="Text25"/>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="413DE769" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE769" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE76A" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">IV. </w:t>
       </w:r>
-      <w:r w:rsidR="00A719DA" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A719DA" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Allegation of Retaliation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE76B" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE76B" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE76C" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The retaliatory action has been: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE76D" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE76D" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE76E" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="28" w:name="Check14"/>
-      <w:r w:rsidR="00E67F26" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E67F26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
-      <w:r w:rsidR="00E67F26" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E67F26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00E9764A" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E9764A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Threatened</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE76F" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE76F" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="29" w:name="Check15"/>
-      <w:r w:rsidR="00E67F26" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E67F26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
-      <w:r w:rsidR="00E67F26" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E67F26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00E9764A" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E9764A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Recommended</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="413DE770" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="30" w:name="Check16"/>
-      <w:r w:rsidR="00E67F26" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E67F26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
-      <w:r w:rsidR="00E67F26" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E67F26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00E9764A" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E9764A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Taken </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE771" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...6 lines deleted...]
-    <w:p w14:paraId="413DE772" w14:textId="262D5DB5" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+    <w:p w14:paraId="413DE771" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE772" w14:textId="262D5DB5" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Please state the nature of the retaliatory action (e.g. foreshortening of contract, non-renewal of contract, bad performance appraisal, transfer, dismissal</w:t>
       </w:r>
-      <w:r w:rsidR="00CB7B26" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CB7B26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc.)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="31" w:name="Text26"/>
-    <w:p w14:paraId="413DE774" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE774" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="413DE779" w14:textId="77777777" w:rsidR="00B22002" w:rsidRPr="009643A2" w:rsidRDefault="00B22002" w:rsidP="00E9764A">
-[...6 lines deleted...]
-    <w:p w14:paraId="413DE77A" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+    <w:p w14:paraId="413DE779" w14:textId="77777777" w:rsidR="00B22002" w:rsidRPr="00E65D62" w:rsidRDefault="00B22002" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE77A" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Describe, in as much detail as possible, the detrimental action (</w:t>
       </w:r>
-      <w:r w:rsidR="00CB7B26" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CB7B26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">i.e. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">retaliatory action that has been recommended, threatened, taken) as a result of your involvement in the protected activity (i.e. reporting misconduct, or participating in an audit or investigation). Please attach an additional page, if necessary. </w:t>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">retaliatory action that has been recommended, threatened, taken) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your involvement in the protected activity (i.e. reporting misconduct, or participating in an audit or investigation). Please attach an additional page, if necessary. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="32" w:name="Text27"/>
-    <w:p w14:paraId="413DE77B" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+    <w:p w14:paraId="413DE77B" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text27"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="413DE782" w14:textId="7572AB0B" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+    <w:p w14:paraId="413DE782" w14:textId="37F6A038" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please explain why you </w:t>
+      </w:r>
+      <w:r w:rsidR="00B536F8" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>believe the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alleged </w:t>
+      </w:r>
+      <w:r w:rsidR="00D84731" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">detrimental action </w:t>
       </w:r>
-      <w:r w:rsidR="00E3410C">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E3410C" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is attributable or connected to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65AED" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the protected activity</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="33" w:name="Text28"/>
-    <w:p w14:paraId="413DE783" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+    <w:p w14:paraId="413DE783" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text28"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="413DE786" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+    <w:p w14:paraId="27550482" w14:textId="77777777" w:rsidR="00CB3F57" w:rsidRDefault="00CB3F57" w:rsidP="009643A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE786" w14:textId="1CD80C1A" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Please list any evidence or documentation that would support your allegation of retaliation.  Please indicate whether you can personally provide that information. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="34" w:name="Text29"/>
-    <w:p w14:paraId="413DE787" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+    <w:p w14:paraId="413DE787" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text29"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="413DE790" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+    <w:p w14:paraId="413DE790" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Please provide the names, positions and contact details of persons who may be able to provide evidence or information to support your allegation of retaliation. </w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please provide the names, positions and contact details of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who may be able to provide evidence or information to support your allegation of retaliation. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="35" w:name="Text30"/>
-    <w:p w14:paraId="413DE791" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+    <w:p w14:paraId="413DE791" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text30"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="413DE793" w14:textId="15AF6A7E" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+    <w:p w14:paraId="413DE793" w14:textId="15AF6A7E" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Would you like all or any of the</w:t>
       </w:r>
-      <w:r w:rsidR="00CB7B26" w:rsidRPr="009643A2">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CB7B26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CB7B26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be contacted on your behalf?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE794" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE794" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="36" w:name="Check5"/>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w14:paraId="413DE795" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE795" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="37" w:name="Check6"/>
-      <w:r w:rsidR="00A0023E" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A0023E" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="413DE796" w14:textId="3A773A73" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+    <w:p w14:paraId="413DE796" w14:textId="3A773A73" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Not at this time</w:t>
       </w:r>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="38" w:name="Check7"/>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
-    <w:p w14:paraId="0B0A12B7" w14:textId="77777777" w:rsidR="009643A2" w:rsidRPr="009643A2" w:rsidRDefault="009643A2" w:rsidP="009643A2">
+    <w:p w14:paraId="0B0A12B7" w14:textId="77777777" w:rsidR="009643A2" w:rsidRPr="00E65D62" w:rsidRDefault="009643A2" w:rsidP="009643A2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="413DE797" w14:textId="24D1BDF4" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE797" w14:textId="24D1BDF4" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">If you choose </w:t>
       </w:r>
-      <w:r w:rsidR="00CB7B26" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CB7B26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not at this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7B26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please state your reasons, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7B26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">indicate </w:t>
       </w:r>
-      <w:r w:rsidR="009643A2" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009643A2" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">when </w:t>
       </w:r>
-      <w:r w:rsidR="004774D6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004774D6" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">(if at all) </w:t>
       </w:r>
-      <w:r w:rsidR="009643A2" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009643A2" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>you w</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...3 lines deleted...]
-        <w:t>ould like any of these persons to be contacted.</w:t>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ould like any of these </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be contacted.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="39" w:name="Text31"/>
-    <w:p w14:paraId="413DE798" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="009643A2">
+    <w:p w14:paraId="413DE798" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="009643A2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text31"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="413DE799" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+    <w:p w14:paraId="413DE799" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE7A4" w14:textId="6EBB8D8A" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">V. Other </w:t>
       </w:r>
-      <w:r w:rsidR="00A719DA" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A719DA" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Offices </w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>(e.g</w:t>
       </w:r>
-      <w:r w:rsidR="00AA7161" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AA7161" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> OAI, Ombuds</w:t>
       </w:r>
-      <w:r w:rsidR="00CB7B26" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CB7B26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>man</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>, OHR)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135EC5E1" w14:textId="77777777" w:rsidR="004774D6" w:rsidRDefault="004774D6" w:rsidP="009643A2">
+    <w:p w14:paraId="135EC5E1" w14:textId="77777777" w:rsidR="004774D6" w:rsidRPr="00E65D62" w:rsidRDefault="004774D6" w:rsidP="009643A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="413DE7A6" w14:textId="5DF29F66" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE7A6" w14:textId="5DF29F66" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Have you contacted any other </w:t>
       </w:r>
-      <w:r w:rsidR="00CB7B26" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CB7B26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004774D6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004774D6" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>other than or in addition to</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Ethics Office for assistance</w:t>
       </w:r>
-      <w:r w:rsidR="004774D6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004774D6" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> in this matter</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE7A8" w14:textId="677D1979" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE7A8" w14:textId="677D1979" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
-      <w:r w:rsidR="009D68A1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009D68A1" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="40" w:name="Check8"/>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w14:paraId="413DE7A9" w14:textId="4547222E" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE7A9" w14:textId="4547222E" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D68A1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009D68A1" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="41" w:name="Check9"/>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002D615F" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D615F" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="7D0C7BE8" w14:textId="77777777" w:rsidR="009643A2" w:rsidRPr="009643A2" w:rsidRDefault="009643A2" w:rsidP="009643A2">
-[...32 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="7D0C7BE8" w14:textId="77777777" w:rsidR="009643A2" w:rsidRPr="00E65D62" w:rsidRDefault="009643A2" w:rsidP="009643A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE7AA" w14:textId="470DE14F" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00CB7B26" w:rsidP="009643A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Which </w:t>
+      </w:r>
+      <w:r w:rsidR="00B536F8" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>office, when</w:t>
+      </w:r>
+      <w:r w:rsidR="00917665" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, and what was the result</w:t>
       </w:r>
-      <w:r w:rsidR="004774D6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004774D6" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>? With whom did you speak</w:t>
       </w:r>
-      <w:r w:rsidR="00E9764A" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E9764A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (optional)?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="42" w:name="Text32"/>
-    <w:p w14:paraId="413DE7AB" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="009643A2">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE7AB" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="009643A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text32"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
-    <w:p w14:paraId="7631E66E" w14:textId="77777777" w:rsidR="009643A2" w:rsidRPr="009643A2" w:rsidRDefault="009643A2" w:rsidP="00E9764A">
-[...6 lines deleted...]
-    <w:p w14:paraId="413DE7AC" w14:textId="4D005815" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+    <w:p w14:paraId="7631E66E" w14:textId="77777777" w:rsidR="009643A2" w:rsidRPr="00E65D62" w:rsidRDefault="009643A2" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE7AC" w14:textId="4D005815" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Do you have a case pending in any other forum, or are you the subject of an investigation? </w:t>
       </w:r>
-      <w:r w:rsidR="00284B99" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00284B99" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(e.g. Ombudsman</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00284B99" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00284B99" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00CB7B26" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CB7B26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">anagement </w:t>
       </w:r>
-      <w:r w:rsidR="00284B99" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00284B99" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00CB7B26" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CB7B26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>valuation</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">/UNDT, OAI, Performance Rebuttal under </w:t>
       </w:r>
-      <w:r w:rsidR="00AA7161" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AA7161" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>PMD</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guidelines</w:t>
       </w:r>
-      <w:r w:rsidR="00CB7B26" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CB7B26" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, etc</w:t>
       </w:r>
-      <w:r w:rsidR="004774D6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004774D6" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="004774D6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004774D6" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="43" w:name="Text33"/>
-    <w:p w14:paraId="0011D095" w14:textId="37478911" w:rsidR="00B2775C" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+    <w:p w14:paraId="0011D095" w14:textId="37478911" w:rsidR="00B2775C" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text33"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:p w14:paraId="3A4EB38F" w14:textId="2A1BF109" w:rsidR="00B2775C" w:rsidRDefault="00B2775C" w:rsidP="00B2775C">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="3A4EB38F" w14:textId="2A1BF109" w:rsidR="00B2775C" w:rsidRPr="00E65D62" w:rsidRDefault="00B2775C" w:rsidP="00B2775C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>If you have not previously contacted the Ombudsman on this matter, would you be interested in seeking or considering informal resolution options?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE066C6" w14:textId="47780F20" w:rsidR="00B2775C" w:rsidRDefault="00B2775C" w:rsidP="00B2775C">
-[...32 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="3CE066C6" w14:textId="47780F20" w:rsidR="00B2775C" w:rsidRPr="00E65D62" w:rsidRDefault="00B2775C" w:rsidP="00B2775C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51FB7FA9" w14:textId="77777777" w:rsidR="00B2775C" w:rsidRPr="00E65D62" w:rsidRDefault="00B2775C" w:rsidP="00B2775C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385D5DB9" w14:textId="77777777" w:rsidR="00B2775C" w:rsidRPr="009643A2" w:rsidRDefault="00B2775C" w:rsidP="00B2775C">
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="385D5DB9" w14:textId="77777777" w:rsidR="00B2775C" w:rsidRPr="00E65D62" w:rsidRDefault="00B2775C" w:rsidP="00B2775C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C743F93" w14:textId="77777777" w:rsidR="00B2775C" w:rsidRPr="009643A2" w:rsidRDefault="00B2775C" w:rsidP="00E9764A">
+    <w:p w14:paraId="79C9B85F" w14:textId="77777777" w:rsidR="00CB3F57" w:rsidRPr="00E65D62" w:rsidRDefault="00CB3F57" w:rsidP="00E9764A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="413DE7B0" w14:textId="77777777" w:rsidR="003A0C85" w:rsidRPr="009643A2" w:rsidRDefault="00A719DA" w:rsidP="003A0C85">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE7B0" w14:textId="77777777" w:rsidR="003A0C85" w:rsidRPr="00E65D62" w:rsidRDefault="00A719DA" w:rsidP="003A0C85">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>VI. Purpose of complaint</w:t>
       </w:r>
-      <w:r w:rsidR="003A0C85" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003A0C85" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE7B2" w14:textId="77777777" w:rsidR="003A0C85" w:rsidRPr="009643A2" w:rsidRDefault="003A0C85" w:rsidP="003A0C85">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE7B2" w14:textId="77777777" w:rsidR="003A0C85" w:rsidRPr="00E65D62" w:rsidRDefault="003A0C85" w:rsidP="003A0C85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Please state your goal in lodging this complaint.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="44" w:name="Text34"/>
-    <w:p w14:paraId="413DE7B3" w14:textId="77777777" w:rsidR="003A0C85" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="003A0C85">
+    <w:p w14:paraId="2BF4A010" w14:textId="7A8974BA" w:rsidR="004774D6" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00AE6F89">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text34"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
-    <w:p w14:paraId="2BF4A010" w14:textId="77777777" w:rsidR="004774D6" w:rsidRDefault="004774D6" w:rsidP="003A0C85">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="413DE7B5" w14:textId="62AD5635" w:rsidR="003A0C85" w:rsidRPr="00E65D62" w:rsidRDefault="003A0C85" w:rsidP="003A0C85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>What remedy are you seeking?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="45" w:name="Text35"/>
-    <w:p w14:paraId="413DE7B7" w14:textId="77777777" w:rsidR="003A0C85" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="003A0C85">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE7B7" w14:textId="77777777" w:rsidR="003A0C85" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="003A0C85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text35"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
-    <w:p w14:paraId="2CB35FD4" w14:textId="77777777" w:rsidR="00A70E83" w:rsidRDefault="00A70E83" w:rsidP="00E9764A">
-[...24 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="2CBF04BC" w14:textId="77777777" w:rsidR="00A70E83" w:rsidRPr="00E65D62" w:rsidRDefault="00A70E83" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE7B9" w14:textId="11FCDD35" w:rsidR="003F0D65" w:rsidRPr="00E65D62" w:rsidRDefault="003F0D65" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>I would like the Ethics Office to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C32558" w14:textId="77777777" w:rsidR="009643A2" w:rsidRPr="009643A2" w:rsidRDefault="009643A2" w:rsidP="009A3572">
+    <w:p w14:paraId="47C32558" w14:textId="77777777" w:rsidR="009643A2" w:rsidRPr="00E65D62" w:rsidRDefault="009643A2" w:rsidP="009A3572">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="413DE7BB" w14:textId="016474FC" w:rsidR="00815D80" w:rsidRPr="004774D6" w:rsidRDefault="002D615F" w:rsidP="004774D6">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE7BB" w14:textId="016474FC" w:rsidR="00815D80" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="004774D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="547"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="46" w:name="Check10"/>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="004774D6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004774D6" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00CF4AC8" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CF4AC8" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>ake no</w:t>
       </w:r>
-      <w:r w:rsidR="003F0D65" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003F0D65" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> action</w:t>
       </w:r>
-      <w:r w:rsidR="00A719DA" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A719DA" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00110919" w:rsidRPr="009643A2">
-[...14 lines deleted...]
-    <w:p w14:paraId="413DE7BC" w14:textId="77777777" w:rsidR="009A3572" w:rsidRPr="009643A2" w:rsidRDefault="009A3572" w:rsidP="004774D6">
+      <w:r w:rsidR="00110919" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (I understand that nothing will be done with this report unless I expressly advise the Ethics Office, in writing, that I wish to proceed.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413DE7BC" w14:textId="77777777" w:rsidR="009A3572" w:rsidRPr="00E65D62" w:rsidRDefault="009A3572" w:rsidP="004774D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="547"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="413DE7BD" w14:textId="118B591B" w:rsidR="00815D80" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="004774D6">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE7BD" w14:textId="118B591B" w:rsidR="00815D80" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="004774D6">
       <w:pPr>
         <w:ind w:left="547"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="47" w:name="Check11"/>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004774D6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004774D6" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
-      <w:r w:rsidR="003F0D65" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003F0D65" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>rovide advice and guidance on available options</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7024">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CF7024" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>, including informal resolution through the Ombudsman</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE7BE" w14:textId="77777777" w:rsidR="009A3572" w:rsidRPr="009643A2" w:rsidRDefault="009A3572" w:rsidP="004774D6">
+    <w:p w14:paraId="413DE7BE" w14:textId="77777777" w:rsidR="009A3572" w:rsidRPr="00E65D62" w:rsidRDefault="009A3572" w:rsidP="004774D6">
       <w:pPr>
         <w:ind w:left="547"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="413DE7C0" w14:textId="37662182" w:rsidR="00815D80" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="004774D6">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE7C0" w14:textId="37662182" w:rsidR="00815D80" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="004774D6">
       <w:pPr>
         <w:ind w:left="547"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="48" w:name="Check12"/>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004774D6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004774D6" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
-      <w:r w:rsidR="003F0D65" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003F0D65" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>wait th</w:t>
       </w:r>
-      <w:r w:rsidR="00D72714" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00D72714" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>e outcome of other proceedings (e.g.</w:t>
       </w:r>
-      <w:r w:rsidR="004774D6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004774D6" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00D72714" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00D72714" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F0D65" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003F0D65" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>dispute resolution, consultation with Ombudsman</w:t>
       </w:r>
-      <w:r w:rsidR="00D72714" w:rsidRPr="009643A2">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00D72714" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, consultation with OHR or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D72714" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D72714" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unit</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0D65" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00A719DA" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A719DA" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003F0D65" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003F0D65" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE7C1" w14:textId="77777777" w:rsidR="009A3572" w:rsidRPr="009643A2" w:rsidRDefault="009A3572" w:rsidP="004774D6">
+    <w:p w14:paraId="413DE7C1" w14:textId="77777777" w:rsidR="009A3572" w:rsidRPr="00E65D62" w:rsidRDefault="009A3572" w:rsidP="004774D6">
       <w:pPr>
         <w:ind w:left="547"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="413DE7C2" w14:textId="69B7AC2E" w:rsidR="00815D80" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="004774D6">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE7C2" w14:textId="69B7AC2E" w:rsidR="00815D80" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="004774D6">
       <w:pPr>
         <w:ind w:left="547"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="49" w:name="Check13"/>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB6D9E">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004774D6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004774D6" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:r w:rsidR="003F0D65" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003F0D65" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>reat this as a formal report of retaliation and apply the protection policy</w:t>
       </w:r>
-      <w:r w:rsidR="00A719DA" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A719DA" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003F0D65" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003F0D65" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE7C3" w14:textId="77777777" w:rsidR="00435B01" w:rsidRPr="009643A2" w:rsidRDefault="00435B01" w:rsidP="009A3572">
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE7C3" w14:textId="77777777" w:rsidR="00435B01" w:rsidRPr="00E65D62" w:rsidRDefault="00435B01" w:rsidP="009A3572">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE7C9" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>VII</w:t>
       </w:r>
-      <w:r w:rsidR="003F0D65" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003F0D65" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. Complainant Declaration </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE7CA" w14:textId="0D9F8947" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
+    <w:p w14:paraId="413DE7CA" w14:textId="0D9F8947" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="009643A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...22 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I declare that all information provided in this report, and in any supporting information submitted with this complaint, is true and correct to the best of my knowledge, information and belief. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36C2A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>urther</w:t>
       </w:r>
-      <w:r w:rsidR="00C36C2A" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C36C2A" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>more, I</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> understand that providing false information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this matter or otherwise may amount to misconduct and subject me to possible disciplinary action pursuant to the</w:t>
+      </w:r>
+      <w:r w:rsidR="00284B99" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00284B99" w:rsidRPr="0076018C">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00284B99" w:rsidRPr="00E65D62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>UNDP</w:t>
         </w:r>
-        <w:r w:rsidRPr="0076018C">
+        <w:r w:rsidRPr="00E65D62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve"> Legal Framework</w:t>
         </w:r>
-        <w:r w:rsidR="0011407D" w:rsidRPr="0076018C">
+        <w:r w:rsidR="0011407D" w:rsidRPr="00E65D62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve"> for Addressing Non-Compliance with UN Standards</w:t>
         </w:r>
-        <w:r w:rsidR="006F72D3" w:rsidRPr="0076018C">
+        <w:r w:rsidR="006F72D3" w:rsidRPr="00E65D62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve"> of Conduct</w:t>
         </w:r>
-        <w:r w:rsidR="0011407D" w:rsidRPr="0076018C">
+        <w:r w:rsidR="0011407D" w:rsidRPr="00E65D62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">, </w:t>
         </w:r>
-        <w:r w:rsidR="0076018C" w:rsidRPr="0076018C">
+        <w:r w:rsidR="0076018C" w:rsidRPr="00E65D62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>March 2018</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009643A2">
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. I agree to cooperate in any investigation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this matter and declare that I have read, understand, and will comply with the con</w:t>
+      </w:r>
+      <w:r w:rsidR="00284B99" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fidentiality requirements in the attached confidentiality policy</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE7CB" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE7CB" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="50" w:name="Text36"/>
-    <w:p w14:paraId="413DE7CC" w14:textId="77777777" w:rsidR="009A3572" w:rsidRPr="009643A2" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE7CC" w14:textId="77777777" w:rsidR="009A3572" w:rsidRPr="00E65D62" w:rsidRDefault="002D615F" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="009A3572" w:rsidRPr="009643A2">
-[...41 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3572" w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w14:paraId="413DE7CD" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="2CB13B49" w14:textId="77777777" w:rsidR="00CB3F57" w:rsidRDefault="00CB3F57" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE7CD" w14:textId="1419612A" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Name (please print) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE7CE" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
-[...28 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="413DE7CE" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE7CF" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE7D0" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413DE7D1" w14:textId="03099C3C" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00BF5B1D" w:rsidP="00E9764A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="413DE7D8" wp14:editId="0F6A7B51">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>150495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5715000" cy="0"/>
                 <wp:effectExtent l="15240" t="11430" r="13335" b="17145"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="-2147483648"/>
                     <wp:lineTo x="0" y="-2147483648"/>
                     <wp:lineTo x="602" y="-2147483648"/>
                     <wp:lineTo x="602" y="-2147483648"/>
                     <wp:lineTo x="0" y="-2147483648"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
@@ -6915,196 +7107,156 @@
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="7B205B3F" id="Line 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,11.85pt" to="450pt,11.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1yV2xEgIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxIaWIgIqyqBXmiL&#10;tNsPMLZDrDq2ZRsCqvrvHRuC2PZSVc3BGXtmnt/MGy+fz51EJ26d0KrE2TjFiCuqmVCHEn973Yzm&#10;GDlPFCNSK17iC3f4efX+3bI3BZ/oVkvGLQIQ5YrelLj13hRJ4mjLO+LG2nAFzkbbjnjY2kPCLOkB&#10;vZPJJE1nSa8tM1ZT7hyc1lcnXkX8puHUf20axz2SJQZuPq42rvuwJqslKQ6WmFbQGw3yDyw6IhRc&#10;eoeqiSfoaMUfUJ2gVjvd+DHVXaKbRlAea4BqsvS3al5aYnisBZrjzL1N7v/B0i+nnUWClXiCkSId&#10;SLQViqNZ6ExvXAEBldrZUBs9qxez1fS7Q0pXLVEHHhm+XgykZSEjeZMSNs4A/r7/rBnEkKPXsU3n&#10;xnYBEhqAzlGNy10NfvaIwuH0KZumKYhGB19CiiHRWOc/cd2hYJRYAucITE5b5wMRUgwh4R6lN0LK&#10;KLZUqAe2i3SaxgynpWDBG+KcPewradGJhHmJXywLPI9hVh8Vi2gtJ2x9sz0R8mrD7VIFPKgF+Nys&#10;60D8WKSL9Xw9z0f5ZLYe5Wldjz5uqnw022RP0/pDXVV19jNQy/KiFYxxFdgNw5nlfyf+7Zlcx+o+&#10;nvc+JG/RY8OA7PCPpKOYQb/rJOw1u+zsIDLMYwy+vZ0w8I97sB9f+OoXAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAdCsxMNkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3FjC+OpK&#10;0wkmcdmNMgHHrDFtReJUTda1/x4jDuPo97UePy7Wk3dixCF2gTRcLxQIpDrYjhoNu7eXqwxETIas&#10;cYFQw4wR1uX5WWFyG470imOVGsEQirnR0KbU51LGukVv4iL0SNx9hcGbxOPQSDuYI8O9k0ul7qU3&#10;HfGF1vS4abH+rg6eKXcf2fPWZLt5dtXn6nbzvh3Ja315MT09gkg4pdMy/OqzOpTstA8HslE4DfxI&#10;0rC8eQDB7UopDvZ/gSwL+V+//AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC1yV2xEgIA&#10;ACkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB0KzEw&#10;2QAAAAYBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" strokeweight="1.5pt">
                 <w10:wrap type="tight"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE7D2" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="009643A2" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
+    <w:p w14:paraId="413DE7D2" w14:textId="77777777" w:rsidR="00E9764A" w:rsidRPr="00E65D62" w:rsidRDefault="00E9764A" w:rsidP="00E9764A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E65D62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Date and Duty Station</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413DE7D4" w14:textId="77777777" w:rsidR="00137A27" w:rsidRPr="009643A2" w:rsidRDefault="00137A27">
-[...12 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+    <w:p w14:paraId="413DE7D4" w14:textId="77777777" w:rsidR="00137A27" w:rsidRPr="00E65D62" w:rsidRDefault="00137A27">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00137A27" w:rsidRPr="00E65D62" w:rsidSect="002E4F5D">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1584" w:bottom="1080" w:left="1584" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2171ABB2" w14:textId="77777777" w:rsidR="00CD2323" w:rsidRDefault="00CD2323" w:rsidP="00894AA0">
+    <w:p w14:paraId="7465550F" w14:textId="77777777" w:rsidR="00884291" w:rsidRDefault="00884291" w:rsidP="00894AA0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15ADBC44" w14:textId="77777777" w:rsidR="00CD2323" w:rsidRDefault="00CD2323" w:rsidP="00894AA0">
+    <w:p w14:paraId="52462DCF" w14:textId="77777777" w:rsidR="00884291" w:rsidRDefault="00884291" w:rsidP="00894AA0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="CPKEAN+Arial">
-[...23 lines deleted...]
-  </w:font>
   <w:font w:name="Century Gothic">
-    <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1235903338"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="332BB425" w14:textId="74DD494A" w:rsidR="00F974A7" w:rsidRDefault="00F974A7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -7118,78 +7270,68 @@
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="413DE7E0" w14:textId="77777777" w:rsidR="00787C79" w:rsidRPr="00376B34" w:rsidRDefault="00787C79" w:rsidP="00B22002">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36E7B511" w14:textId="77777777" w:rsidR="00CD2323" w:rsidRDefault="00CD2323" w:rsidP="00894AA0">
+    <w:p w14:paraId="00E453FB" w14:textId="77777777" w:rsidR="00884291" w:rsidRDefault="00884291" w:rsidP="00894AA0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F496247" w14:textId="77777777" w:rsidR="00CD2323" w:rsidRDefault="00CD2323" w:rsidP="00894AA0">
+    <w:p w14:paraId="2404D526" w14:textId="77777777" w:rsidR="00884291" w:rsidRDefault="00884291" w:rsidP="00894AA0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="000EB48A" w14:textId="31816EBB" w:rsidR="00426DCD" w:rsidRDefault="00426DCD" w:rsidP="00426DCD">
+    <w:p w14:paraId="000EB48A" w14:textId="3DAECA43" w:rsidR="00426DCD" w:rsidRDefault="00426DCD" w:rsidP="00426DCD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -7216,392 +7358,320 @@
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Protected Activity also includes cooperating, in good faith, with a duly authorized audit or investigation. (section 1.1 of the Policy)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="003B4160" w14:textId="66D208B1" w:rsidR="00426DCD" w:rsidRDefault="00426DCD">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="545F0D94" w14:textId="18DD953F" w:rsidR="00BA492A" w:rsidRPr="000040ED" w:rsidRDefault="00BA492A" w:rsidP="00BA492A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="545F0D94" w14:textId="25E662A0" w:rsidR="00BA492A" w:rsidRPr="00AE6F89" w:rsidRDefault="00CB3F57" w:rsidP="00BA492A">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="005F6ADA">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="333333"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14B9AEF5" wp14:editId="75F8F541">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="377F76FD" wp14:editId="374AE361">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>5528945</wp:posOffset>
+            <wp:posOffset>5631180</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-211455</wp:posOffset>
+            <wp:posOffset>7620</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="660400" cy="1134110"/>
-[...3 lines deleted...]
-          <wp:cNvGraphicFramePr/>
+          <wp:extent cx="441960" cy="872871"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1061007421" name="Picture 1061007421"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="cid:image007.png@01CD5EA7.30F38EF0"/>
+                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="-1" r="4993" b="24129"/>
+                  <a:srcRect r="-18" b="14306"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="660400" cy="1134110"/>
+                    <a:ext cx="441960" cy="872871"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="000040ED">
+    <w:r w:rsidR="00BA492A" w:rsidRPr="00AE6F89">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">United Nations Development </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="000040ED">
+    <w:r w:rsidR="00BA492A" w:rsidRPr="00AE6F89">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Programme</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="000040ED">
+    <w:r w:rsidR="00BA492A" w:rsidRPr="00AE6F89">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Ethics Office</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="49C57919" w14:textId="10C608C0" w:rsidR="00BA492A" w:rsidRDefault="00C72996" w:rsidP="00C72996">
+  <w:p w14:paraId="49C57919" w14:textId="39A804FE" w:rsidR="00BA492A" w:rsidRPr="00AE6F89" w:rsidRDefault="00C72996" w:rsidP="00C72996">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00AE6F89">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>One UN Plaza (DC-1)</w:t>
     </w:r>
-    <w:r w:rsidR="00BA492A" w:rsidRPr="000040ED">
+    <w:r w:rsidR="00BA492A" w:rsidRPr="00AE6F89">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="37C3999C" w14:textId="26C724E7" w:rsidR="00BA492A" w:rsidRPr="000040ED" w:rsidRDefault="00BA492A" w:rsidP="00BA492A">
+  <w:p w14:paraId="37C3999C" w14:textId="1ED69C74" w:rsidR="00BA492A" w:rsidRPr="00AE6F89" w:rsidRDefault="00BA492A" w:rsidP="00BA492A">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00AE6F89">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00C72996">
+    <w:r w:rsidR="00C72996" w:rsidRPr="00AE6F89">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00C72996" w:rsidRPr="00C72996">
+    <w:r w:rsidR="00C72996" w:rsidRPr="00AE6F89">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:t>rd</w:t>
     </w:r>
-    <w:r w:rsidR="00C72996">
+    <w:r w:rsidR="00C72996" w:rsidRPr="00AE6F89">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="000040ED">
+    <w:r w:rsidRPr="00AE6F89">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Floor                 </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="65E8D43B" w14:textId="77777777" w:rsidR="00BA492A" w:rsidRPr="000040ED" w:rsidRDefault="00BA492A" w:rsidP="00BA492A">
+  <w:p w14:paraId="65E8D43B" w14:textId="0FDC1322" w:rsidR="00BA492A" w:rsidRPr="00AE6F89" w:rsidRDefault="00BA492A" w:rsidP="00BA492A">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="000040ED">
+    <w:r w:rsidRPr="00AE6F89">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>New York, NY 10017</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3022BE1E" w14:textId="2063B1AF" w:rsidR="00BA492A" w:rsidRDefault="00BA492A" w:rsidP="00BA492A">
+  <w:p w14:paraId="3022BE1E" w14:textId="279EB26D" w:rsidR="00BA492A" w:rsidRPr="00AE6F89" w:rsidRDefault="00BA492A" w:rsidP="00BA492A">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="000040ED">
+    <w:r w:rsidRPr="00AE6F89">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Helpline</w:t>
-[...31 lines deleted...]
-      <w:t xml:space="preserve">212-909-7840 </w:t>
+      <w:t xml:space="preserve">Helpline: +1-212-909-7840 </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3FE440D7" w14:textId="77777777" w:rsidR="00BA492A" w:rsidRDefault="00BA492A" w:rsidP="00BA492A">
+  <w:p w14:paraId="3FE440D7" w14:textId="22EF3A80" w:rsidR="00BA492A" w:rsidRPr="00AE6F89" w:rsidRDefault="00BA492A" w:rsidP="00BA492A">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00AE6F89">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>F</w:t>
-[...23 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Fax: +1-212-906-6153 </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="413DE7DD" w14:textId="33F9CE3F" w:rsidR="00787C79" w:rsidRDefault="00787C79" w:rsidP="008434CF">
+  <w:p w14:paraId="413DE7DD" w14:textId="33F9CE3F" w:rsidR="00787C79" w:rsidRPr="00AE6F89" w:rsidRDefault="00787C79" w:rsidP="008434CF">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1980"/>
         <w:tab w:val="left" w:pos="8100"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="413DE7DE" w14:textId="77777777" w:rsidR="00787C79" w:rsidRPr="008110ED" w:rsidRDefault="00787C79" w:rsidP="00B22002">
+  <w:p w14:paraId="413DE7DE" w14:textId="77777777" w:rsidR="00787C79" w:rsidRPr="00AE6F89" w:rsidRDefault="00787C79" w:rsidP="00B22002">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C52B94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13086F00"/>
     <w:lvl w:ilvl="0" w:tplc="0B8C3C92">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7746,207 +7816,218 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1838497030">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1565329919">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E9764A"/>
     <w:rsid w:val="00000C5B"/>
     <w:rsid w:val="000756B1"/>
     <w:rsid w:val="00093F70"/>
     <w:rsid w:val="000A3516"/>
     <w:rsid w:val="00110919"/>
     <w:rsid w:val="0011407D"/>
     <w:rsid w:val="00130BE5"/>
     <w:rsid w:val="00130DBB"/>
     <w:rsid w:val="00137A27"/>
     <w:rsid w:val="00151927"/>
+    <w:rsid w:val="00171267"/>
     <w:rsid w:val="001D60B7"/>
     <w:rsid w:val="001F739B"/>
     <w:rsid w:val="002025EF"/>
     <w:rsid w:val="00284B99"/>
     <w:rsid w:val="00285426"/>
     <w:rsid w:val="002D615F"/>
     <w:rsid w:val="002E4F5D"/>
     <w:rsid w:val="003043E4"/>
     <w:rsid w:val="00375A87"/>
     <w:rsid w:val="003A0C85"/>
     <w:rsid w:val="003F0D65"/>
     <w:rsid w:val="00426DCD"/>
     <w:rsid w:val="00435B01"/>
     <w:rsid w:val="004774D6"/>
     <w:rsid w:val="004B134A"/>
     <w:rsid w:val="005457F5"/>
     <w:rsid w:val="00570393"/>
+    <w:rsid w:val="00597FB0"/>
     <w:rsid w:val="005C30C3"/>
     <w:rsid w:val="005F6AB9"/>
     <w:rsid w:val="00631260"/>
     <w:rsid w:val="00633AD3"/>
     <w:rsid w:val="00647769"/>
     <w:rsid w:val="00647B2B"/>
     <w:rsid w:val="006C78E3"/>
     <w:rsid w:val="006E593C"/>
     <w:rsid w:val="006F72D3"/>
     <w:rsid w:val="00741901"/>
     <w:rsid w:val="0076018C"/>
     <w:rsid w:val="00787C79"/>
     <w:rsid w:val="007B616E"/>
     <w:rsid w:val="007C20DC"/>
     <w:rsid w:val="007E77AA"/>
     <w:rsid w:val="007F46A6"/>
     <w:rsid w:val="00815D80"/>
     <w:rsid w:val="008434CF"/>
+    <w:rsid w:val="00884291"/>
     <w:rsid w:val="00894AA0"/>
+    <w:rsid w:val="008A1421"/>
     <w:rsid w:val="008A1C7F"/>
     <w:rsid w:val="008D4650"/>
     <w:rsid w:val="00905847"/>
     <w:rsid w:val="0091007D"/>
     <w:rsid w:val="00917665"/>
+    <w:rsid w:val="009506D6"/>
     <w:rsid w:val="009643A2"/>
     <w:rsid w:val="009735C4"/>
     <w:rsid w:val="009A3572"/>
     <w:rsid w:val="009D68A1"/>
     <w:rsid w:val="009E485C"/>
     <w:rsid w:val="00A0023E"/>
     <w:rsid w:val="00A23FD1"/>
     <w:rsid w:val="00A65AED"/>
     <w:rsid w:val="00A70E83"/>
     <w:rsid w:val="00A719DA"/>
     <w:rsid w:val="00AA7161"/>
+    <w:rsid w:val="00AE6F89"/>
     <w:rsid w:val="00B22002"/>
     <w:rsid w:val="00B2775C"/>
     <w:rsid w:val="00B32D45"/>
+    <w:rsid w:val="00B536F8"/>
     <w:rsid w:val="00B55842"/>
     <w:rsid w:val="00B7654B"/>
     <w:rsid w:val="00B96B69"/>
     <w:rsid w:val="00BA492A"/>
     <w:rsid w:val="00BF5B1D"/>
     <w:rsid w:val="00C3132C"/>
     <w:rsid w:val="00C36C2A"/>
     <w:rsid w:val="00C72996"/>
     <w:rsid w:val="00C97D65"/>
     <w:rsid w:val="00CB2F28"/>
+    <w:rsid w:val="00CB3F57"/>
     <w:rsid w:val="00CB6D9E"/>
     <w:rsid w:val="00CB7B26"/>
     <w:rsid w:val="00CD2323"/>
     <w:rsid w:val="00CE34F2"/>
     <w:rsid w:val="00CF4AC8"/>
     <w:rsid w:val="00CF7024"/>
     <w:rsid w:val="00D27A14"/>
     <w:rsid w:val="00D45FF1"/>
     <w:rsid w:val="00D47F8F"/>
     <w:rsid w:val="00D72714"/>
     <w:rsid w:val="00D84731"/>
     <w:rsid w:val="00DD275E"/>
     <w:rsid w:val="00DF0F26"/>
     <w:rsid w:val="00DF573A"/>
     <w:rsid w:val="00E1179D"/>
     <w:rsid w:val="00E3410C"/>
+    <w:rsid w:val="00E56717"/>
+    <w:rsid w:val="00E65D62"/>
     <w:rsid w:val="00E67F26"/>
     <w:rsid w:val="00E92D89"/>
     <w:rsid w:val="00E9764A"/>
     <w:rsid w:val="00EB2B6B"/>
     <w:rsid w:val="00F5314A"/>
     <w:rsid w:val="00F974A7"/>
+    <w:rsid w:val="00FA4292"/>
     <w:rsid w:val="00FD4E09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="413DE6F0"/>
   <w15:docId w15:val="{462DA499-0335-4849-AC4D-2D073E52DB89}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8521,68 +8602,83 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0076018C"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0076018C"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B536F8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/office/ethics/Documents/PaR%202018%20Final.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11686" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ethicsoffice@undp.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/office/ethics/default.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/protection-against-retaliation-policy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11686" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=2&amp;Menu=BusinessUnit&amp;Beta=0" TargetMode="External"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-legal-framework-addressing-non-compliance-un-standards-conduct" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -8825,165 +8921,217 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...38 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">UNITOFFICE-46-196</_dlc_DocId>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>356</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">English</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Accountability</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5b42d95a-f181-4192-a566-012e3d461a46</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Request for Protection from Retaliation Form</UNDP_POPP_TITLE_EN>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://intranet.undp.org/unit/office/ethics/_layouts/15/DocIdRedir.aspx?ID=UNITOFFICE-46-196</Url>
+      <Description>UNITOFFICE-46-196</Description>
+    </_dlc_DocIdUrl>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: {POPPRefItemVersion}</DLCPolicyLabelClientValue>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: {POPPRefItemVersion}</DLCPolicyLabelValue>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -9296,202 +9444,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAA4A1A6-50DB-4681-92A0-FB6FD5A41332}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{930D1199-A015-4353-B0C8-F40E1FCE6BAD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4257A8A5-C127-455E-9587-B851488C42CE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A3FDFDD-D418-438B-87CE-5D076DB144F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4257A8A5-C127-455E-9587-B851488C42CE}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2FCAAC1-2482-46B1-A52F-676154FBCAB8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CFDD202-3BCC-4BF5-AE04-0A9E90AC6BCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1347</Words>
-  <Characters>7678</Characters>
+  <Words>1330</Words>
+  <Characters>7582</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>63</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>UDNP Revised Protection Against Retaliation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UNDP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9007</CharactersWithSpaces>
+  <CharactersWithSpaces>8895</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Protection Against Retaliation Form April 2018</dc:title>
   <dc:creator>alayne.frankson-wall</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>d91ba664-a1d8-4129-b4cc-6782d563f868</vt:lpwstr>
   </property>